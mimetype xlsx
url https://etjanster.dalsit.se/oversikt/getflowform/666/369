--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -1,101 +1,598 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8D301045-0B17-432D-B9DB-7AA1E882530F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\aajonwet\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8D58589-CFE7-4351-84A8-528F550F9367}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="0" windowHeight="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5625" yWindow="1695" windowWidth="28800" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Årsräkningskontroll" sheetId="1" r:id="rId1"/>
     <sheet name="Transaktioner" sheetId="2" r:id="rId2"/>
-    <sheet name="Register" sheetId="3" r:id="rId3"/>
+    <sheet name="Register" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="Specifikation inkomster" sheetId="4" r:id="rId4"/>
     <sheet name="Specifikation utgifter" sheetId="5" r:id="rId5"/>
   </sheets>
+  <definedNames>
+    <definedName name="Inkomst">Register!$B$2:$B$18</definedName>
+    <definedName name="Utgift">Register!$B$19:$B$38</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="S13" i="5" l="1"/>
-[...13 lines deleted...]
-  <c r="E13" i="5"/>
+  <c r="B5" i="1" l="1"/>
+  <c r="B4" i="2"/>
+  <c r="B3" i="2"/>
+  <c r="B181" i="2"/>
+  <c r="B182" i="2"/>
+  <c r="B183" i="2"/>
+  <c r="B184" i="2"/>
+  <c r="B185" i="2"/>
+  <c r="B186" i="2"/>
+  <c r="B187" i="2"/>
+  <c r="B188" i="2"/>
+  <c r="B189" i="2"/>
+  <c r="B190" i="2"/>
+  <c r="B191" i="2"/>
+  <c r="B192" i="2"/>
+  <c r="B193" i="2"/>
+  <c r="B194" i="2"/>
+  <c r="B195" i="2"/>
+  <c r="B196" i="2"/>
+  <c r="B197" i="2"/>
+  <c r="B198" i="2"/>
+  <c r="B199" i="2"/>
+  <c r="B200" i="2"/>
+  <c r="B201" i="2"/>
+  <c r="B202" i="2"/>
+  <c r="B203" i="2"/>
+  <c r="B204" i="2"/>
+  <c r="B205" i="2"/>
+  <c r="B206" i="2"/>
+  <c r="B207" i="2"/>
+  <c r="B208" i="2"/>
+  <c r="B209" i="2"/>
+  <c r="B210" i="2"/>
+  <c r="B211" i="2"/>
+  <c r="B212" i="2"/>
+  <c r="B213" i="2"/>
+  <c r="B214" i="2"/>
+  <c r="B215" i="2"/>
+  <c r="B216" i="2"/>
+  <c r="B217" i="2"/>
+  <c r="B218" i="2"/>
+  <c r="B219" i="2"/>
+  <c r="B220" i="2"/>
+  <c r="B221" i="2"/>
+  <c r="B222" i="2"/>
+  <c r="B223" i="2"/>
+  <c r="B224" i="2"/>
+  <c r="B225" i="2"/>
+  <c r="B226" i="2"/>
+  <c r="B227" i="2"/>
+  <c r="B228" i="2"/>
+  <c r="B229" i="2"/>
+  <c r="B230" i="2"/>
+  <c r="B231" i="2"/>
+  <c r="B232" i="2"/>
+  <c r="B233" i="2"/>
+  <c r="B234" i="2"/>
+  <c r="B235" i="2"/>
+  <c r="B236" i="2"/>
+  <c r="B237" i="2"/>
+  <c r="B238" i="2"/>
+  <c r="B239" i="2"/>
+  <c r="B240" i="2"/>
+  <c r="B241" i="2"/>
+  <c r="B242" i="2"/>
+  <c r="B243" i="2"/>
+  <c r="B244" i="2"/>
+  <c r="B245" i="2"/>
+  <c r="B246" i="2"/>
+  <c r="B247" i="2"/>
+  <c r="B248" i="2"/>
+  <c r="B249" i="2"/>
+  <c r="B250" i="2"/>
+  <c r="B251" i="2"/>
+  <c r="B252" i="2"/>
+  <c r="B253" i="2"/>
+  <c r="B254" i="2"/>
+  <c r="B255" i="2"/>
+  <c r="B256" i="2"/>
+  <c r="B257" i="2"/>
+  <c r="B258" i="2"/>
+  <c r="B259" i="2"/>
+  <c r="B260" i="2"/>
+  <c r="B261" i="2"/>
+  <c r="B262" i="2"/>
+  <c r="B263" i="2"/>
+  <c r="B264" i="2"/>
+  <c r="B265" i="2"/>
+  <c r="B266" i="2"/>
+  <c r="B267" i="2"/>
+  <c r="B268" i="2"/>
+  <c r="B269" i="2"/>
+  <c r="B270" i="2"/>
+  <c r="B271" i="2"/>
+  <c r="B272" i="2"/>
+  <c r="B273" i="2"/>
+  <c r="B274" i="2"/>
+  <c r="B275" i="2"/>
+  <c r="B276" i="2"/>
+  <c r="B277" i="2"/>
+  <c r="B278" i="2"/>
+  <c r="B279" i="2"/>
+  <c r="B280" i="2"/>
+  <c r="B281" i="2"/>
+  <c r="B282" i="2"/>
+  <c r="B283" i="2"/>
+  <c r="B284" i="2"/>
+  <c r="B285" i="2"/>
+  <c r="B286" i="2"/>
+  <c r="B287" i="2"/>
+  <c r="B288" i="2"/>
+  <c r="B289" i="2"/>
+  <c r="B290" i="2"/>
+  <c r="B291" i="2"/>
+  <c r="B292" i="2"/>
+  <c r="B293" i="2"/>
+  <c r="B294" i="2"/>
+  <c r="B295" i="2"/>
+  <c r="B296" i="2"/>
+  <c r="B297" i="2"/>
+  <c r="B298" i="2"/>
+  <c r="B299" i="2"/>
+  <c r="B300" i="2"/>
+  <c r="B301" i="2"/>
+  <c r="B302" i="2"/>
+  <c r="B303" i="2"/>
+  <c r="B304" i="2"/>
+  <c r="B305" i="2"/>
+  <c r="B306" i="2"/>
+  <c r="B307" i="2"/>
+  <c r="B308" i="2"/>
+  <c r="B309" i="2"/>
+  <c r="B310" i="2"/>
+  <c r="B311" i="2"/>
+  <c r="B312" i="2"/>
+  <c r="B313" i="2"/>
+  <c r="B314" i="2"/>
+  <c r="B315" i="2"/>
+  <c r="B316" i="2"/>
+  <c r="B317" i="2"/>
+  <c r="B318" i="2"/>
+  <c r="B319" i="2"/>
+  <c r="B320" i="2"/>
+  <c r="B321" i="2"/>
+  <c r="B322" i="2"/>
+  <c r="B323" i="2"/>
+  <c r="B324" i="2"/>
+  <c r="B325" i="2"/>
+  <c r="B326" i="2"/>
+  <c r="B327" i="2"/>
+  <c r="B328" i="2"/>
+  <c r="B329" i="2"/>
+  <c r="B330" i="2"/>
+  <c r="B331" i="2"/>
+  <c r="B332" i="2"/>
+  <c r="B333" i="2"/>
+  <c r="B334" i="2"/>
+  <c r="B335" i="2"/>
+  <c r="B336" i="2"/>
+  <c r="B337" i="2"/>
+  <c r="B338" i="2"/>
+  <c r="B339" i="2"/>
+  <c r="B340" i="2"/>
+  <c r="B341" i="2"/>
+  <c r="B342" i="2"/>
+  <c r="B343" i="2"/>
+  <c r="B344" i="2"/>
+  <c r="B345" i="2"/>
+  <c r="B346" i="2"/>
+  <c r="B347" i="2"/>
+  <c r="B348" i="2"/>
+  <c r="B349" i="2"/>
+  <c r="B350" i="2"/>
+  <c r="B351" i="2"/>
+  <c r="B352" i="2"/>
+  <c r="B353" i="2"/>
+  <c r="B354" i="2"/>
+  <c r="B355" i="2"/>
+  <c r="B356" i="2"/>
+  <c r="B357" i="2"/>
+  <c r="B358" i="2"/>
+  <c r="B359" i="2"/>
+  <c r="B360" i="2"/>
+  <c r="B361" i="2"/>
+  <c r="B362" i="2"/>
+  <c r="B363" i="2"/>
+  <c r="B364" i="2"/>
+  <c r="B365" i="2"/>
+  <c r="B366" i="2"/>
+  <c r="B367" i="2"/>
+  <c r="B368" i="2"/>
+  <c r="B369" i="2"/>
+  <c r="B370" i="2"/>
+  <c r="B371" i="2"/>
+  <c r="B372" i="2"/>
+  <c r="B373" i="2"/>
+  <c r="B374" i="2"/>
+  <c r="B375" i="2"/>
+  <c r="B376" i="2"/>
+  <c r="B377" i="2"/>
+  <c r="B378" i="2"/>
+  <c r="B379" i="2"/>
+  <c r="B380" i="2"/>
+  <c r="B381" i="2"/>
+  <c r="B382" i="2"/>
+  <c r="B383" i="2"/>
+  <c r="B384" i="2"/>
+  <c r="B385" i="2"/>
+  <c r="B386" i="2"/>
+  <c r="B387" i="2"/>
+  <c r="B388" i="2"/>
+  <c r="B389" i="2"/>
+  <c r="B390" i="2"/>
+  <c r="B391" i="2"/>
+  <c r="B392" i="2"/>
+  <c r="B393" i="2"/>
+  <c r="B394" i="2"/>
+  <c r="B395" i="2"/>
+  <c r="B396" i="2"/>
+  <c r="B397" i="2"/>
+  <c r="B398" i="2"/>
+  <c r="B399" i="2"/>
+  <c r="B400" i="2"/>
+  <c r="B401" i="2"/>
+  <c r="B402" i="2"/>
+  <c r="B403" i="2"/>
+  <c r="B404" i="2"/>
+  <c r="B405" i="2"/>
+  <c r="B406" i="2"/>
+  <c r="B407" i="2"/>
+  <c r="B408" i="2"/>
+  <c r="B409" i="2"/>
+  <c r="B410" i="2"/>
+  <c r="B411" i="2"/>
+  <c r="B412" i="2"/>
+  <c r="B413" i="2"/>
+  <c r="B414" i="2"/>
+  <c r="B415" i="2"/>
+  <c r="B416" i="2"/>
+  <c r="B417" i="2"/>
+  <c r="B418" i="2"/>
+  <c r="B419" i="2"/>
+  <c r="B420" i="2"/>
+  <c r="B421" i="2"/>
+  <c r="B422" i="2"/>
+  <c r="B423" i="2"/>
+  <c r="B424" i="2"/>
+  <c r="B425" i="2"/>
+  <c r="B426" i="2"/>
+  <c r="B427" i="2"/>
+  <c r="B428" i="2"/>
+  <c r="B429" i="2"/>
+  <c r="B430" i="2"/>
+  <c r="B431" i="2"/>
+  <c r="B432" i="2"/>
+  <c r="B433" i="2"/>
+  <c r="B434" i="2"/>
+  <c r="B435" i="2"/>
+  <c r="B436" i="2"/>
+  <c r="B437" i="2"/>
+  <c r="B438" i="2"/>
+  <c r="B439" i="2"/>
+  <c r="B440" i="2"/>
+  <c r="B441" i="2"/>
+  <c r="B442" i="2"/>
+  <c r="B443" i="2"/>
+  <c r="B444" i="2"/>
+  <c r="B445" i="2"/>
+  <c r="B446" i="2"/>
+  <c r="B447" i="2"/>
+  <c r="B448" i="2"/>
+  <c r="B449" i="2"/>
+  <c r="B450" i="2"/>
+  <c r="B451" i="2"/>
+  <c r="B452" i="2"/>
+  <c r="B453" i="2"/>
+  <c r="B454" i="2"/>
+  <c r="B455" i="2"/>
+  <c r="B456" i="2"/>
+  <c r="B457" i="2"/>
+  <c r="B458" i="2"/>
+  <c r="B459" i="2"/>
+  <c r="B460" i="2"/>
+  <c r="B461" i="2"/>
+  <c r="B462" i="2"/>
+  <c r="B463" i="2"/>
+  <c r="B464" i="2"/>
+  <c r="B465" i="2"/>
+  <c r="B466" i="2"/>
+  <c r="B467" i="2"/>
+  <c r="B468" i="2"/>
+  <c r="B469" i="2"/>
+  <c r="B470" i="2"/>
+  <c r="B471" i="2"/>
+  <c r="B472" i="2"/>
+  <c r="B473" i="2"/>
+  <c r="B474" i="2"/>
+  <c r="B475" i="2"/>
+  <c r="B476" i="2"/>
+  <c r="B477" i="2"/>
+  <c r="B478" i="2"/>
+  <c r="B479" i="2"/>
+  <c r="B480" i="2"/>
+  <c r="B481" i="2"/>
+  <c r="B482" i="2"/>
+  <c r="B483" i="2"/>
+  <c r="B484" i="2"/>
+  <c r="B485" i="2"/>
+  <c r="B486" i="2"/>
+  <c r="B487" i="2"/>
+  <c r="B488" i="2"/>
+  <c r="B489" i="2"/>
+  <c r="B490" i="2"/>
+  <c r="B491" i="2"/>
+  <c r="B492" i="2"/>
+  <c r="B493" i="2"/>
+  <c r="B494" i="2"/>
+  <c r="B495" i="2"/>
+  <c r="B496" i="2"/>
+  <c r="B497" i="2"/>
+  <c r="B498" i="2"/>
+  <c r="B499" i="2"/>
+  <c r="B500" i="2"/>
+  <c r="B501" i="2"/>
+  <c r="B5" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B7" i="2"/>
+  <c r="B8" i="2"/>
+  <c r="B9" i="2"/>
+  <c r="B10" i="2"/>
+  <c r="B11" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="B13" i="2"/>
+  <c r="B14" i="2"/>
+  <c r="B15" i="2"/>
+  <c r="B16" i="2"/>
+  <c r="B17" i="2"/>
+  <c r="B18" i="2"/>
+  <c r="B19" i="2"/>
+  <c r="B20" i="2"/>
+  <c r="B21" i="2"/>
+  <c r="B22" i="2"/>
+  <c r="B23" i="2"/>
+  <c r="B24" i="2"/>
+  <c r="B25" i="2"/>
+  <c r="B26" i="2"/>
+  <c r="B27" i="2"/>
+  <c r="B28" i="2"/>
+  <c r="B29" i="2"/>
+  <c r="B30" i="2"/>
+  <c r="B31" i="2"/>
+  <c r="B32" i="2"/>
+  <c r="B33" i="2"/>
+  <c r="B34" i="2"/>
+  <c r="B35" i="2"/>
+  <c r="B36" i="2"/>
+  <c r="B37" i="2"/>
+  <c r="B38" i="2"/>
+  <c r="B39" i="2"/>
+  <c r="B40" i="2"/>
+  <c r="B41" i="2"/>
+  <c r="B42" i="2"/>
+  <c r="B43" i="2"/>
+  <c r="B44" i="2"/>
+  <c r="B45" i="2"/>
+  <c r="B46" i="2"/>
+  <c r="B47" i="2"/>
+  <c r="B48" i="2"/>
+  <c r="B49" i="2"/>
+  <c r="B50" i="2"/>
+  <c r="B51" i="2"/>
+  <c r="B52" i="2"/>
+  <c r="B53" i="2"/>
+  <c r="B54" i="2"/>
+  <c r="B55" i="2"/>
+  <c r="B56" i="2"/>
+  <c r="B57" i="2"/>
+  <c r="B58" i="2"/>
+  <c r="B59" i="2"/>
+  <c r="B60" i="2"/>
+  <c r="B61" i="2"/>
+  <c r="B62" i="2"/>
+  <c r="B63" i="2"/>
+  <c r="B64" i="2"/>
+  <c r="B65" i="2"/>
+  <c r="B66" i="2"/>
+  <c r="B67" i="2"/>
+  <c r="B68" i="2"/>
+  <c r="B69" i="2"/>
+  <c r="B70" i="2"/>
+  <c r="B71" i="2"/>
+  <c r="B72" i="2"/>
+  <c r="B73" i="2"/>
+  <c r="B74" i="2"/>
+  <c r="B75" i="2"/>
+  <c r="B76" i="2"/>
+  <c r="B77" i="2"/>
+  <c r="B78" i="2"/>
+  <c r="B79" i="2"/>
+  <c r="B80" i="2"/>
+  <c r="B81" i="2"/>
+  <c r="B82" i="2"/>
+  <c r="B83" i="2"/>
+  <c r="B84" i="2"/>
+  <c r="B85" i="2"/>
+  <c r="B86" i="2"/>
+  <c r="B87" i="2"/>
+  <c r="B88" i="2"/>
+  <c r="B89" i="2"/>
+  <c r="B90" i="2"/>
+  <c r="B91" i="2"/>
+  <c r="B92" i="2"/>
+  <c r="B93" i="2"/>
+  <c r="B94" i="2"/>
+  <c r="B95" i="2"/>
+  <c r="B96" i="2"/>
+  <c r="B97" i="2"/>
+  <c r="B98" i="2"/>
+  <c r="B99" i="2"/>
+  <c r="B100" i="2"/>
+  <c r="B101" i="2"/>
+  <c r="B102" i="2"/>
+  <c r="B103" i="2"/>
+  <c r="B104" i="2"/>
+  <c r="B105" i="2"/>
+  <c r="B106" i="2"/>
+  <c r="B107" i="2"/>
+  <c r="B108" i="2"/>
+  <c r="B109" i="2"/>
+  <c r="B110" i="2"/>
+  <c r="B111" i="2"/>
+  <c r="B112" i="2"/>
+  <c r="B113" i="2"/>
+  <c r="B114" i="2"/>
+  <c r="B115" i="2"/>
+  <c r="B116" i="2"/>
+  <c r="B117" i="2"/>
+  <c r="B118" i="2"/>
+  <c r="B119" i="2"/>
+  <c r="B120" i="2"/>
+  <c r="B121" i="2"/>
+  <c r="B122" i="2"/>
+  <c r="B123" i="2"/>
+  <c r="B124" i="2"/>
+  <c r="B125" i="2"/>
+  <c r="B126" i="2"/>
+  <c r="B127" i="2"/>
+  <c r="B128" i="2"/>
+  <c r="B129" i="2"/>
+  <c r="B130" i="2"/>
+  <c r="B131" i="2"/>
+  <c r="B132" i="2"/>
+  <c r="B133" i="2"/>
+  <c r="B134" i="2"/>
+  <c r="B135" i="2"/>
+  <c r="B136" i="2"/>
+  <c r="B137" i="2"/>
+  <c r="B138" i="2"/>
+  <c r="B139" i="2"/>
+  <c r="B140" i="2"/>
+  <c r="B141" i="2"/>
+  <c r="B142" i="2"/>
+  <c r="B143" i="2"/>
+  <c r="B144" i="2"/>
+  <c r="B145" i="2"/>
+  <c r="B146" i="2"/>
+  <c r="B147" i="2"/>
+  <c r="B148" i="2"/>
+  <c r="B149" i="2"/>
+  <c r="B150" i="2"/>
+  <c r="B151" i="2"/>
+  <c r="B152" i="2"/>
+  <c r="B153" i="2"/>
+  <c r="B154" i="2"/>
+  <c r="B155" i="2"/>
+  <c r="B156" i="2"/>
+  <c r="B157" i="2"/>
+  <c r="B158" i="2"/>
+  <c r="B159" i="2"/>
+  <c r="B160" i="2"/>
+  <c r="B161" i="2"/>
+  <c r="B162" i="2"/>
+  <c r="B163" i="2"/>
+  <c r="B164" i="2"/>
+  <c r="B165" i="2"/>
+  <c r="B166" i="2"/>
+  <c r="B167" i="2"/>
+  <c r="B168" i="2"/>
+  <c r="B169" i="2"/>
+  <c r="B170" i="2"/>
+  <c r="B171" i="2"/>
+  <c r="B172" i="2"/>
+  <c r="B173" i="2"/>
+  <c r="B174" i="2"/>
+  <c r="B175" i="2"/>
+  <c r="B176" i="2"/>
+  <c r="B177" i="2"/>
+  <c r="B178" i="2"/>
+  <c r="B179" i="2"/>
+  <c r="B180" i="2"/>
   <c r="D13" i="5"/>
   <c r="C13" i="5"/>
   <c r="B13" i="5"/>
   <c r="S12" i="5"/>
   <c r="R12" i="5"/>
   <c r="Q12" i="5"/>
   <c r="P12" i="5"/>
   <c r="O12" i="5"/>
   <c r="N12" i="5"/>
   <c r="M12" i="5"/>
   <c r="L12" i="5"/>
   <c r="K12" i="5"/>
   <c r="J12" i="5"/>
   <c r="I12" i="5"/>
   <c r="H12" i="5"/>
   <c r="G12" i="5"/>
   <c r="F12" i="5"/>
   <c r="E12" i="5"/>
   <c r="D12" i="5"/>
   <c r="C12" i="5"/>
   <c r="B12" i="5"/>
   <c r="S11" i="5"/>
   <c r="R11" i="5"/>
   <c r="Q11" i="5"/>
   <c r="P11" i="5"/>
@@ -266,216 +763,204 @@
   <c r="M2" i="5"/>
   <c r="L2" i="5"/>
   <c r="K2" i="5"/>
   <c r="J2" i="5"/>
   <c r="I2" i="5"/>
   <c r="H2" i="5"/>
   <c r="G2" i="5"/>
   <c r="F2" i="5"/>
   <c r="E2" i="5"/>
   <c r="D2" i="5"/>
   <c r="C2" i="5"/>
   <c r="B2" i="5"/>
   <c r="P13" i="4"/>
   <c r="O13" i="4"/>
   <c r="N13" i="4"/>
   <c r="M13" i="4"/>
   <c r="L13" i="4"/>
   <c r="K13" i="4"/>
   <c r="J13" i="4"/>
   <c r="I13" i="4"/>
   <c r="H13" i="4"/>
   <c r="G13" i="4"/>
   <c r="F13" i="4"/>
   <c r="E13" i="4"/>
   <c r="D13" i="4"/>
-  <c r="C13" i="4"/>
   <c r="B13" i="4"/>
   <c r="P12" i="4"/>
   <c r="O12" i="4"/>
   <c r="N12" i="4"/>
   <c r="M12" i="4"/>
   <c r="L12" i="4"/>
   <c r="K12" i="4"/>
   <c r="J12" i="4"/>
   <c r="I12" i="4"/>
   <c r="H12" i="4"/>
   <c r="G12" i="4"/>
   <c r="F12" i="4"/>
   <c r="E12" i="4"/>
   <c r="D12" i="4"/>
-  <c r="C12" i="4"/>
   <c r="B12" i="4"/>
   <c r="P11" i="4"/>
   <c r="O11" i="4"/>
   <c r="N11" i="4"/>
   <c r="M11" i="4"/>
   <c r="L11" i="4"/>
   <c r="K11" i="4"/>
   <c r="J11" i="4"/>
   <c r="I11" i="4"/>
   <c r="H11" i="4"/>
   <c r="G11" i="4"/>
   <c r="F11" i="4"/>
   <c r="E11" i="4"/>
   <c r="D11" i="4"/>
-  <c r="C11" i="4"/>
   <c r="B11" i="4"/>
   <c r="P10" i="4"/>
   <c r="O10" i="4"/>
   <c r="N10" i="4"/>
   <c r="M10" i="4"/>
   <c r="L10" i="4"/>
   <c r="K10" i="4"/>
   <c r="J10" i="4"/>
   <c r="I10" i="4"/>
   <c r="H10" i="4"/>
   <c r="G10" i="4"/>
   <c r="F10" i="4"/>
   <c r="E10" i="4"/>
   <c r="D10" i="4"/>
-  <c r="C10" i="4"/>
   <c r="B10" i="4"/>
   <c r="P9" i="4"/>
   <c r="O9" i="4"/>
   <c r="N9" i="4"/>
   <c r="M9" i="4"/>
   <c r="L9" i="4"/>
   <c r="K9" i="4"/>
   <c r="J9" i="4"/>
   <c r="I9" i="4"/>
   <c r="H9" i="4"/>
   <c r="G9" i="4"/>
   <c r="F9" i="4"/>
   <c r="E9" i="4"/>
   <c r="D9" i="4"/>
-  <c r="C9" i="4"/>
   <c r="B9" i="4"/>
   <c r="P8" i="4"/>
   <c r="O8" i="4"/>
   <c r="N8" i="4"/>
   <c r="M8" i="4"/>
   <c r="L8" i="4"/>
   <c r="K8" i="4"/>
   <c r="J8" i="4"/>
   <c r="I8" i="4"/>
   <c r="H8" i="4"/>
   <c r="G8" i="4"/>
   <c r="F8" i="4"/>
   <c r="E8" i="4"/>
   <c r="D8" i="4"/>
-  <c r="C8" i="4"/>
   <c r="B8" i="4"/>
   <c r="P7" i="4"/>
   <c r="O7" i="4"/>
   <c r="N7" i="4"/>
   <c r="M7" i="4"/>
   <c r="L7" i="4"/>
   <c r="K7" i="4"/>
   <c r="J7" i="4"/>
   <c r="I7" i="4"/>
   <c r="H7" i="4"/>
   <c r="G7" i="4"/>
   <c r="F7" i="4"/>
   <c r="E7" i="4"/>
   <c r="D7" i="4"/>
-  <c r="C7" i="4"/>
   <c r="B7" i="4"/>
   <c r="P6" i="4"/>
   <c r="O6" i="4"/>
   <c r="N6" i="4"/>
   <c r="M6" i="4"/>
   <c r="L6" i="4"/>
   <c r="K6" i="4"/>
   <c r="J6" i="4"/>
   <c r="I6" i="4"/>
   <c r="H6" i="4"/>
   <c r="G6" i="4"/>
   <c r="F6" i="4"/>
   <c r="E6" i="4"/>
   <c r="D6" i="4"/>
-  <c r="C6" i="4"/>
   <c r="B6" i="4"/>
   <c r="P5" i="4"/>
   <c r="O5" i="4"/>
   <c r="N5" i="4"/>
   <c r="M5" i="4"/>
   <c r="L5" i="4"/>
   <c r="K5" i="4"/>
   <c r="J5" i="4"/>
   <c r="I5" i="4"/>
   <c r="H5" i="4"/>
   <c r="G5" i="4"/>
   <c r="F5" i="4"/>
   <c r="E5" i="4"/>
   <c r="D5" i="4"/>
-  <c r="C5" i="4"/>
   <c r="B5" i="4"/>
   <c r="P4" i="4"/>
   <c r="O4" i="4"/>
   <c r="N4" i="4"/>
   <c r="M4" i="4"/>
   <c r="L4" i="4"/>
   <c r="K4" i="4"/>
   <c r="J4" i="4"/>
   <c r="I4" i="4"/>
   <c r="H4" i="4"/>
   <c r="G4" i="4"/>
   <c r="F4" i="4"/>
   <c r="E4" i="4"/>
   <c r="D4" i="4"/>
-  <c r="C4" i="4"/>
   <c r="B4" i="4"/>
   <c r="P3" i="4"/>
   <c r="O3" i="4"/>
   <c r="N3" i="4"/>
   <c r="M3" i="4"/>
   <c r="L3" i="4"/>
   <c r="K3" i="4"/>
   <c r="J3" i="4"/>
   <c r="I3" i="4"/>
   <c r="H3" i="4"/>
   <c r="G3" i="4"/>
   <c r="F3" i="4"/>
   <c r="E3" i="4"/>
   <c r="D3" i="4"/>
-  <c r="C3" i="4"/>
   <c r="B3" i="4"/>
   <c r="P2" i="4"/>
   <c r="O2" i="4"/>
   <c r="N2" i="4"/>
   <c r="M2" i="4"/>
   <c r="L2" i="4"/>
   <c r="K2" i="4"/>
   <c r="J2" i="4"/>
   <c r="I2" i="4"/>
   <c r="H2" i="4"/>
   <c r="G2" i="4"/>
   <c r="F2" i="4"/>
   <c r="E2" i="4"/>
   <c r="D2" i="4"/>
-  <c r="C2" i="4"/>
   <c r="B2" i="4"/>
   <c r="B2000" i="2"/>
   <c r="B1999" i="2"/>
   <c r="B1998" i="2"/>
   <c r="B1997" i="2"/>
   <c r="B1996" i="2"/>
   <c r="B1995" i="2"/>
   <c r="B1994" i="2"/>
   <c r="B1993" i="2"/>
   <c r="B1992" i="2"/>
   <c r="B1991" i="2"/>
   <c r="B1990" i="2"/>
   <c r="B1989" i="2"/>
   <c r="B1988" i="2"/>
   <c r="B1987" i="2"/>
   <c r="B1986" i="2"/>
   <c r="B1985" i="2"/>
   <c r="B1984" i="2"/>
   <c r="B1983" i="2"/>
   <c r="B1982" i="2"/>
   <c r="B1981" i="2"/>
   <c r="B1980" i="2"/>
   <c r="B1979" i="2"/>
   <c r="B1978" i="2"/>
   <c r="B1977" i="2"/>
@@ -1932,559 +2417,171 @@
   <c r="B526" i="2"/>
   <c r="B525" i="2"/>
   <c r="B524" i="2"/>
   <c r="B523" i="2"/>
   <c r="B522" i="2"/>
   <c r="B521" i="2"/>
   <c r="B520" i="2"/>
   <c r="B519" i="2"/>
   <c r="B518" i="2"/>
   <c r="B517" i="2"/>
   <c r="B516" i="2"/>
   <c r="B515" i="2"/>
   <c r="B514" i="2"/>
   <c r="B513" i="2"/>
   <c r="B512" i="2"/>
   <c r="B511" i="2"/>
   <c r="B510" i="2"/>
   <c r="B509" i="2"/>
   <c r="B508" i="2"/>
   <c r="B507" i="2"/>
   <c r="B506" i="2"/>
   <c r="B505" i="2"/>
   <c r="B504" i="2"/>
   <c r="B503" i="2"/>
   <c r="B502" i="2"/>
-  <c r="B501" i="2"/>
-[...497 lines deleted...]
-  <c r="B3" i="2"/>
   <c r="B2" i="2"/>
-  <c r="B5" i="1"/>
   <c r="B3" i="1"/>
-  <c r="B6" i="1" s="1"/>
+  <c r="H13" i="5" l="1"/>
+  <c r="H14" i="5" s="1"/>
+  <c r="F13" i="5"/>
+  <c r="F14" i="5" s="1"/>
+  <c r="E13" i="5"/>
+  <c r="E14" i="5" s="1"/>
+  <c r="G13" i="5"/>
+  <c r="G14" i="5" s="1"/>
+  <c r="K13" i="5"/>
+  <c r="K14" i="5" s="1"/>
+  <c r="J13" i="5"/>
+  <c r="J14" i="5" s="1"/>
+  <c r="I13" i="5"/>
+  <c r="I14" i="5" s="1"/>
+  <c r="C13" i="4"/>
+  <c r="C11" i="4"/>
+  <c r="C8" i="4"/>
+  <c r="C7" i="4"/>
+  <c r="C5" i="4"/>
+  <c r="C4" i="4"/>
+  <c r="C3" i="4"/>
+  <c r="C12" i="4"/>
+  <c r="C10" i="4"/>
+  <c r="C9" i="4"/>
+  <c r="C6" i="4"/>
+  <c r="C2" i="4"/>
+  <c r="D14" i="5"/>
+  <c r="B14" i="5"/>
+  <c r="F14" i="4"/>
+  <c r="C14" i="5"/>
+  <c r="Q9" i="4"/>
+  <c r="Q8" i="4"/>
+  <c r="Q7" i="4"/>
+  <c r="Q6" i="4"/>
+  <c r="Q5" i="4"/>
+  <c r="Q4" i="4"/>
+  <c r="Q3" i="4"/>
+  <c r="Q2" i="4"/>
+  <c r="Q11" i="4"/>
+  <c r="R11" i="4"/>
+  <c r="Q10" i="4"/>
+  <c r="R10" i="4"/>
+  <c r="R9" i="4"/>
+  <c r="R8" i="4"/>
+  <c r="R7" i="4"/>
+  <c r="R6" i="4"/>
+  <c r="R5" i="4"/>
+  <c r="R4" i="4"/>
+  <c r="R3" i="4"/>
+  <c r="R2" i="4"/>
+  <c r="R13" i="4"/>
+  <c r="Q12" i="4"/>
+  <c r="R12" i="4"/>
+  <c r="Q13" i="4"/>
+  <c r="N13" i="5"/>
+  <c r="N14" i="5" s="1"/>
+  <c r="M13" i="5"/>
+  <c r="M14" i="5" s="1"/>
+  <c r="L13" i="5"/>
+  <c r="L14" i="5" s="1"/>
+  <c r="Q13" i="5"/>
+  <c r="Q14" i="5" s="1"/>
+  <c r="P13" i="5"/>
+  <c r="P14" i="5" s="1"/>
+  <c r="O13" i="5"/>
+  <c r="O14" i="5" s="1"/>
+  <c r="U3" i="5"/>
+  <c r="U6" i="5"/>
+  <c r="U5" i="5"/>
+  <c r="U4" i="5"/>
+  <c r="U2" i="5"/>
+  <c r="U9" i="5"/>
+  <c r="U10" i="5"/>
+  <c r="U8" i="5"/>
+  <c r="U7" i="5"/>
+  <c r="U12" i="5"/>
+  <c r="U11" i="5"/>
+  <c r="T9" i="5"/>
+  <c r="T6" i="5"/>
+  <c r="T3" i="5"/>
+  <c r="S13" i="5"/>
+  <c r="S14" i="5" s="1"/>
+  <c r="R13" i="5"/>
+  <c r="R14" i="5" s="1"/>
+  <c r="T12" i="5"/>
+  <c r="T11" i="5"/>
+  <c r="T10" i="5"/>
+  <c r="T8" i="5"/>
+  <c r="T7" i="5"/>
+  <c r="T5" i="5"/>
+  <c r="T4" i="5"/>
+  <c r="T2" i="5"/>
+  <c r="B14" i="4"/>
+  <c r="T13" i="5"/>
+  <c r="U13" i="5"/>
+  <c r="J14" i="4"/>
+  <c r="M14" i="4"/>
+  <c r="L14" i="4"/>
+  <c r="H14" i="4"/>
+  <c r="D14" i="4"/>
+  <c r="P14" i="4"/>
+  <c r="I14" i="4"/>
+  <c r="E14" i="4"/>
+  <c r="O14" i="4"/>
+  <c r="G14" i="4"/>
+  <c r="K14" i="4"/>
+  <c r="N14" i="4"/>
+  <c r="B6" i="1"/>
   <c r="B7" i="1" s="1"/>
+  <c r="C14" i="4" l="1"/>
+  <c r="R14" i="4"/>
+  <c r="Q14" i="4"/>
+  <c r="T14" i="5"/>
+  <c r="U14" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="75">
   <si>
     <t>Post</t>
   </si>
   <si>
     <t>Belopp</t>
   </si>
   <si>
     <t>Ingående saldo (A)</t>
   </si>
   <si>
     <t>Summa inkomster (B)</t>
   </si>
   <si>
     <t>Utgående saldo (C)</t>
   </si>
   <si>
     <t>Summa utgifter (D)</t>
   </si>
   <si>
     <t>Differens (A+B-C-D)</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
@@ -2621,117 +2718,373 @@
   </si>
   <si>
     <t>Maj</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
   <si>
     <t>Augusti</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Oktober</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
+  <si>
+    <t>Ingående saldo fyller du i manuellt från föregående räkning eller tillgångsförteckning</t>
+  </si>
+  <si>
+    <t>Utgående saldo fyller du i manuellt utifrån årsbesked eller kapital- och räntebesked</t>
+  </si>
+  <si>
+    <t>På fliken Transaktioner antecknar du allt som skett på kontot du hanterar under perioden du ska redovisa</t>
+  </si>
+  <si>
+    <t>Antingen gör du det manuellt rad -för-rad från vänster till höger, eller så klistrar du in värden från din internetbank</t>
+  </si>
+  <si>
+    <t>På flikarna Specifikation inkomster och Specifikation utgifter skapas den samlade kategoriseringen som du kan använda direkt till årsräkningen</t>
+  </si>
+  <si>
+    <t>På fliken Årsräkningskontroll fyller du i ingående och utgående saldo själv. Övriga summor och kontroll sköter dokumentet.</t>
+  </si>
+  <si>
+    <t>Om din årsräkning har balans blir Statusen OK</t>
+  </si>
+  <si>
+    <t>SUMMA PERIOD:</t>
+  </si>
+  <si>
+    <t>Egen inkomstkategori 1</t>
+  </si>
+  <si>
+    <t>Egen inkomstkategori 2</t>
+  </si>
+  <si>
+    <t>Egen utgiftskategori 1</t>
+  </si>
+  <si>
+    <t>Egen utgiftskategori 2</t>
+  </si>
+  <si>
+    <t>Summa Period:</t>
+  </si>
+  <si>
+    <t>Du kan ange utgifter med eller utan minustecken så länge du gör det konsekvent</t>
+  </si>
+  <si>
+    <t>Det är avgörande att du anger DATUM (t.ex. 3 jan), väljer TYP (Inkomst / Utgift) och KATEGORI för varje transaktion.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E78"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Anteckning" xfId="1" builtinId="10"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="2">
+    <dxf>
+      <font>
+        <color rgb="FF006100"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC6EFCE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{5D93AE37-135E-46E9-B056-D1E2837FEAB4}" name="tblRegister" displayName="tblRegister" ref="A1:B101" totalsRowShown="0">
+  <autoFilter ref="A1:B101" xr:uid="{5D93AE37-135E-46E9-B056-D1E2837FEAB4}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B38">
+    <sortCondition ref="A1:A101"/>
+  </sortState>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{F1A6E1F1-FF76-4C26-A1B4-C7744289DC8D}" name="Typ"/>
+    <tableColumn id="2" xr3:uid="{B0EC05E2-9EA3-44E9-ABD1-51E69F4451DF}" name="Kategori"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2973,14310 +3326,25253 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B7"/>
+  <dimension ref="A1:K34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D20" sqref="D20"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="39" width="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="5"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B2" s="5">
+        <v>0</v>
+      </c>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3">
-[...5 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B3" s="8">
+        <f>SUMIFS(Transaktioner!E:E,Transaktioner!C:C,"Inkomst")</f>
+        <v>0</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B4" s="5">
+        <v>0</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B5">
-[...5 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B5" s="8">
+        <f>ABS(SUMIFS(Transaktioner!E:E,Transaktioner!C:C,"Utgift"))</f>
+        <v>0</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B6">
+      <c r="B6" s="8">
         <f>B2+B3-B4-B5</f>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B7" t="str">
+      <c r="B7" s="9" t="str">
         <f>IF(ABS(B6)&lt;=100,"OK","FEL - utred differensen")</f>
         <v>OK</v>
       </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="5"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="5"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="5"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="5"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="5"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="5"/>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" s="5"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <conditionalFormatting sqref="B7">
+    <cfRule type="containsText" dxfId="1" priority="1" operator="containsText" text="FEL - utred differensen">
+      <formula>NOT(ISERROR(SEARCH("FEL - utred differensen",B7)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="0" priority="2" operator="containsText" text="OK">
+      <formula>NOT(ISERROR(SEARCH("OK",B7)))</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Aptos"&amp;10&amp;K000000 Informationsbedömning: Ej bedömd&amp;1#_x000D_</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:F2000"/>
+  <dimension ref="A1:I2000"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="39" width="24" customWidth="1"/>
+    <col min="1" max="3" width="24" customWidth="1"/>
+    <col min="4" max="4" width="36.42578125" customWidth="1"/>
+    <col min="5" max="6" width="24" customWidth="1"/>
+    <col min="8" max="8" width="52.140625" customWidth="1"/>
+    <col min="9" max="39" width="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:6">
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="4"/>
       <c r="B2" t="str">
-        <f>IF(A2="","",CHOOSE(MONTH(A2),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="3" spans="1:6">
+        <f t="shared" ref="B2:B65" si="0">IF(A2="","",CHOOSE(MONTH(A2),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="H2" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="I2" s="20"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
       <c r="B3" t="str">
-        <f>IF(A3="","",CHOOSE(MONTH(A3),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="4" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" s="6"/>
       <c r="B4" t="str">
         <f>IF(A4="","",CHOOSE(MONTH(A4),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
         <v/>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="6"/>
       <c r="B5" t="str">
-        <f>IF(A5="","",CHOOSE(MONTH(A5),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="6" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="6"/>
       <c r="B6" t="str">
-        <f>IF(A6="","",CHOOSE(MONTH(A6),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="7" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="5"/>
       <c r="B7" t="str">
-        <f>IF(A7="","",CHOOSE(MONTH(A7),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="8" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="5"/>
       <c r="B8" t="str">
-        <f>IF(A8="","",CHOOSE(MONTH(A8),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="9" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="5"/>
       <c r="B9" t="str">
-        <f>IF(A9="","",CHOOSE(MONTH(A9),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="10" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="5"/>
       <c r="B10" t="str">
-        <f>IF(A10="","",CHOOSE(MONTH(A10),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="11" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="5"/>
       <c r="B11" t="str">
-        <f>IF(A11="","",CHOOSE(MONTH(A11),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="5"/>
       <c r="B12" t="str">
-        <f>IF(A12="","",CHOOSE(MONTH(A12),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="13" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="5"/>
       <c r="B13" t="str">
-        <f>IF(A13="","",CHOOSE(MONTH(A13),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="14" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="5"/>
       <c r="B14" t="str">
-        <f>IF(A14="","",CHOOSE(MONTH(A14),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="15" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="5"/>
       <c r="B15" t="str">
-        <f>IF(A15="","",CHOOSE(MONTH(A15),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="16" spans="1:6">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="5"/>
       <c r="B16" t="str">
-        <f>IF(A16="","",CHOOSE(MONTH(A16),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="17" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5"/>
       <c r="B17" t="str">
-        <f>IF(A17="","",CHOOSE(MONTH(A17),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="18" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5"/>
       <c r="B18" t="str">
-        <f>IF(A18="","",CHOOSE(MONTH(A18),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="19" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5"/>
       <c r="B19" t="str">
-        <f>IF(A19="","",CHOOSE(MONTH(A19),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="20" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5"/>
       <c r="B20" t="str">
-        <f>IF(A20="","",CHOOSE(MONTH(A20),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="21" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5"/>
       <c r="B21" t="str">
-        <f>IF(A21="","",CHOOSE(MONTH(A21),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="22" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5"/>
       <c r="B22" t="str">
-        <f>IF(A22="","",CHOOSE(MONTH(A22),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="23" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5"/>
       <c r="B23" t="str">
-        <f>IF(A23="","",CHOOSE(MONTH(A23),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="24" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5"/>
       <c r="B24" t="str">
-        <f>IF(A24="","",CHOOSE(MONTH(A24),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="25" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
       <c r="B25" t="str">
-        <f>IF(A25="","",CHOOSE(MONTH(A25),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="26" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
       <c r="B26" t="str">
-        <f>IF(A26="","",CHOOSE(MONTH(A26),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="27" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
       <c r="B27" t="str">
-        <f>IF(A27="","",CHOOSE(MONTH(A27),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="28" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
       <c r="B28" t="str">
-        <f>IF(A28="","",CHOOSE(MONTH(A28),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="29" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
       <c r="B29" t="str">
-        <f>IF(A29="","",CHOOSE(MONTH(A29),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="30" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="6"/>
       <c r="B30" t="str">
-        <f>IF(A30="","",CHOOSE(MONTH(A30),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="31" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5"/>
       <c r="B31" t="str">
-        <f>IF(A31="","",CHOOSE(MONTH(A31),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="32" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5"/>
       <c r="B32" t="str">
-        <f>IF(A32="","",CHOOSE(MONTH(A32),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="33" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5"/>
       <c r="B33" t="str">
-        <f>IF(A33="","",CHOOSE(MONTH(A33),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="34" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5"/>
       <c r="B34" t="str">
-        <f>IF(A34="","",CHOOSE(MONTH(A34),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="35" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5"/>
       <c r="B35" t="str">
-        <f>IF(A35="","",CHOOSE(MONTH(A35),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="36" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C35" s="5"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5"/>
       <c r="B36" t="str">
-        <f>IF(A36="","",CHOOSE(MONTH(A36),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="37" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5"/>
       <c r="B37" t="str">
-        <f>IF(A37="","",CHOOSE(MONTH(A37),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="38" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5"/>
       <c r="B38" t="str">
-        <f>IF(A38="","",CHOOSE(MONTH(A38),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="39" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C38" s="5"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5"/>
       <c r="B39" t="str">
-        <f>IF(A39="","",CHOOSE(MONTH(A39),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="40" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C39" s="5"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5"/>
       <c r="B40" t="str">
-        <f>IF(A40="","",CHOOSE(MONTH(A40),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="41" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5"/>
       <c r="B41" t="str">
-        <f>IF(A41="","",CHOOSE(MONTH(A41),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="42" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5"/>
       <c r="B42" t="str">
-        <f>IF(A42="","",CHOOSE(MONTH(A42),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="43" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C42" s="5"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5"/>
       <c r="B43" t="str">
-        <f>IF(A43="","",CHOOSE(MONTH(A43),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="44" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5"/>
       <c r="B44" t="str">
-        <f>IF(A44="","",CHOOSE(MONTH(A44),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="45" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5"/>
       <c r="B45" t="str">
-        <f>IF(A45="","",CHOOSE(MONTH(A45),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="46" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5"/>
       <c r="B46" t="str">
-        <f>IF(A46="","",CHOOSE(MONTH(A46),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="47" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5"/>
       <c r="B47" t="str">
-        <f>IF(A47="","",CHOOSE(MONTH(A47),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="48" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5"/>
       <c r="B48" t="str">
-        <f>IF(A48="","",CHOOSE(MONTH(A48),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="49" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5"/>
       <c r="B49" t="str">
-        <f>IF(A49="","",CHOOSE(MONTH(A49),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="50" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5"/>
       <c r="B50" t="str">
-        <f>IF(A50="","",CHOOSE(MONTH(A50),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="51" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5"/>
       <c r="B51" t="str">
-        <f>IF(A51="","",CHOOSE(MONTH(A51),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="52" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C51" s="5"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5"/>
       <c r="B52" t="str">
-        <f>IF(A52="","",CHOOSE(MONTH(A52),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="53" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C52" s="5"/>
+      <c r="D52" s="5"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5"/>
       <c r="B53" t="str">
-        <f>IF(A53="","",CHOOSE(MONTH(A53),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="54" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C53" s="5"/>
+      <c r="D53" s="5"/>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5"/>
       <c r="B54" t="str">
-        <f>IF(A54="","",CHOOSE(MONTH(A54),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="55" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C54" s="5"/>
+      <c r="D54" s="5"/>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5"/>
       <c r="B55" t="str">
-        <f>IF(A55="","",CHOOSE(MONTH(A55),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="56" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C55" s="5"/>
+      <c r="D55" s="5"/>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5"/>
       <c r="B56" t="str">
-        <f>IF(A56="","",CHOOSE(MONTH(A56),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="57" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C56" s="5"/>
+      <c r="D56" s="5"/>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5"/>
       <c r="B57" t="str">
-        <f>IF(A57="","",CHOOSE(MONTH(A57),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="58" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C57" s="5"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5"/>
       <c r="B58" t="str">
-        <f>IF(A58="","",CHOOSE(MONTH(A58),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="59" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5"/>
       <c r="B59" t="str">
-        <f>IF(A59="","",CHOOSE(MONTH(A59),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="60" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5"/>
       <c r="B60" t="str">
-        <f>IF(A60="","",CHOOSE(MONTH(A60),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="61" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5"/>
       <c r="B61" t="str">
-        <f>IF(A61="","",CHOOSE(MONTH(A61),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="62" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C61" s="5"/>
+      <c r="D61" s="5"/>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5"/>
       <c r="B62" t="str">
-        <f>IF(A62="","",CHOOSE(MONTH(A62),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="63" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C62" s="5"/>
+      <c r="D62" s="5"/>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5"/>
       <c r="B63" t="str">
-        <f>IF(A63="","",CHOOSE(MONTH(A63),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="64" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5"/>
       <c r="B64" t="str">
-        <f>IF(A64="","",CHOOSE(MONTH(A64),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="65" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5"/>
       <c r="B65" t="str">
-        <f>IF(A65="","",CHOOSE(MONTH(A65),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="66" spans="2:2">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5"/>
       <c r="B66" t="str">
-        <f>IF(A66="","",CHOOSE(MONTH(A66),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="67" spans="2:2">
+        <f t="shared" ref="B66:B129" si="1">IF(A66="","",CHOOSE(MONTH(A66),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5"/>
       <c r="B67" t="str">
-        <f>IF(A67="","",CHOOSE(MONTH(A67),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="68" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C67" s="5"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5"/>
       <c r="B68" t="str">
-        <f>IF(A68="","",CHOOSE(MONTH(A68),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="69" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C68" s="5"/>
+      <c r="D68" s="5"/>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5"/>
       <c r="B69" t="str">
-        <f>IF(A69="","",CHOOSE(MONTH(A69),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="70" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5"/>
       <c r="B70" t="str">
-        <f>IF(A70="","",CHOOSE(MONTH(A70),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="71" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C70" s="5"/>
+      <c r="D70" s="5"/>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5"/>
       <c r="B71" t="str">
-        <f>IF(A71="","",CHOOSE(MONTH(A71),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="72" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C71" s="5"/>
+      <c r="D71" s="5"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5"/>
       <c r="B72" t="str">
-        <f>IF(A72="","",CHOOSE(MONTH(A72),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="73" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C72" s="5"/>
+      <c r="D72" s="5"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5"/>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5"/>
       <c r="B73" t="str">
-        <f>IF(A73="","",CHOOSE(MONTH(A73),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="74" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C73" s="5"/>
+      <c r="D73" s="5"/>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5"/>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5"/>
       <c r="B74" t="str">
-        <f>IF(A74="","",CHOOSE(MONTH(A74),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="75" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C74" s="5"/>
+      <c r="D74" s="5"/>
+      <c r="E74" s="5"/>
+      <c r="F74" s="5"/>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5"/>
       <c r="B75" t="str">
-        <f>IF(A75="","",CHOOSE(MONTH(A75),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="76" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C75" s="5"/>
+      <c r="D75" s="5"/>
+      <c r="E75" s="5"/>
+      <c r="F75" s="5"/>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5"/>
       <c r="B76" t="str">
-        <f>IF(A76="","",CHOOSE(MONTH(A76),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="77" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C76" s="5"/>
+      <c r="D76" s="5"/>
+      <c r="E76" s="5"/>
+      <c r="F76" s="5"/>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5"/>
       <c r="B77" t="str">
-        <f>IF(A77="","",CHOOSE(MONTH(A77),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="78" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C77" s="5"/>
+      <c r="D77" s="5"/>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5"/>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5"/>
       <c r="B78" t="str">
-        <f>IF(A78="","",CHOOSE(MONTH(A78),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="79" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C78" s="5"/>
+      <c r="D78" s="5"/>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5"/>
       <c r="B79" t="str">
-        <f>IF(A79="","",CHOOSE(MONTH(A79),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="80" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C79" s="5"/>
+      <c r="D79" s="5"/>
+      <c r="E79" s="5"/>
+      <c r="F79" s="5"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5"/>
       <c r="B80" t="str">
-        <f>IF(A80="","",CHOOSE(MONTH(A80),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="81" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C80" s="5"/>
+      <c r="D80" s="5"/>
+      <c r="E80" s="5"/>
+      <c r="F80" s="5"/>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5"/>
       <c r="B81" t="str">
-        <f>IF(A81="","",CHOOSE(MONTH(A81),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="82" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C81" s="5"/>
+      <c r="D81" s="5"/>
+      <c r="E81" s="5"/>
+      <c r="F81" s="5"/>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5"/>
       <c r="B82" t="str">
-        <f>IF(A82="","",CHOOSE(MONTH(A82),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="83" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C82" s="5"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="5"/>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5"/>
       <c r="B83" t="str">
-        <f>IF(A83="","",CHOOSE(MONTH(A83),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="84" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C83" s="5"/>
+      <c r="D83" s="5"/>
+      <c r="E83" s="5"/>
+      <c r="F83" s="5"/>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5"/>
       <c r="B84" t="str">
-        <f>IF(A84="","",CHOOSE(MONTH(A84),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="85" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C84" s="5"/>
+      <c r="D84" s="5"/>
+      <c r="E84" s="5"/>
+      <c r="F84" s="5"/>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5"/>
       <c r="B85" t="str">
-        <f>IF(A85="","",CHOOSE(MONTH(A85),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="86" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C85" s="5"/>
+      <c r="D85" s="5"/>
+      <c r="E85" s="5"/>
+      <c r="F85" s="5"/>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5"/>
       <c r="B86" t="str">
-        <f>IF(A86="","",CHOOSE(MONTH(A86),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="87" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C86" s="5"/>
+      <c r="D86" s="5"/>
+      <c r="E86" s="5"/>
+      <c r="F86" s="5"/>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5"/>
       <c r="B87" t="str">
-        <f>IF(A87="","",CHOOSE(MONTH(A87),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="88" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C87" s="5"/>
+      <c r="D87" s="5"/>
+      <c r="E87" s="5"/>
+      <c r="F87" s="5"/>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5"/>
       <c r="B88" t="str">
-        <f>IF(A88="","",CHOOSE(MONTH(A88),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="89" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C88" s="5"/>
+      <c r="D88" s="5"/>
+      <c r="E88" s="5"/>
+      <c r="F88" s="5"/>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5"/>
       <c r="B89" t="str">
-        <f>IF(A89="","",CHOOSE(MONTH(A89),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="90" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C89" s="5"/>
+      <c r="D89" s="5"/>
+      <c r="E89" s="5"/>
+      <c r="F89" s="5"/>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5"/>
       <c r="B90" t="str">
-        <f>IF(A90="","",CHOOSE(MONTH(A90),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="91" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C90" s="5"/>
+      <c r="D90" s="5"/>
+      <c r="E90" s="5"/>
+      <c r="F90" s="5"/>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5"/>
       <c r="B91" t="str">
-        <f>IF(A91="","",CHOOSE(MONTH(A91),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="92" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C91" s="5"/>
+      <c r="D91" s="5"/>
+      <c r="E91" s="5"/>
+      <c r="F91" s="5"/>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5"/>
       <c r="B92" t="str">
-        <f>IF(A92="","",CHOOSE(MONTH(A92),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="93" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C92" s="5"/>
+      <c r="D92" s="5"/>
+      <c r="E92" s="5"/>
+      <c r="F92" s="5"/>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5"/>
       <c r="B93" t="str">
-        <f>IF(A93="","",CHOOSE(MONTH(A93),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="94" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C93" s="5"/>
+      <c r="D93" s="5"/>
+      <c r="E93" s="5"/>
+      <c r="F93" s="5"/>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5"/>
       <c r="B94" t="str">
-        <f>IF(A94="","",CHOOSE(MONTH(A94),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="95" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C94" s="5"/>
+      <c r="D94" s="5"/>
+      <c r="E94" s="5"/>
+      <c r="F94" s="5"/>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="5"/>
       <c r="B95" t="str">
-        <f>IF(A95="","",CHOOSE(MONTH(A95),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="96" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C95" s="5"/>
+      <c r="D95" s="5"/>
+      <c r="E95" s="5"/>
+      <c r="F95" s="5"/>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5"/>
       <c r="B96" t="str">
-        <f>IF(A96="","",CHOOSE(MONTH(A96),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="97" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C96" s="5"/>
+      <c r="D96" s="5"/>
+      <c r="E96" s="5"/>
+      <c r="F96" s="5"/>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5"/>
       <c r="B97" t="str">
-        <f>IF(A97="","",CHOOSE(MONTH(A97),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="98" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C97" s="5"/>
+      <c r="D97" s="5"/>
+      <c r="E97" s="5"/>
+      <c r="F97" s="5"/>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5"/>
       <c r="B98" t="str">
-        <f>IF(A98="","",CHOOSE(MONTH(A98),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="99" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C98" s="5"/>
+      <c r="D98" s="5"/>
+      <c r="E98" s="5"/>
+      <c r="F98" s="5"/>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5"/>
       <c r="B99" t="str">
-        <f>IF(A99="","",CHOOSE(MONTH(A99),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="100" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C99" s="5"/>
+      <c r="D99" s="5"/>
+      <c r="E99" s="5"/>
+      <c r="F99" s="5"/>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5"/>
       <c r="B100" t="str">
-        <f>IF(A100="","",CHOOSE(MONTH(A100),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="101" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C100" s="5"/>
+      <c r="D100" s="5"/>
+      <c r="E100" s="5"/>
+      <c r="F100" s="5"/>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="5"/>
       <c r="B101" t="str">
-        <f>IF(A101="","",CHOOSE(MONTH(A101),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="102" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C101" s="5"/>
+      <c r="D101" s="5"/>
+      <c r="E101" s="5"/>
+      <c r="F101" s="5"/>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="5"/>
       <c r="B102" t="str">
-        <f>IF(A102="","",CHOOSE(MONTH(A102),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="103" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C102" s="5"/>
+      <c r="D102" s="5"/>
+      <c r="E102" s="5"/>
+      <c r="F102" s="5"/>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="5"/>
       <c r="B103" t="str">
-        <f>IF(A103="","",CHOOSE(MONTH(A103),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="104" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C103" s="5"/>
+      <c r="D103" s="5"/>
+      <c r="E103" s="5"/>
+      <c r="F103" s="5"/>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="5"/>
       <c r="B104" t="str">
-        <f>IF(A104="","",CHOOSE(MONTH(A104),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="105" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C104" s="5"/>
+      <c r="D104" s="5"/>
+      <c r="E104" s="5"/>
+      <c r="F104" s="5"/>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="5"/>
       <c r="B105" t="str">
-        <f>IF(A105="","",CHOOSE(MONTH(A105),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="106" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C105" s="5"/>
+      <c r="D105" s="5"/>
+      <c r="E105" s="5"/>
+      <c r="F105" s="5"/>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="5"/>
       <c r="B106" t="str">
-        <f>IF(A106="","",CHOOSE(MONTH(A106),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="107" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C106" s="5"/>
+      <c r="D106" s="5"/>
+      <c r="E106" s="5"/>
+      <c r="F106" s="5"/>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="5"/>
       <c r="B107" t="str">
-        <f>IF(A107="","",CHOOSE(MONTH(A107),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="108" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C107" s="5"/>
+      <c r="D107" s="5"/>
+      <c r="E107" s="5"/>
+      <c r="F107" s="5"/>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5"/>
       <c r="B108" t="str">
-        <f>IF(A108="","",CHOOSE(MONTH(A108),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="109" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C108" s="5"/>
+      <c r="D108" s="5"/>
+      <c r="E108" s="5"/>
+      <c r="F108" s="5"/>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="5"/>
       <c r="B109" t="str">
-        <f>IF(A109="","",CHOOSE(MONTH(A109),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="110" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C109" s="5"/>
+      <c r="D109" s="5"/>
+      <c r="E109" s="5"/>
+      <c r="F109" s="5"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="5"/>
       <c r="B110" t="str">
-        <f>IF(A110="","",CHOOSE(MONTH(A110),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="111" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C110" s="5"/>
+      <c r="D110" s="5"/>
+      <c r="E110" s="5"/>
+      <c r="F110" s="5"/>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="5"/>
       <c r="B111" t="str">
-        <f>IF(A111="","",CHOOSE(MONTH(A111),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="112" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C111" s="5"/>
+      <c r="D111" s="5"/>
+      <c r="E111" s="5"/>
+      <c r="F111" s="5"/>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="5"/>
       <c r="B112" t="str">
-        <f>IF(A112="","",CHOOSE(MONTH(A112),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="113" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C112" s="5"/>
+      <c r="D112" s="5"/>
+      <c r="E112" s="5"/>
+      <c r="F112" s="5"/>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="5"/>
       <c r="B113" t="str">
-        <f>IF(A113="","",CHOOSE(MONTH(A113),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="114" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C113" s="5"/>
+      <c r="D113" s="5"/>
+      <c r="E113" s="5"/>
+      <c r="F113" s="5"/>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="5"/>
       <c r="B114" t="str">
-        <f>IF(A114="","",CHOOSE(MONTH(A114),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="115" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C114" s="5"/>
+      <c r="D114" s="5"/>
+      <c r="E114" s="5"/>
+      <c r="F114" s="5"/>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="5"/>
       <c r="B115" t="str">
-        <f>IF(A115="","",CHOOSE(MONTH(A115),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="116" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C115" s="5"/>
+      <c r="D115" s="5"/>
+      <c r="E115" s="5"/>
+      <c r="F115" s="5"/>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="5"/>
       <c r="B116" t="str">
-        <f>IF(A116="","",CHOOSE(MONTH(A116),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="117" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C116" s="5"/>
+      <c r="D116" s="5"/>
+      <c r="E116" s="5"/>
+      <c r="F116" s="5"/>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="5"/>
       <c r="B117" t="str">
-        <f>IF(A117="","",CHOOSE(MONTH(A117),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="118" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C117" s="5"/>
+      <c r="D117" s="5"/>
+      <c r="E117" s="5"/>
+      <c r="F117" s="5"/>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="5"/>
       <c r="B118" t="str">
-        <f>IF(A118="","",CHOOSE(MONTH(A118),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="119" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C118" s="5"/>
+      <c r="D118" s="5"/>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="5"/>
       <c r="B119" t="str">
-        <f>IF(A119="","",CHOOSE(MONTH(A119),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="120" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C119" s="5"/>
+      <c r="D119" s="5"/>
+      <c r="E119" s="5"/>
+      <c r="F119" s="5"/>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="5"/>
       <c r="B120" t="str">
-        <f>IF(A120="","",CHOOSE(MONTH(A120),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="121" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C120" s="5"/>
+      <c r="D120" s="5"/>
+      <c r="E120" s="5"/>
+      <c r="F120" s="5"/>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="5"/>
       <c r="B121" t="str">
-        <f>IF(A121="","",CHOOSE(MONTH(A121),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="122" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C121" s="5"/>
+      <c r="D121" s="5"/>
+      <c r="E121" s="5"/>
+      <c r="F121" s="5"/>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="5"/>
       <c r="B122" t="str">
-        <f>IF(A122="","",CHOOSE(MONTH(A122),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="123" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C122" s="5"/>
+      <c r="D122" s="5"/>
+      <c r="E122" s="5"/>
+      <c r="F122" s="5"/>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="5"/>
       <c r="B123" t="str">
-        <f>IF(A123="","",CHOOSE(MONTH(A123),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="124" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C123" s="5"/>
+      <c r="D123" s="5"/>
+      <c r="E123" s="5"/>
+      <c r="F123" s="5"/>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="5"/>
       <c r="B124" t="str">
-        <f>IF(A124="","",CHOOSE(MONTH(A124),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="125" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C124" s="5"/>
+      <c r="D124" s="5"/>
+      <c r="E124" s="5"/>
+      <c r="F124" s="5"/>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="5"/>
       <c r="B125" t="str">
-        <f>IF(A125="","",CHOOSE(MONTH(A125),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="126" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C125" s="5"/>
+      <c r="D125" s="5"/>
+      <c r="E125" s="5"/>
+      <c r="F125" s="5"/>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="5"/>
       <c r="B126" t="str">
-        <f>IF(A126="","",CHOOSE(MONTH(A126),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="127" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C126" s="5"/>
+      <c r="D126" s="5"/>
+      <c r="E126" s="5"/>
+      <c r="F126" s="5"/>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="5"/>
       <c r="B127" t="str">
-        <f>IF(A127="","",CHOOSE(MONTH(A127),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="128" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C127" s="5"/>
+      <c r="D127" s="5"/>
+      <c r="E127" s="5"/>
+      <c r="F127" s="5"/>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="5"/>
       <c r="B128" t="str">
-        <f>IF(A128="","",CHOOSE(MONTH(A128),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="129" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C128" s="5"/>
+      <c r="D128" s="5"/>
+      <c r="E128" s="5"/>
+      <c r="F128" s="5"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="5"/>
       <c r="B129" t="str">
-        <f>IF(A129="","",CHOOSE(MONTH(A129),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="130" spans="2:2">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C129" s="5"/>
+      <c r="D129" s="5"/>
+      <c r="E129" s="5"/>
+      <c r="F129" s="5"/>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="5"/>
       <c r="B130" t="str">
-        <f>IF(A130="","",CHOOSE(MONTH(A130),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="131" spans="2:2">
+        <f t="shared" ref="B130:B193" si="2">IF(A130="","",CHOOSE(MONTH(A130),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C130" s="5"/>
+      <c r="D130" s="5"/>
+      <c r="E130" s="5"/>
+      <c r="F130" s="5"/>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="5"/>
       <c r="B131" t="str">
-        <f>IF(A131="","",CHOOSE(MONTH(A131),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="132" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C131" s="5"/>
+      <c r="D131" s="5"/>
+      <c r="E131" s="5"/>
+      <c r="F131" s="5"/>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="5"/>
       <c r="B132" t="str">
-        <f>IF(A132="","",CHOOSE(MONTH(A132),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="133" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C132" s="5"/>
+      <c r="D132" s="5"/>
+      <c r="E132" s="5"/>
+      <c r="F132" s="5"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="5"/>
       <c r="B133" t="str">
-        <f>IF(A133="","",CHOOSE(MONTH(A133),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="134" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C133" s="5"/>
+      <c r="D133" s="5"/>
+      <c r="E133" s="5"/>
+      <c r="F133" s="5"/>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="5"/>
       <c r="B134" t="str">
-        <f>IF(A134="","",CHOOSE(MONTH(A134),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="135" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C134" s="5"/>
+      <c r="D134" s="5"/>
+      <c r="E134" s="5"/>
+      <c r="F134" s="5"/>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" s="5"/>
       <c r="B135" t="str">
-        <f>IF(A135="","",CHOOSE(MONTH(A135),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="136" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C135" s="5"/>
+      <c r="D135" s="5"/>
+      <c r="E135" s="5"/>
+      <c r="F135" s="5"/>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" s="5"/>
       <c r="B136" t="str">
-        <f>IF(A136="","",CHOOSE(MONTH(A136),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="137" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C136" s="5"/>
+      <c r="D136" s="5"/>
+      <c r="E136" s="5"/>
+      <c r="F136" s="5"/>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" s="5"/>
       <c r="B137" t="str">
-        <f>IF(A137="","",CHOOSE(MONTH(A137),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="138" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C137" s="5"/>
+      <c r="D137" s="5"/>
+      <c r="E137" s="5"/>
+      <c r="F137" s="5"/>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" s="5"/>
       <c r="B138" t="str">
-        <f>IF(A138="","",CHOOSE(MONTH(A138),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="139" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C138" s="5"/>
+      <c r="D138" s="5"/>
+      <c r="E138" s="5"/>
+      <c r="F138" s="5"/>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" s="5"/>
       <c r="B139" t="str">
-        <f>IF(A139="","",CHOOSE(MONTH(A139),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="140" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C139" s="5"/>
+      <c r="D139" s="5"/>
+      <c r="E139" s="5"/>
+      <c r="F139" s="5"/>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="5"/>
       <c r="B140" t="str">
-        <f>IF(A140="","",CHOOSE(MONTH(A140),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="141" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C140" s="5"/>
+      <c r="D140" s="5"/>
+      <c r="E140" s="5"/>
+      <c r="F140" s="5"/>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" s="5"/>
       <c r="B141" t="str">
-        <f>IF(A141="","",CHOOSE(MONTH(A141),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="142" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C141" s="5"/>
+      <c r="D141" s="5"/>
+      <c r="E141" s="5"/>
+      <c r="F141" s="5"/>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" s="5"/>
       <c r="B142" t="str">
-        <f>IF(A142="","",CHOOSE(MONTH(A142),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="143" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C142" s="5"/>
+      <c r="D142" s="5"/>
+      <c r="E142" s="5"/>
+      <c r="F142" s="5"/>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" s="5"/>
       <c r="B143" t="str">
-        <f>IF(A143="","",CHOOSE(MONTH(A143),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="144" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C143" s="5"/>
+      <c r="D143" s="5"/>
+      <c r="E143" s="5"/>
+      <c r="F143" s="5"/>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" s="5"/>
       <c r="B144" t="str">
-        <f>IF(A144="","",CHOOSE(MONTH(A144),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="145" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C144" s="5"/>
+      <c r="D144" s="5"/>
+      <c r="E144" s="5"/>
+      <c r="F144" s="5"/>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" s="5"/>
       <c r="B145" t="str">
-        <f>IF(A145="","",CHOOSE(MONTH(A145),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="146" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C145" s="5"/>
+      <c r="D145" s="5"/>
+      <c r="E145" s="5"/>
+      <c r="F145" s="5"/>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" s="5"/>
       <c r="B146" t="str">
-        <f>IF(A146="","",CHOOSE(MONTH(A146),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="147" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C146" s="5"/>
+      <c r="D146" s="5"/>
+      <c r="E146" s="5"/>
+      <c r="F146" s="5"/>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" s="5"/>
       <c r="B147" t="str">
-        <f>IF(A147="","",CHOOSE(MONTH(A147),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="148" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C147" s="5"/>
+      <c r="D147" s="5"/>
+      <c r="E147" s="5"/>
+      <c r="F147" s="5"/>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" s="5"/>
       <c r="B148" t="str">
-        <f>IF(A148="","",CHOOSE(MONTH(A148),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="149" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C148" s="5"/>
+      <c r="D148" s="5"/>
+      <c r="E148" s="5"/>
+      <c r="F148" s="5"/>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" s="5"/>
       <c r="B149" t="str">
-        <f>IF(A149="","",CHOOSE(MONTH(A149),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="150" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C149" s="5"/>
+      <c r="D149" s="5"/>
+      <c r="E149" s="5"/>
+      <c r="F149" s="5"/>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" s="5"/>
       <c r="B150" t="str">
-        <f>IF(A150="","",CHOOSE(MONTH(A150),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="151" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C150" s="5"/>
+      <c r="D150" s="5"/>
+      <c r="E150" s="5"/>
+      <c r="F150" s="5"/>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" s="5"/>
       <c r="B151" t="str">
-        <f>IF(A151="","",CHOOSE(MONTH(A151),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="152" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C151" s="5"/>
+      <c r="D151" s="5"/>
+      <c r="E151" s="5"/>
+      <c r="F151" s="5"/>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" s="5"/>
       <c r="B152" t="str">
-        <f>IF(A152="","",CHOOSE(MONTH(A152),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="153" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C152" s="5"/>
+      <c r="D152" s="5"/>
+      <c r="E152" s="5"/>
+      <c r="F152" s="5"/>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" s="5"/>
       <c r="B153" t="str">
-        <f>IF(A153="","",CHOOSE(MONTH(A153),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="154" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C153" s="5"/>
+      <c r="D153" s="5"/>
+      <c r="E153" s="5"/>
+      <c r="F153" s="5"/>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" s="5"/>
       <c r="B154" t="str">
-        <f>IF(A154="","",CHOOSE(MONTH(A154),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="155" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C154" s="5"/>
+      <c r="D154" s="5"/>
+      <c r="E154" s="5"/>
+      <c r="F154" s="5"/>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" s="5"/>
       <c r="B155" t="str">
-        <f>IF(A155="","",CHOOSE(MONTH(A155),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="156" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C155" s="5"/>
+      <c r="D155" s="5"/>
+      <c r="E155" s="5"/>
+      <c r="F155" s="5"/>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" s="5"/>
       <c r="B156" t="str">
-        <f>IF(A156="","",CHOOSE(MONTH(A156),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="157" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C156" s="5"/>
+      <c r="D156" s="5"/>
+      <c r="E156" s="5"/>
+      <c r="F156" s="5"/>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" s="5"/>
       <c r="B157" t="str">
-        <f>IF(A157="","",CHOOSE(MONTH(A157),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="158" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C157" s="5"/>
+      <c r="D157" s="5"/>
+      <c r="E157" s="5"/>
+      <c r="F157" s="5"/>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" s="5"/>
       <c r="B158" t="str">
-        <f>IF(A158="","",CHOOSE(MONTH(A158),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="159" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C158" s="5"/>
+      <c r="D158" s="5"/>
+      <c r="E158" s="5"/>
+      <c r="F158" s="5"/>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" s="5"/>
       <c r="B159" t="str">
-        <f>IF(A159="","",CHOOSE(MONTH(A159),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="160" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C159" s="5"/>
+      <c r="D159" s="5"/>
+      <c r="E159" s="5"/>
+      <c r="F159" s="5"/>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" s="5"/>
       <c r="B160" t="str">
-        <f>IF(A160="","",CHOOSE(MONTH(A160),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="161" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C160" s="5"/>
+      <c r="D160" s="5"/>
+      <c r="E160" s="5"/>
+      <c r="F160" s="5"/>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" s="5"/>
       <c r="B161" t="str">
-        <f>IF(A161="","",CHOOSE(MONTH(A161),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="162" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C161" s="5"/>
+      <c r="D161" s="5"/>
+      <c r="E161" s="5"/>
+      <c r="F161" s="5"/>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" s="5"/>
       <c r="B162" t="str">
-        <f>IF(A162="","",CHOOSE(MONTH(A162),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="163" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C162" s="5"/>
+      <c r="D162" s="5"/>
+      <c r="E162" s="5"/>
+      <c r="F162" s="5"/>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" s="5"/>
       <c r="B163" t="str">
-        <f>IF(A163="","",CHOOSE(MONTH(A163),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="164" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C163" s="5"/>
+      <c r="D163" s="5"/>
+      <c r="E163" s="5"/>
+      <c r="F163" s="5"/>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" s="5"/>
       <c r="B164" t="str">
-        <f>IF(A164="","",CHOOSE(MONTH(A164),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="165" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C164" s="5"/>
+      <c r="D164" s="5"/>
+      <c r="E164" s="5"/>
+      <c r="F164" s="5"/>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" s="5"/>
       <c r="B165" t="str">
-        <f>IF(A165="","",CHOOSE(MONTH(A165),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="166" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C165" s="5"/>
+      <c r="D165" s="5"/>
+      <c r="E165" s="5"/>
+      <c r="F165" s="5"/>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" s="5"/>
       <c r="B166" t="str">
-        <f>IF(A166="","",CHOOSE(MONTH(A166),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="167" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C166" s="5"/>
+      <c r="D166" s="5"/>
+      <c r="E166" s="5"/>
+      <c r="F166" s="5"/>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" s="5"/>
       <c r="B167" t="str">
-        <f>IF(A167="","",CHOOSE(MONTH(A167),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="168" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C167" s="5"/>
+      <c r="D167" s="5"/>
+      <c r="E167" s="5"/>
+      <c r="F167" s="5"/>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" s="5"/>
       <c r="B168" t="str">
-        <f>IF(A168="","",CHOOSE(MONTH(A168),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="169" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C168" s="5"/>
+      <c r="D168" s="5"/>
+      <c r="E168" s="5"/>
+      <c r="F168" s="5"/>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" s="5"/>
       <c r="B169" t="str">
-        <f>IF(A169="","",CHOOSE(MONTH(A169),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="170" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C169" s="5"/>
+      <c r="D169" s="5"/>
+      <c r="E169" s="5"/>
+      <c r="F169" s="5"/>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" s="5"/>
       <c r="B170" t="str">
-        <f>IF(A170="","",CHOOSE(MONTH(A170),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="171" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C170" s="5"/>
+      <c r="D170" s="5"/>
+      <c r="E170" s="5"/>
+      <c r="F170" s="5"/>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" s="5"/>
       <c r="B171" t="str">
-        <f>IF(A171="","",CHOOSE(MONTH(A171),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="172" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C171" s="5"/>
+      <c r="D171" s="5"/>
+      <c r="E171" s="5"/>
+      <c r="F171" s="5"/>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" s="5"/>
       <c r="B172" t="str">
-        <f>IF(A172="","",CHOOSE(MONTH(A172),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="173" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C172" s="5"/>
+      <c r="D172" s="5"/>
+      <c r="E172" s="5"/>
+      <c r="F172" s="5"/>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" s="5"/>
       <c r="B173" t="str">
-        <f>IF(A173="","",CHOOSE(MONTH(A173),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="174" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C173" s="5"/>
+      <c r="D173" s="5"/>
+      <c r="E173" s="5"/>
+      <c r="F173" s="5"/>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" s="5"/>
       <c r="B174" t="str">
-        <f>IF(A174="","",CHOOSE(MONTH(A174),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="175" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C174" s="5"/>
+      <c r="D174" s="5"/>
+      <c r="E174" s="5"/>
+      <c r="F174" s="5"/>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" s="5"/>
       <c r="B175" t="str">
-        <f>IF(A175="","",CHOOSE(MONTH(A175),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="176" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C175" s="5"/>
+      <c r="D175" s="5"/>
+      <c r="E175" s="5"/>
+      <c r="F175" s="5"/>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" s="5"/>
       <c r="B176" t="str">
-        <f>IF(A176="","",CHOOSE(MONTH(A176),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="177" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C176" s="5"/>
+      <c r="D176" s="5"/>
+      <c r="E176" s="5"/>
+      <c r="F176" s="5"/>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" s="5"/>
       <c r="B177" t="str">
-        <f>IF(A177="","",CHOOSE(MONTH(A177),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="178" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C177" s="5"/>
+      <c r="D177" s="5"/>
+      <c r="E177" s="5"/>
+      <c r="F177" s="5"/>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" s="5"/>
       <c r="B178" t="str">
-        <f>IF(A178="","",CHOOSE(MONTH(A178),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="179" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C178" s="5"/>
+      <c r="D178" s="5"/>
+      <c r="E178" s="5"/>
+      <c r="F178" s="5"/>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" s="5"/>
       <c r="B179" t="str">
-        <f>IF(A179="","",CHOOSE(MONTH(A179),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="180" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C179" s="5"/>
+      <c r="D179" s="5"/>
+      <c r="E179" s="5"/>
+      <c r="F179" s="5"/>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" s="5"/>
       <c r="B180" t="str">
-        <f>IF(A180="","",CHOOSE(MONTH(A180),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="181" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C180" s="5"/>
+      <c r="D180" s="5"/>
+      <c r="E180" s="5"/>
+      <c r="F180" s="5"/>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" s="5"/>
       <c r="B181" t="str">
-        <f>IF(A181="","",CHOOSE(MONTH(A181),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="182" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C181" s="5"/>
+      <c r="D181" s="5"/>
+      <c r="E181" s="5"/>
+      <c r="F181" s="5"/>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" s="5"/>
       <c r="B182" t="str">
-        <f>IF(A182="","",CHOOSE(MONTH(A182),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="183" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C182" s="5"/>
+      <c r="D182" s="5"/>
+      <c r="E182" s="5"/>
+      <c r="F182" s="5"/>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" s="5"/>
       <c r="B183" t="str">
-        <f>IF(A183="","",CHOOSE(MONTH(A183),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="184" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C183" s="5"/>
+      <c r="D183" s="5"/>
+      <c r="E183" s="5"/>
+      <c r="F183" s="5"/>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" s="5"/>
       <c r="B184" t="str">
-        <f>IF(A184="","",CHOOSE(MONTH(A184),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="185" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C184" s="5"/>
+      <c r="D184" s="5"/>
+      <c r="E184" s="5"/>
+      <c r="F184" s="5"/>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" s="5"/>
       <c r="B185" t="str">
-        <f>IF(A185="","",CHOOSE(MONTH(A185),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="186" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C185" s="5"/>
+      <c r="D185" s="5"/>
+      <c r="E185" s="5"/>
+      <c r="F185" s="5"/>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" s="5"/>
       <c r="B186" t="str">
-        <f>IF(A186="","",CHOOSE(MONTH(A186),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="187" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C186" s="5"/>
+      <c r="D186" s="5"/>
+      <c r="E186" s="5"/>
+      <c r="F186" s="5"/>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" s="5"/>
       <c r="B187" t="str">
-        <f>IF(A187="","",CHOOSE(MONTH(A187),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="188" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C187" s="5"/>
+      <c r="D187" s="5"/>
+      <c r="E187" s="5"/>
+      <c r="F187" s="5"/>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" s="5"/>
       <c r="B188" t="str">
-        <f>IF(A188="","",CHOOSE(MONTH(A188),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="189" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C188" s="5"/>
+      <c r="D188" s="5"/>
+      <c r="E188" s="5"/>
+      <c r="F188" s="5"/>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" s="5"/>
       <c r="B189" t="str">
-        <f>IF(A189="","",CHOOSE(MONTH(A189),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="190" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C189" s="5"/>
+      <c r="D189" s="5"/>
+      <c r="E189" s="5"/>
+      <c r="F189" s="5"/>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" s="5"/>
       <c r="B190" t="str">
-        <f>IF(A190="","",CHOOSE(MONTH(A190),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="191" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C190" s="5"/>
+      <c r="D190" s="5"/>
+      <c r="E190" s="5"/>
+      <c r="F190" s="5"/>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" s="5"/>
       <c r="B191" t="str">
-        <f>IF(A191="","",CHOOSE(MONTH(A191),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="192" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C191" s="5"/>
+      <c r="D191" s="5"/>
+      <c r="E191" s="5"/>
+      <c r="F191" s="5"/>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" s="5"/>
       <c r="B192" t="str">
-        <f>IF(A192="","",CHOOSE(MONTH(A192),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="193" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C192" s="5"/>
+      <c r="D192" s="5"/>
+      <c r="E192" s="5"/>
+      <c r="F192" s="5"/>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" s="5"/>
       <c r="B193" t="str">
-        <f>IF(A193="","",CHOOSE(MONTH(A193),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="194" spans="2:2">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C193" s="5"/>
+      <c r="D193" s="5"/>
+      <c r="E193" s="5"/>
+      <c r="F193" s="5"/>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" s="5"/>
       <c r="B194" t="str">
-        <f>IF(A194="","",CHOOSE(MONTH(A194),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="195" spans="2:2">
+        <f t="shared" ref="B194:B257" si="3">IF(A194="","",CHOOSE(MONTH(A194),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C194" s="5"/>
+      <c r="D194" s="5"/>
+      <c r="E194" s="5"/>
+      <c r="F194" s="5"/>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" s="5"/>
       <c r="B195" t="str">
-        <f>IF(A195="","",CHOOSE(MONTH(A195),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="196" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C195" s="5"/>
+      <c r="D195" s="5"/>
+      <c r="E195" s="5"/>
+      <c r="F195" s="5"/>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" s="5"/>
       <c r="B196" t="str">
-        <f>IF(A196="","",CHOOSE(MONTH(A196),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="197" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C196" s="5"/>
+      <c r="D196" s="5"/>
+      <c r="E196" s="5"/>
+      <c r="F196" s="5"/>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" s="5"/>
       <c r="B197" t="str">
-        <f>IF(A197="","",CHOOSE(MONTH(A197),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="198" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C197" s="5"/>
+      <c r="D197" s="5"/>
+      <c r="E197" s="5"/>
+      <c r="F197" s="5"/>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" s="5"/>
       <c r="B198" t="str">
-        <f>IF(A198="","",CHOOSE(MONTH(A198),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="199" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C198" s="5"/>
+      <c r="D198" s="5"/>
+      <c r="E198" s="5"/>
+      <c r="F198" s="5"/>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" s="5"/>
       <c r="B199" t="str">
-        <f>IF(A199="","",CHOOSE(MONTH(A199),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="200" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C199" s="5"/>
+      <c r="D199" s="5"/>
+      <c r="E199" s="5"/>
+      <c r="F199" s="5"/>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" s="5"/>
       <c r="B200" t="str">
-        <f>IF(A200="","",CHOOSE(MONTH(A200),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="201" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C200" s="5"/>
+      <c r="D200" s="5"/>
+      <c r="E200" s="5"/>
+      <c r="F200" s="5"/>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" s="5"/>
       <c r="B201" t="str">
-        <f>IF(A201="","",CHOOSE(MONTH(A201),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="202" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C201" s="5"/>
+      <c r="D201" s="5"/>
+      <c r="E201" s="5"/>
+      <c r="F201" s="5"/>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" s="5"/>
       <c r="B202" t="str">
-        <f>IF(A202="","",CHOOSE(MONTH(A202),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="203" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C202" s="5"/>
+      <c r="D202" s="5"/>
+      <c r="E202" s="5"/>
+      <c r="F202" s="5"/>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" s="5"/>
       <c r="B203" t="str">
-        <f>IF(A203="","",CHOOSE(MONTH(A203),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="204" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C203" s="5"/>
+      <c r="D203" s="5"/>
+      <c r="E203" s="5"/>
+      <c r="F203" s="5"/>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" s="5"/>
       <c r="B204" t="str">
-        <f>IF(A204="","",CHOOSE(MONTH(A204),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="205" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C204" s="5"/>
+      <c r="D204" s="5"/>
+      <c r="E204" s="5"/>
+      <c r="F204" s="5"/>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" s="5"/>
       <c r="B205" t="str">
-        <f>IF(A205="","",CHOOSE(MONTH(A205),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="206" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C205" s="5"/>
+      <c r="D205" s="5"/>
+      <c r="E205" s="5"/>
+      <c r="F205" s="5"/>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" s="5"/>
       <c r="B206" t="str">
-        <f>IF(A206="","",CHOOSE(MONTH(A206),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="207" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C206" s="5"/>
+      <c r="D206" s="5"/>
+      <c r="E206" s="5"/>
+      <c r="F206" s="5"/>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" s="5"/>
       <c r="B207" t="str">
-        <f>IF(A207="","",CHOOSE(MONTH(A207),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="208" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C207" s="5"/>
+      <c r="D207" s="5"/>
+      <c r="E207" s="5"/>
+      <c r="F207" s="5"/>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" s="5"/>
       <c r="B208" t="str">
-        <f>IF(A208="","",CHOOSE(MONTH(A208),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="209" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C208" s="5"/>
+      <c r="D208" s="5"/>
+      <c r="E208" s="5"/>
+      <c r="F208" s="5"/>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" s="5"/>
       <c r="B209" t="str">
-        <f>IF(A209="","",CHOOSE(MONTH(A209),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="210" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C209" s="5"/>
+      <c r="D209" s="5"/>
+      <c r="E209" s="5"/>
+      <c r="F209" s="5"/>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" s="5"/>
       <c r="B210" t="str">
-        <f>IF(A210="","",CHOOSE(MONTH(A210),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="211" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C210" s="5"/>
+      <c r="D210" s="5"/>
+      <c r="E210" s="5"/>
+      <c r="F210" s="5"/>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" s="5"/>
       <c r="B211" t="str">
-        <f>IF(A211="","",CHOOSE(MONTH(A211),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="212" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C211" s="5"/>
+      <c r="D211" s="5"/>
+      <c r="E211" s="5"/>
+      <c r="F211" s="5"/>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" s="5"/>
       <c r="B212" t="str">
-        <f>IF(A212="","",CHOOSE(MONTH(A212),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="213" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C212" s="5"/>
+      <c r="D212" s="5"/>
+      <c r="E212" s="5"/>
+      <c r="F212" s="5"/>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" s="5"/>
       <c r="B213" t="str">
-        <f>IF(A213="","",CHOOSE(MONTH(A213),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="214" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C213" s="5"/>
+      <c r="D213" s="5"/>
+      <c r="E213" s="5"/>
+      <c r="F213" s="5"/>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" s="5"/>
       <c r="B214" t="str">
-        <f>IF(A214="","",CHOOSE(MONTH(A214),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="215" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C214" s="5"/>
+      <c r="D214" s="5"/>
+      <c r="E214" s="5"/>
+      <c r="F214" s="5"/>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" s="5"/>
       <c r="B215" t="str">
-        <f>IF(A215="","",CHOOSE(MONTH(A215),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="216" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C215" s="5"/>
+      <c r="D215" s="5"/>
+      <c r="E215" s="5"/>
+      <c r="F215" s="5"/>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" s="5"/>
       <c r="B216" t="str">
-        <f>IF(A216="","",CHOOSE(MONTH(A216),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="217" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C216" s="5"/>
+      <c r="D216" s="5"/>
+      <c r="E216" s="5"/>
+      <c r="F216" s="5"/>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" s="5"/>
       <c r="B217" t="str">
-        <f>IF(A217="","",CHOOSE(MONTH(A217),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="218" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C217" s="5"/>
+      <c r="D217" s="5"/>
+      <c r="E217" s="5"/>
+      <c r="F217" s="5"/>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" s="5"/>
       <c r="B218" t="str">
-        <f>IF(A218="","",CHOOSE(MONTH(A218),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="219" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C218" s="5"/>
+      <c r="D218" s="5"/>
+      <c r="E218" s="5"/>
+      <c r="F218" s="5"/>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" s="5"/>
       <c r="B219" t="str">
-        <f>IF(A219="","",CHOOSE(MONTH(A219),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="220" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C219" s="5"/>
+      <c r="D219" s="5"/>
+      <c r="E219" s="5"/>
+      <c r="F219" s="5"/>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" s="5"/>
       <c r="B220" t="str">
-        <f>IF(A220="","",CHOOSE(MONTH(A220),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="221" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C220" s="5"/>
+      <c r="D220" s="5"/>
+      <c r="E220" s="5"/>
+      <c r="F220" s="5"/>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" s="5"/>
       <c r="B221" t="str">
-        <f>IF(A221="","",CHOOSE(MONTH(A221),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="222" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C221" s="5"/>
+      <c r="D221" s="5"/>
+      <c r="E221" s="5"/>
+      <c r="F221" s="5"/>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" s="5"/>
       <c r="B222" t="str">
-        <f>IF(A222="","",CHOOSE(MONTH(A222),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="223" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C222" s="5"/>
+      <c r="D222" s="5"/>
+      <c r="E222" s="5"/>
+      <c r="F222" s="5"/>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" s="5"/>
       <c r="B223" t="str">
-        <f>IF(A223="","",CHOOSE(MONTH(A223),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="224" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C223" s="5"/>
+      <c r="D223" s="5"/>
+      <c r="E223" s="5"/>
+      <c r="F223" s="5"/>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" s="5"/>
       <c r="B224" t="str">
-        <f>IF(A224="","",CHOOSE(MONTH(A224),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="225" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C224" s="5"/>
+      <c r="D224" s="5"/>
+      <c r="E224" s="5"/>
+      <c r="F224" s="5"/>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" s="5"/>
       <c r="B225" t="str">
-        <f>IF(A225="","",CHOOSE(MONTH(A225),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="226" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C225" s="5"/>
+      <c r="D225" s="5"/>
+      <c r="E225" s="5"/>
+      <c r="F225" s="5"/>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226" s="5"/>
       <c r="B226" t="str">
-        <f>IF(A226="","",CHOOSE(MONTH(A226),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="227" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C226" s="5"/>
+      <c r="D226" s="5"/>
+      <c r="E226" s="5"/>
+      <c r="F226" s="5"/>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" s="5"/>
       <c r="B227" t="str">
-        <f>IF(A227="","",CHOOSE(MONTH(A227),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="228" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C227" s="5"/>
+      <c r="D227" s="5"/>
+      <c r="E227" s="5"/>
+      <c r="F227" s="5"/>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" s="5"/>
       <c r="B228" t="str">
-        <f>IF(A228="","",CHOOSE(MONTH(A228),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="229" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C228" s="5"/>
+      <c r="D228" s="5"/>
+      <c r="E228" s="5"/>
+      <c r="F228" s="5"/>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" s="5"/>
       <c r="B229" t="str">
-        <f>IF(A229="","",CHOOSE(MONTH(A229),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="230" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C229" s="5"/>
+      <c r="D229" s="5"/>
+      <c r="E229" s="5"/>
+      <c r="F229" s="5"/>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" s="5"/>
       <c r="B230" t="str">
-        <f>IF(A230="","",CHOOSE(MONTH(A230),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="231" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C230" s="5"/>
+      <c r="D230" s="5"/>
+      <c r="E230" s="5"/>
+      <c r="F230" s="5"/>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" s="5"/>
       <c r="B231" t="str">
-        <f>IF(A231="","",CHOOSE(MONTH(A231),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="232" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C231" s="5"/>
+      <c r="D231" s="5"/>
+      <c r="E231" s="5"/>
+      <c r="F231" s="5"/>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" s="5"/>
       <c r="B232" t="str">
-        <f>IF(A232="","",CHOOSE(MONTH(A232),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="233" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C232" s="5"/>
+      <c r="D232" s="5"/>
+      <c r="E232" s="5"/>
+      <c r="F232" s="5"/>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" s="5"/>
       <c r="B233" t="str">
-        <f>IF(A233="","",CHOOSE(MONTH(A233),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="234" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C233" s="5"/>
+      <c r="D233" s="5"/>
+      <c r="E233" s="5"/>
+      <c r="F233" s="5"/>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" s="5"/>
       <c r="B234" t="str">
-        <f>IF(A234="","",CHOOSE(MONTH(A234),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="235" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C234" s="5"/>
+      <c r="D234" s="5"/>
+      <c r="E234" s="5"/>
+      <c r="F234" s="5"/>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" s="5"/>
       <c r="B235" t="str">
-        <f>IF(A235="","",CHOOSE(MONTH(A235),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="236" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C235" s="5"/>
+      <c r="D235" s="5"/>
+      <c r="E235" s="5"/>
+      <c r="F235" s="5"/>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" s="5"/>
       <c r="B236" t="str">
-        <f>IF(A236="","",CHOOSE(MONTH(A236),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="237" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C236" s="5"/>
+      <c r="D236" s="5"/>
+      <c r="E236" s="5"/>
+      <c r="F236" s="5"/>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" s="5"/>
       <c r="B237" t="str">
-        <f>IF(A237="","",CHOOSE(MONTH(A237),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="238" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C237" s="5"/>
+      <c r="D237" s="5"/>
+      <c r="E237" s="5"/>
+      <c r="F237" s="5"/>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" s="5"/>
       <c r="B238" t="str">
-        <f>IF(A238="","",CHOOSE(MONTH(A238),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="239" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C238" s="5"/>
+      <c r="D238" s="5"/>
+      <c r="E238" s="5"/>
+      <c r="F238" s="5"/>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" s="5"/>
       <c r="B239" t="str">
-        <f>IF(A239="","",CHOOSE(MONTH(A239),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="240" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C239" s="5"/>
+      <c r="D239" s="5"/>
+      <c r="E239" s="5"/>
+      <c r="F239" s="5"/>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" s="5"/>
       <c r="B240" t="str">
-        <f>IF(A240="","",CHOOSE(MONTH(A240),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="241" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C240" s="5"/>
+      <c r="D240" s="5"/>
+      <c r="E240" s="5"/>
+      <c r="F240" s="5"/>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" s="5"/>
       <c r="B241" t="str">
-        <f>IF(A241="","",CHOOSE(MONTH(A241),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="242" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C241" s="5"/>
+      <c r="D241" s="5"/>
+      <c r="E241" s="5"/>
+      <c r="F241" s="5"/>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" s="5"/>
       <c r="B242" t="str">
-        <f>IF(A242="","",CHOOSE(MONTH(A242),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="243" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C242" s="5"/>
+      <c r="D242" s="5"/>
+      <c r="E242" s="5"/>
+      <c r="F242" s="5"/>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" s="5"/>
       <c r="B243" t="str">
-        <f>IF(A243="","",CHOOSE(MONTH(A243),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="244" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C243" s="5"/>
+      <c r="D243" s="5"/>
+      <c r="E243" s="5"/>
+      <c r="F243" s="5"/>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" s="5"/>
       <c r="B244" t="str">
-        <f>IF(A244="","",CHOOSE(MONTH(A244),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="245" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C244" s="5"/>
+      <c r="D244" s="5"/>
+      <c r="E244" s="5"/>
+      <c r="F244" s="5"/>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" s="5"/>
       <c r="B245" t="str">
-        <f>IF(A245="","",CHOOSE(MONTH(A245),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="246" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C245" s="5"/>
+      <c r="D245" s="5"/>
+      <c r="E245" s="5"/>
+      <c r="F245" s="5"/>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" s="5"/>
       <c r="B246" t="str">
-        <f>IF(A246="","",CHOOSE(MONTH(A246),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="247" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C246" s="5"/>
+      <c r="D246" s="5"/>
+      <c r="E246" s="5"/>
+      <c r="F246" s="5"/>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" s="5"/>
       <c r="B247" t="str">
-        <f>IF(A247="","",CHOOSE(MONTH(A247),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="248" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C247" s="5"/>
+      <c r="D247" s="5"/>
+      <c r="E247" s="5"/>
+      <c r="F247" s="5"/>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" s="5"/>
       <c r="B248" t="str">
-        <f>IF(A248="","",CHOOSE(MONTH(A248),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="249" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C248" s="5"/>
+      <c r="D248" s="5"/>
+      <c r="E248" s="5"/>
+      <c r="F248" s="5"/>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" s="5"/>
       <c r="B249" t="str">
-        <f>IF(A249="","",CHOOSE(MONTH(A249),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="250" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C249" s="5"/>
+      <c r="D249" s="5"/>
+      <c r="E249" s="5"/>
+      <c r="F249" s="5"/>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" s="5"/>
       <c r="B250" t="str">
-        <f>IF(A250="","",CHOOSE(MONTH(A250),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="251" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C250" s="5"/>
+      <c r="D250" s="5"/>
+      <c r="E250" s="5"/>
+      <c r="F250" s="5"/>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" s="5"/>
       <c r="B251" t="str">
-        <f>IF(A251="","",CHOOSE(MONTH(A251),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="252" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C251" s="5"/>
+      <c r="D251" s="5"/>
+      <c r="E251" s="5"/>
+      <c r="F251" s="5"/>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" s="5"/>
       <c r="B252" t="str">
-        <f>IF(A252="","",CHOOSE(MONTH(A252),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="253" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C252" s="5"/>
+      <c r="D252" s="5"/>
+      <c r="E252" s="5"/>
+      <c r="F252" s="5"/>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" s="5"/>
       <c r="B253" t="str">
-        <f>IF(A253="","",CHOOSE(MONTH(A253),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="254" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C253" s="5"/>
+      <c r="D253" s="5"/>
+      <c r="E253" s="5"/>
+      <c r="F253" s="5"/>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" s="5"/>
       <c r="B254" t="str">
-        <f>IF(A254="","",CHOOSE(MONTH(A254),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="255" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C254" s="5"/>
+      <c r="D254" s="5"/>
+      <c r="E254" s="5"/>
+      <c r="F254" s="5"/>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" s="5"/>
       <c r="B255" t="str">
-        <f>IF(A255="","",CHOOSE(MONTH(A255),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="256" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C255" s="5"/>
+      <c r="D255" s="5"/>
+      <c r="E255" s="5"/>
+      <c r="F255" s="5"/>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" s="5"/>
       <c r="B256" t="str">
-        <f>IF(A256="","",CHOOSE(MONTH(A256),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="257" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C256" s="5"/>
+      <c r="D256" s="5"/>
+      <c r="E256" s="5"/>
+      <c r="F256" s="5"/>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" s="5"/>
       <c r="B257" t="str">
-        <f>IF(A257="","",CHOOSE(MONTH(A257),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="258" spans="2:2">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="C257" s="5"/>
+      <c r="D257" s="5"/>
+      <c r="E257" s="5"/>
+      <c r="F257" s="5"/>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" s="5"/>
       <c r="B258" t="str">
-        <f>IF(A258="","",CHOOSE(MONTH(A258),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="259" spans="2:2">
+        <f t="shared" ref="B258:B321" si="4">IF(A258="","",CHOOSE(MONTH(A258),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C258" s="5"/>
+      <c r="D258" s="5"/>
+      <c r="E258" s="5"/>
+      <c r="F258" s="5"/>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" s="5"/>
       <c r="B259" t="str">
-        <f>IF(A259="","",CHOOSE(MONTH(A259),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="260" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C259" s="5"/>
+      <c r="D259" s="5"/>
+      <c r="E259" s="5"/>
+      <c r="F259" s="5"/>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" s="5"/>
       <c r="B260" t="str">
-        <f>IF(A260="","",CHOOSE(MONTH(A260),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="261" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C260" s="5"/>
+      <c r="D260" s="5"/>
+      <c r="E260" s="5"/>
+      <c r="F260" s="5"/>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" s="5"/>
       <c r="B261" t="str">
-        <f>IF(A261="","",CHOOSE(MONTH(A261),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="262" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C261" s="5"/>
+      <c r="D261" s="5"/>
+      <c r="E261" s="5"/>
+      <c r="F261" s="5"/>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" s="5"/>
       <c r="B262" t="str">
-        <f>IF(A262="","",CHOOSE(MONTH(A262),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="263" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C262" s="5"/>
+      <c r="D262" s="5"/>
+      <c r="E262" s="5"/>
+      <c r="F262" s="5"/>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" s="5"/>
       <c r="B263" t="str">
-        <f>IF(A263="","",CHOOSE(MONTH(A263),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="264" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C263" s="5"/>
+      <c r="D263" s="5"/>
+      <c r="E263" s="5"/>
+      <c r="F263" s="5"/>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" s="5"/>
       <c r="B264" t="str">
-        <f>IF(A264="","",CHOOSE(MONTH(A264),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="265" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C264" s="5"/>
+      <c r="D264" s="5"/>
+      <c r="E264" s="5"/>
+      <c r="F264" s="5"/>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" s="5"/>
       <c r="B265" t="str">
-        <f>IF(A265="","",CHOOSE(MONTH(A265),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="266" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C265" s="5"/>
+      <c r="D265" s="5"/>
+      <c r="E265" s="5"/>
+      <c r="F265" s="5"/>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" s="5"/>
       <c r="B266" t="str">
-        <f>IF(A266="","",CHOOSE(MONTH(A266),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="267" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C266" s="5"/>
+      <c r="D266" s="5"/>
+      <c r="E266" s="5"/>
+      <c r="F266" s="5"/>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" s="5"/>
       <c r="B267" t="str">
-        <f>IF(A267="","",CHOOSE(MONTH(A267),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="268" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C267" s="5"/>
+      <c r="D267" s="5"/>
+      <c r="E267" s="5"/>
+      <c r="F267" s="5"/>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" s="5"/>
       <c r="B268" t="str">
-        <f>IF(A268="","",CHOOSE(MONTH(A268),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="269" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C268" s="5"/>
+      <c r="D268" s="5"/>
+      <c r="E268" s="5"/>
+      <c r="F268" s="5"/>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" s="5"/>
       <c r="B269" t="str">
-        <f>IF(A269="","",CHOOSE(MONTH(A269),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="270" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C269" s="5"/>
+      <c r="D269" s="5"/>
+      <c r="E269" s="5"/>
+      <c r="F269" s="5"/>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270" s="5"/>
       <c r="B270" t="str">
-        <f>IF(A270="","",CHOOSE(MONTH(A270),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="271" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C270" s="5"/>
+      <c r="D270" s="5"/>
+      <c r="E270" s="5"/>
+      <c r="F270" s="5"/>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" s="5"/>
       <c r="B271" t="str">
-        <f>IF(A271="","",CHOOSE(MONTH(A271),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="272" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C271" s="5"/>
+      <c r="D271" s="5"/>
+      <c r="E271" s="5"/>
+      <c r="F271" s="5"/>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" s="5"/>
       <c r="B272" t="str">
-        <f>IF(A272="","",CHOOSE(MONTH(A272),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="273" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C272" s="5"/>
+      <c r="D272" s="5"/>
+      <c r="E272" s="5"/>
+      <c r="F272" s="5"/>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" s="5"/>
       <c r="B273" t="str">
-        <f>IF(A273="","",CHOOSE(MONTH(A273),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="274" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C273" s="5"/>
+      <c r="D273" s="5"/>
+      <c r="E273" s="5"/>
+      <c r="F273" s="5"/>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" s="5"/>
       <c r="B274" t="str">
-        <f>IF(A274="","",CHOOSE(MONTH(A274),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="275" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C274" s="5"/>
+      <c r="D274" s="5"/>
+      <c r="E274" s="5"/>
+      <c r="F274" s="5"/>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" s="5"/>
       <c r="B275" t="str">
-        <f>IF(A275="","",CHOOSE(MONTH(A275),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="276" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C275" s="5"/>
+      <c r="D275" s="5"/>
+      <c r="E275" s="5"/>
+      <c r="F275" s="5"/>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" s="5"/>
       <c r="B276" t="str">
-        <f>IF(A276="","",CHOOSE(MONTH(A276),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="277" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C276" s="5"/>
+      <c r="D276" s="5"/>
+      <c r="E276" s="5"/>
+      <c r="F276" s="5"/>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" s="5"/>
       <c r="B277" t="str">
-        <f>IF(A277="","",CHOOSE(MONTH(A277),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="278" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C277" s="5"/>
+      <c r="D277" s="5"/>
+      <c r="E277" s="5"/>
+      <c r="F277" s="5"/>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" s="5"/>
       <c r="B278" t="str">
-        <f>IF(A278="","",CHOOSE(MONTH(A278),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="279" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C278" s="5"/>
+      <c r="D278" s="5"/>
+      <c r="E278" s="5"/>
+      <c r="F278" s="5"/>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" s="5"/>
       <c r="B279" t="str">
-        <f>IF(A279="","",CHOOSE(MONTH(A279),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="280" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C279" s="5"/>
+      <c r="D279" s="5"/>
+      <c r="E279" s="5"/>
+      <c r="F279" s="5"/>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" s="5"/>
       <c r="B280" t="str">
-        <f>IF(A280="","",CHOOSE(MONTH(A280),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="281" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C280" s="5"/>
+      <c r="D280" s="5"/>
+      <c r="E280" s="5"/>
+      <c r="F280" s="5"/>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" s="5"/>
       <c r="B281" t="str">
-        <f>IF(A281="","",CHOOSE(MONTH(A281),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="282" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C281" s="5"/>
+      <c r="D281" s="5"/>
+      <c r="E281" s="5"/>
+      <c r="F281" s="5"/>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" s="5"/>
       <c r="B282" t="str">
-        <f>IF(A282="","",CHOOSE(MONTH(A282),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="283" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C282" s="5"/>
+      <c r="D282" s="5"/>
+      <c r="E282" s="5"/>
+      <c r="F282" s="5"/>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" s="5"/>
       <c r="B283" t="str">
-        <f>IF(A283="","",CHOOSE(MONTH(A283),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="284" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C283" s="5"/>
+      <c r="D283" s="5"/>
+      <c r="E283" s="5"/>
+      <c r="F283" s="5"/>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" s="5"/>
       <c r="B284" t="str">
-        <f>IF(A284="","",CHOOSE(MONTH(A284),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="285" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C284" s="5"/>
+      <c r="D284" s="5"/>
+      <c r="E284" s="5"/>
+      <c r="F284" s="5"/>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" s="5"/>
       <c r="B285" t="str">
-        <f>IF(A285="","",CHOOSE(MONTH(A285),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="286" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C285" s="5"/>
+      <c r="D285" s="5"/>
+      <c r="E285" s="5"/>
+      <c r="F285" s="5"/>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" s="5"/>
       <c r="B286" t="str">
-        <f>IF(A286="","",CHOOSE(MONTH(A286),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="287" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C286" s="5"/>
+      <c r="D286" s="5"/>
+      <c r="E286" s="5"/>
+      <c r="F286" s="5"/>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" s="5"/>
       <c r="B287" t="str">
-        <f>IF(A287="","",CHOOSE(MONTH(A287),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="288" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C287" s="5"/>
+      <c r="D287" s="5"/>
+      <c r="E287" s="5"/>
+      <c r="F287" s="5"/>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" s="5"/>
       <c r="B288" t="str">
-        <f>IF(A288="","",CHOOSE(MONTH(A288),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="289" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C288" s="5"/>
+      <c r="D288" s="5"/>
+      <c r="E288" s="5"/>
+      <c r="F288" s="5"/>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" s="5"/>
       <c r="B289" t="str">
-        <f>IF(A289="","",CHOOSE(MONTH(A289),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="290" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C289" s="5"/>
+      <c r="D289" s="5"/>
+      <c r="E289" s="5"/>
+      <c r="F289" s="5"/>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290" s="5"/>
       <c r="B290" t="str">
-        <f>IF(A290="","",CHOOSE(MONTH(A290),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="291" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C290" s="5"/>
+      <c r="D290" s="5"/>
+      <c r="E290" s="5"/>
+      <c r="F290" s="5"/>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291" s="5"/>
       <c r="B291" t="str">
-        <f>IF(A291="","",CHOOSE(MONTH(A291),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="292" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C291" s="5"/>
+      <c r="D291" s="5"/>
+      <c r="E291" s="5"/>
+      <c r="F291" s="5"/>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" s="5"/>
       <c r="B292" t="str">
-        <f>IF(A292="","",CHOOSE(MONTH(A292),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="293" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C292" s="5"/>
+      <c r="D292" s="5"/>
+      <c r="E292" s="5"/>
+      <c r="F292" s="5"/>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" s="5"/>
       <c r="B293" t="str">
-        <f>IF(A293="","",CHOOSE(MONTH(A293),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="294" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C293" s="5"/>
+      <c r="D293" s="5"/>
+      <c r="E293" s="5"/>
+      <c r="F293" s="5"/>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294" s="5"/>
       <c r="B294" t="str">
-        <f>IF(A294="","",CHOOSE(MONTH(A294),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="295" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C294" s="5"/>
+      <c r="D294" s="5"/>
+      <c r="E294" s="5"/>
+      <c r="F294" s="5"/>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295" s="5"/>
       <c r="B295" t="str">
-        <f>IF(A295="","",CHOOSE(MONTH(A295),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="296" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C295" s="5"/>
+      <c r="D295" s="5"/>
+      <c r="E295" s="5"/>
+      <c r="F295" s="5"/>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A296" s="5"/>
       <c r="B296" t="str">
-        <f>IF(A296="","",CHOOSE(MONTH(A296),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="297" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C296" s="5"/>
+      <c r="D296" s="5"/>
+      <c r="E296" s="5"/>
+      <c r="F296" s="5"/>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A297" s="5"/>
       <c r="B297" t="str">
-        <f>IF(A297="","",CHOOSE(MONTH(A297),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="298" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C297" s="5"/>
+      <c r="D297" s="5"/>
+      <c r="E297" s="5"/>
+      <c r="F297" s="5"/>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A298" s="5"/>
       <c r="B298" t="str">
-        <f>IF(A298="","",CHOOSE(MONTH(A298),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="299" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C298" s="5"/>
+      <c r="D298" s="5"/>
+      <c r="E298" s="5"/>
+      <c r="F298" s="5"/>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A299" s="5"/>
       <c r="B299" t="str">
-        <f>IF(A299="","",CHOOSE(MONTH(A299),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="300" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C299" s="5"/>
+      <c r="D299" s="5"/>
+      <c r="E299" s="5"/>
+      <c r="F299" s="5"/>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A300" s="5"/>
       <c r="B300" t="str">
-        <f>IF(A300="","",CHOOSE(MONTH(A300),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="301" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C300" s="5"/>
+      <c r="D300" s="5"/>
+      <c r="E300" s="5"/>
+      <c r="F300" s="5"/>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A301" s="5"/>
       <c r="B301" t="str">
-        <f>IF(A301="","",CHOOSE(MONTH(A301),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="302" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C301" s="5"/>
+      <c r="D301" s="5"/>
+      <c r="E301" s="5"/>
+      <c r="F301" s="5"/>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A302" s="5"/>
       <c r="B302" t="str">
-        <f>IF(A302="","",CHOOSE(MONTH(A302),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="303" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C302" s="5"/>
+      <c r="D302" s="5"/>
+      <c r="E302" s="5"/>
+      <c r="F302" s="5"/>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A303" s="5"/>
       <c r="B303" t="str">
-        <f>IF(A303="","",CHOOSE(MONTH(A303),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="304" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C303" s="5"/>
+      <c r="D303" s="5"/>
+      <c r="E303" s="5"/>
+      <c r="F303" s="5"/>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A304" s="5"/>
       <c r="B304" t="str">
-        <f>IF(A304="","",CHOOSE(MONTH(A304),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="305" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C304" s="5"/>
+      <c r="D304" s="5"/>
+      <c r="E304" s="5"/>
+      <c r="F304" s="5"/>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A305" s="5"/>
       <c r="B305" t="str">
-        <f>IF(A305="","",CHOOSE(MONTH(A305),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="306" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C305" s="5"/>
+      <c r="D305" s="5"/>
+      <c r="E305" s="5"/>
+      <c r="F305" s="5"/>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A306" s="5"/>
       <c r="B306" t="str">
-        <f>IF(A306="","",CHOOSE(MONTH(A306),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="307" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C306" s="5"/>
+      <c r="D306" s="5"/>
+      <c r="E306" s="5"/>
+      <c r="F306" s="5"/>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A307" s="5"/>
       <c r="B307" t="str">
-        <f>IF(A307="","",CHOOSE(MONTH(A307),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="308" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C307" s="5"/>
+      <c r="D307" s="5"/>
+      <c r="E307" s="5"/>
+      <c r="F307" s="5"/>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A308" s="5"/>
       <c r="B308" t="str">
-        <f>IF(A308="","",CHOOSE(MONTH(A308),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="309" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C308" s="5"/>
+      <c r="D308" s="5"/>
+      <c r="E308" s="5"/>
+      <c r="F308" s="5"/>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A309" s="5"/>
       <c r="B309" t="str">
-        <f>IF(A309="","",CHOOSE(MONTH(A309),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="310" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C309" s="5"/>
+      <c r="D309" s="5"/>
+      <c r="E309" s="5"/>
+      <c r="F309" s="5"/>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A310" s="5"/>
       <c r="B310" t="str">
-        <f>IF(A310="","",CHOOSE(MONTH(A310),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="311" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C310" s="5"/>
+      <c r="D310" s="5"/>
+      <c r="E310" s="5"/>
+      <c r="F310" s="5"/>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A311" s="5"/>
       <c r="B311" t="str">
-        <f>IF(A311="","",CHOOSE(MONTH(A311),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="312" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C311" s="5"/>
+      <c r="D311" s="5"/>
+      <c r="E311" s="5"/>
+      <c r="F311" s="5"/>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A312" s="5"/>
       <c r="B312" t="str">
-        <f>IF(A312="","",CHOOSE(MONTH(A312),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="313" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C312" s="5"/>
+      <c r="D312" s="5"/>
+      <c r="E312" s="5"/>
+      <c r="F312" s="5"/>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A313" s="5"/>
       <c r="B313" t="str">
-        <f>IF(A313="","",CHOOSE(MONTH(A313),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="314" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C313" s="5"/>
+      <c r="D313" s="5"/>
+      <c r="E313" s="5"/>
+      <c r="F313" s="5"/>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A314" s="5"/>
       <c r="B314" t="str">
-        <f>IF(A314="","",CHOOSE(MONTH(A314),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="315" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C314" s="5"/>
+      <c r="D314" s="5"/>
+      <c r="E314" s="5"/>
+      <c r="F314" s="5"/>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A315" s="5"/>
       <c r="B315" t="str">
-        <f>IF(A315="","",CHOOSE(MONTH(A315),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="316" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C315" s="5"/>
+      <c r="D315" s="5"/>
+      <c r="E315" s="5"/>
+      <c r="F315" s="5"/>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A316" s="5"/>
       <c r="B316" t="str">
-        <f>IF(A316="","",CHOOSE(MONTH(A316),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="317" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C316" s="5"/>
+      <c r="D316" s="5"/>
+      <c r="E316" s="5"/>
+      <c r="F316" s="5"/>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A317" s="5"/>
       <c r="B317" t="str">
-        <f>IF(A317="","",CHOOSE(MONTH(A317),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="318" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C317" s="5"/>
+      <c r="D317" s="5"/>
+      <c r="E317" s="5"/>
+      <c r="F317" s="5"/>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A318" s="5"/>
       <c r="B318" t="str">
-        <f>IF(A318="","",CHOOSE(MONTH(A318),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="319" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C318" s="5"/>
+      <c r="D318" s="5"/>
+      <c r="E318" s="5"/>
+      <c r="F318" s="5"/>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A319" s="5"/>
       <c r="B319" t="str">
-        <f>IF(A319="","",CHOOSE(MONTH(A319),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="320" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C319" s="5"/>
+      <c r="D319" s="5"/>
+      <c r="E319" s="5"/>
+      <c r="F319" s="5"/>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" s="5"/>
       <c r="B320" t="str">
-        <f>IF(A320="","",CHOOSE(MONTH(A320),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="321" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C320" s="5"/>
+      <c r="D320" s="5"/>
+      <c r="E320" s="5"/>
+      <c r="F320" s="5"/>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" s="5"/>
       <c r="B321" t="str">
-        <f>IF(A321="","",CHOOSE(MONTH(A321),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="322" spans="2:2">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+      <c r="C321" s="5"/>
+      <c r="D321" s="5"/>
+      <c r="E321" s="5"/>
+      <c r="F321" s="5"/>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" s="5"/>
       <c r="B322" t="str">
-        <f>IF(A322="","",CHOOSE(MONTH(A322),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="323" spans="2:2">
+        <f t="shared" ref="B322:B385" si="5">IF(A322="","",CHOOSE(MONTH(A322),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C322" s="5"/>
+      <c r="D322" s="5"/>
+      <c r="E322" s="5"/>
+      <c r="F322" s="5"/>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" s="5"/>
       <c r="B323" t="str">
-        <f>IF(A323="","",CHOOSE(MONTH(A323),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="324" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C323" s="5"/>
+      <c r="D323" s="5"/>
+      <c r="E323" s="5"/>
+      <c r="F323" s="5"/>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" s="5"/>
       <c r="B324" t="str">
-        <f>IF(A324="","",CHOOSE(MONTH(A324),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="325" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C324" s="5"/>
+      <c r="D324" s="5"/>
+      <c r="E324" s="5"/>
+      <c r="F324" s="5"/>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" s="5"/>
       <c r="B325" t="str">
-        <f>IF(A325="","",CHOOSE(MONTH(A325),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="326" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C325" s="5"/>
+      <c r="D325" s="5"/>
+      <c r="E325" s="5"/>
+      <c r="F325" s="5"/>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A326" s="5"/>
       <c r="B326" t="str">
-        <f>IF(A326="","",CHOOSE(MONTH(A326),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="327" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C326" s="5"/>
+      <c r="D326" s="5"/>
+      <c r="E326" s="5"/>
+      <c r="F326" s="5"/>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A327" s="5"/>
       <c r="B327" t="str">
-        <f>IF(A327="","",CHOOSE(MONTH(A327),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="328" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C327" s="5"/>
+      <c r="D327" s="5"/>
+      <c r="E327" s="5"/>
+      <c r="F327" s="5"/>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" s="5"/>
       <c r="B328" t="str">
-        <f>IF(A328="","",CHOOSE(MONTH(A328),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="329" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C328" s="5"/>
+      <c r="D328" s="5"/>
+      <c r="E328" s="5"/>
+      <c r="F328" s="5"/>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329" s="5"/>
       <c r="B329" t="str">
-        <f>IF(A329="","",CHOOSE(MONTH(A329),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="330" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C329" s="5"/>
+      <c r="D329" s="5"/>
+      <c r="E329" s="5"/>
+      <c r="F329" s="5"/>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330" s="5"/>
       <c r="B330" t="str">
-        <f>IF(A330="","",CHOOSE(MONTH(A330),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="331" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C330" s="5"/>
+      <c r="D330" s="5"/>
+      <c r="E330" s="5"/>
+      <c r="F330" s="5"/>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A331" s="5"/>
       <c r="B331" t="str">
-        <f>IF(A331="","",CHOOSE(MONTH(A331),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="332" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C331" s="5"/>
+      <c r="D331" s="5"/>
+      <c r="E331" s="5"/>
+      <c r="F331" s="5"/>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A332" s="5"/>
       <c r="B332" t="str">
-        <f>IF(A332="","",CHOOSE(MONTH(A332),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="333" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C332" s="5"/>
+      <c r="D332" s="5"/>
+      <c r="E332" s="5"/>
+      <c r="F332" s="5"/>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A333" s="5"/>
       <c r="B333" t="str">
-        <f>IF(A333="","",CHOOSE(MONTH(A333),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="334" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C333" s="5"/>
+      <c r="D333" s="5"/>
+      <c r="E333" s="5"/>
+      <c r="F333" s="5"/>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A334" s="5"/>
       <c r="B334" t="str">
-        <f>IF(A334="","",CHOOSE(MONTH(A334),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="335" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C334" s="5"/>
+      <c r="D334" s="5"/>
+      <c r="E334" s="5"/>
+      <c r="F334" s="5"/>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A335" s="5"/>
       <c r="B335" t="str">
-        <f>IF(A335="","",CHOOSE(MONTH(A335),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="336" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C335" s="5"/>
+      <c r="D335" s="5"/>
+      <c r="E335" s="5"/>
+      <c r="F335" s="5"/>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A336" s="5"/>
       <c r="B336" t="str">
-        <f>IF(A336="","",CHOOSE(MONTH(A336),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="337" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C336" s="5"/>
+      <c r="D336" s="5"/>
+      <c r="E336" s="5"/>
+      <c r="F336" s="5"/>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" s="5"/>
       <c r="B337" t="str">
-        <f>IF(A337="","",CHOOSE(MONTH(A337),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="338" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C337" s="5"/>
+      <c r="D337" s="5"/>
+      <c r="E337" s="5"/>
+      <c r="F337" s="5"/>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A338" s="5"/>
       <c r="B338" t="str">
-        <f>IF(A338="","",CHOOSE(MONTH(A338),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="339" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C338" s="5"/>
+      <c r="D338" s="5"/>
+      <c r="E338" s="5"/>
+      <c r="F338" s="5"/>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A339" s="5"/>
       <c r="B339" t="str">
-        <f>IF(A339="","",CHOOSE(MONTH(A339),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="340" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C339" s="5"/>
+      <c r="D339" s="5"/>
+      <c r="E339" s="5"/>
+      <c r="F339" s="5"/>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340" s="5"/>
       <c r="B340" t="str">
-        <f>IF(A340="","",CHOOSE(MONTH(A340),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="341" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C340" s="5"/>
+      <c r="D340" s="5"/>
+      <c r="E340" s="5"/>
+      <c r="F340" s="5"/>
+    </row>
+    <row r="341" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A341" s="5"/>
       <c r="B341" t="str">
-        <f>IF(A341="","",CHOOSE(MONTH(A341),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="342" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C341" s="5"/>
+      <c r="D341" s="5"/>
+      <c r="E341" s="5"/>
+      <c r="F341" s="5"/>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" s="5"/>
       <c r="B342" t="str">
-        <f>IF(A342="","",CHOOSE(MONTH(A342),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="343" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C342" s="5"/>
+      <c r="D342" s="5"/>
+      <c r="E342" s="5"/>
+      <c r="F342" s="5"/>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A343" s="5"/>
       <c r="B343" t="str">
-        <f>IF(A343="","",CHOOSE(MONTH(A343),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="344" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C343" s="5"/>
+      <c r="D343" s="5"/>
+      <c r="E343" s="5"/>
+      <c r="F343" s="5"/>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" s="5"/>
       <c r="B344" t="str">
-        <f>IF(A344="","",CHOOSE(MONTH(A344),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="345" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C344" s="5"/>
+      <c r="D344" s="5"/>
+      <c r="E344" s="5"/>
+      <c r="F344" s="5"/>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A345" s="5"/>
       <c r="B345" t="str">
-        <f>IF(A345="","",CHOOSE(MONTH(A345),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="346" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C345" s="5"/>
+      <c r="D345" s="5"/>
+      <c r="E345" s="5"/>
+      <c r="F345" s="5"/>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" s="5"/>
       <c r="B346" t="str">
-        <f>IF(A346="","",CHOOSE(MONTH(A346),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="347" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C346" s="5"/>
+      <c r="D346" s="5"/>
+      <c r="E346" s="5"/>
+      <c r="F346" s="5"/>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A347" s="5"/>
       <c r="B347" t="str">
-        <f>IF(A347="","",CHOOSE(MONTH(A347),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="348" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C347" s="5"/>
+      <c r="D347" s="5"/>
+      <c r="E347" s="5"/>
+      <c r="F347" s="5"/>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A348" s="5"/>
       <c r="B348" t="str">
-        <f>IF(A348="","",CHOOSE(MONTH(A348),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="349" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C348" s="5"/>
+      <c r="D348" s="5"/>
+      <c r="E348" s="5"/>
+      <c r="F348" s="5"/>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" s="5"/>
       <c r="B349" t="str">
-        <f>IF(A349="","",CHOOSE(MONTH(A349),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="350" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C349" s="5"/>
+      <c r="D349" s="5"/>
+      <c r="E349" s="5"/>
+      <c r="F349" s="5"/>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A350" s="5"/>
       <c r="B350" t="str">
-        <f>IF(A350="","",CHOOSE(MONTH(A350),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="351" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C350" s="5"/>
+      <c r="D350" s="5"/>
+      <c r="E350" s="5"/>
+      <c r="F350" s="5"/>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" s="5"/>
       <c r="B351" t="str">
-        <f>IF(A351="","",CHOOSE(MONTH(A351),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="352" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C351" s="5"/>
+      <c r="D351" s="5"/>
+      <c r="E351" s="5"/>
+      <c r="F351" s="5"/>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A352" s="5"/>
       <c r="B352" t="str">
-        <f>IF(A352="","",CHOOSE(MONTH(A352),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="353" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C352" s="5"/>
+      <c r="D352" s="5"/>
+      <c r="E352" s="5"/>
+      <c r="F352" s="5"/>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" s="5"/>
       <c r="B353" t="str">
-        <f>IF(A353="","",CHOOSE(MONTH(A353),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="354" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C353" s="5"/>
+      <c r="D353" s="5"/>
+      <c r="E353" s="5"/>
+      <c r="F353" s="5"/>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354" s="5"/>
       <c r="B354" t="str">
-        <f>IF(A354="","",CHOOSE(MONTH(A354),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="355" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C354" s="5"/>
+      <c r="D354" s="5"/>
+      <c r="E354" s="5"/>
+      <c r="F354" s="5"/>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" s="5"/>
       <c r="B355" t="str">
-        <f>IF(A355="","",CHOOSE(MONTH(A355),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="356" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C355" s="5"/>
+      <c r="D355" s="5"/>
+      <c r="E355" s="5"/>
+      <c r="F355" s="5"/>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" s="5"/>
       <c r="B356" t="str">
-        <f>IF(A356="","",CHOOSE(MONTH(A356),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="357" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C356" s="5"/>
+      <c r="D356" s="5"/>
+      <c r="E356" s="5"/>
+      <c r="F356" s="5"/>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A357" s="5"/>
       <c r="B357" t="str">
-        <f>IF(A357="","",CHOOSE(MONTH(A357),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="358" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C357" s="5"/>
+      <c r="D357" s="5"/>
+      <c r="E357" s="5"/>
+      <c r="F357" s="5"/>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" s="5"/>
       <c r="B358" t="str">
-        <f>IF(A358="","",CHOOSE(MONTH(A358),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="359" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C358" s="5"/>
+      <c r="D358" s="5"/>
+      <c r="E358" s="5"/>
+      <c r="F358" s="5"/>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A359" s="5"/>
       <c r="B359" t="str">
-        <f>IF(A359="","",CHOOSE(MONTH(A359),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="360" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C359" s="5"/>
+      <c r="D359" s="5"/>
+      <c r="E359" s="5"/>
+      <c r="F359" s="5"/>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A360" s="5"/>
       <c r="B360" t="str">
-        <f>IF(A360="","",CHOOSE(MONTH(A360),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="361" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C360" s="5"/>
+      <c r="D360" s="5"/>
+      <c r="E360" s="5"/>
+      <c r="F360" s="5"/>
+    </row>
+    <row r="361" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A361" s="5"/>
       <c r="B361" t="str">
-        <f>IF(A361="","",CHOOSE(MONTH(A361),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="362" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C361" s="5"/>
+      <c r="D361" s="5"/>
+      <c r="E361" s="5"/>
+      <c r="F361" s="5"/>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A362" s="5"/>
       <c r="B362" t="str">
-        <f>IF(A362="","",CHOOSE(MONTH(A362),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="363" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C362" s="5"/>
+      <c r="D362" s="5"/>
+      <c r="E362" s="5"/>
+      <c r="F362" s="5"/>
+    </row>
+    <row r="363" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A363" s="5"/>
       <c r="B363" t="str">
-        <f>IF(A363="","",CHOOSE(MONTH(A363),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="364" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C363" s="5"/>
+      <c r="D363" s="5"/>
+      <c r="E363" s="5"/>
+      <c r="F363" s="5"/>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A364" s="5"/>
       <c r="B364" t="str">
-        <f>IF(A364="","",CHOOSE(MONTH(A364),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="365" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C364" s="5"/>
+      <c r="D364" s="5"/>
+      <c r="E364" s="5"/>
+      <c r="F364" s="5"/>
+    </row>
+    <row r="365" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A365" s="5"/>
       <c r="B365" t="str">
-        <f>IF(A365="","",CHOOSE(MONTH(A365),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="366" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C365" s="5"/>
+      <c r="D365" s="5"/>
+      <c r="E365" s="5"/>
+      <c r="F365" s="5"/>
+    </row>
+    <row r="366" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A366" s="5"/>
       <c r="B366" t="str">
-        <f>IF(A366="","",CHOOSE(MONTH(A366),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="367" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C366" s="5"/>
+      <c r="D366" s="5"/>
+      <c r="E366" s="5"/>
+      <c r="F366" s="5"/>
+    </row>
+    <row r="367" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A367" s="5"/>
       <c r="B367" t="str">
-        <f>IF(A367="","",CHOOSE(MONTH(A367),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="368" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C367" s="5"/>
+      <c r="D367" s="5"/>
+      <c r="E367" s="5"/>
+      <c r="F367" s="5"/>
+    </row>
+    <row r="368" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A368" s="5"/>
       <c r="B368" t="str">
-        <f>IF(A368="","",CHOOSE(MONTH(A368),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="369" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C368" s="5"/>
+      <c r="D368" s="5"/>
+      <c r="E368" s="5"/>
+      <c r="F368" s="5"/>
+    </row>
+    <row r="369" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A369" s="5"/>
       <c r="B369" t="str">
-        <f>IF(A369="","",CHOOSE(MONTH(A369),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="370" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C369" s="5"/>
+      <c r="D369" s="5"/>
+      <c r="E369" s="5"/>
+      <c r="F369" s="5"/>
+    </row>
+    <row r="370" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A370" s="5"/>
       <c r="B370" t="str">
-        <f>IF(A370="","",CHOOSE(MONTH(A370),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="371" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C370" s="5"/>
+      <c r="D370" s="5"/>
+      <c r="E370" s="5"/>
+      <c r="F370" s="5"/>
+    </row>
+    <row r="371" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A371" s="5"/>
       <c r="B371" t="str">
-        <f>IF(A371="","",CHOOSE(MONTH(A371),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="372" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C371" s="5"/>
+      <c r="D371" s="5"/>
+      <c r="E371" s="5"/>
+      <c r="F371" s="5"/>
+    </row>
+    <row r="372" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A372" s="5"/>
       <c r="B372" t="str">
-        <f>IF(A372="","",CHOOSE(MONTH(A372),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="373" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C372" s="5"/>
+      <c r="D372" s="5"/>
+      <c r="E372" s="5"/>
+      <c r="F372" s="5"/>
+    </row>
+    <row r="373" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A373" s="5"/>
       <c r="B373" t="str">
-        <f>IF(A373="","",CHOOSE(MONTH(A373),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="374" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C373" s="5"/>
+      <c r="D373" s="5"/>
+      <c r="E373" s="5"/>
+      <c r="F373" s="5"/>
+    </row>
+    <row r="374" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A374" s="5"/>
       <c r="B374" t="str">
-        <f>IF(A374="","",CHOOSE(MONTH(A374),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="375" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C374" s="5"/>
+      <c r="D374" s="5"/>
+      <c r="E374" s="5"/>
+      <c r="F374" s="5"/>
+    </row>
+    <row r="375" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A375" s="5"/>
       <c r="B375" t="str">
-        <f>IF(A375="","",CHOOSE(MONTH(A375),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="376" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C375" s="5"/>
+      <c r="D375" s="5"/>
+      <c r="E375" s="5"/>
+      <c r="F375" s="5"/>
+    </row>
+    <row r="376" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A376" s="5"/>
       <c r="B376" t="str">
-        <f>IF(A376="","",CHOOSE(MONTH(A376),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="377" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C376" s="5"/>
+      <c r="D376" s="5"/>
+      <c r="E376" s="5"/>
+      <c r="F376" s="5"/>
+    </row>
+    <row r="377" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A377" s="5"/>
       <c r="B377" t="str">
-        <f>IF(A377="","",CHOOSE(MONTH(A377),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="378" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C377" s="5"/>
+      <c r="D377" s="5"/>
+      <c r="E377" s="5"/>
+      <c r="F377" s="5"/>
+    </row>
+    <row r="378" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A378" s="5"/>
       <c r="B378" t="str">
-        <f>IF(A378="","",CHOOSE(MONTH(A378),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="379" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C378" s="5"/>
+      <c r="D378" s="5"/>
+      <c r="E378" s="5"/>
+      <c r="F378" s="5"/>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A379" s="5"/>
       <c r="B379" t="str">
-        <f>IF(A379="","",CHOOSE(MONTH(A379),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="380" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C379" s="5"/>
+      <c r="D379" s="5"/>
+      <c r="E379" s="5"/>
+      <c r="F379" s="5"/>
+    </row>
+    <row r="380" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A380" s="5"/>
       <c r="B380" t="str">
-        <f>IF(A380="","",CHOOSE(MONTH(A380),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="381" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C380" s="5"/>
+      <c r="D380" s="5"/>
+      <c r="E380" s="5"/>
+      <c r="F380" s="5"/>
+    </row>
+    <row r="381" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A381" s="5"/>
       <c r="B381" t="str">
-        <f>IF(A381="","",CHOOSE(MONTH(A381),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="382" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C381" s="5"/>
+      <c r="D381" s="5"/>
+      <c r="E381" s="5"/>
+      <c r="F381" s="5"/>
+    </row>
+    <row r="382" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A382" s="5"/>
       <c r="B382" t="str">
-        <f>IF(A382="","",CHOOSE(MONTH(A382),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="383" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C382" s="5"/>
+      <c r="D382" s="5"/>
+      <c r="E382" s="5"/>
+      <c r="F382" s="5"/>
+    </row>
+    <row r="383" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A383" s="5"/>
       <c r="B383" t="str">
-        <f>IF(A383="","",CHOOSE(MONTH(A383),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="384" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C383" s="5"/>
+      <c r="D383" s="5"/>
+      <c r="E383" s="5"/>
+      <c r="F383" s="5"/>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A384" s="5"/>
       <c r="B384" t="str">
-        <f>IF(A384="","",CHOOSE(MONTH(A384),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="385" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C384" s="5"/>
+      <c r="D384" s="5"/>
+      <c r="E384" s="5"/>
+      <c r="F384" s="5"/>
+    </row>
+    <row r="385" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A385" s="5"/>
       <c r="B385" t="str">
-        <f>IF(A385="","",CHOOSE(MONTH(A385),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="386" spans="2:2">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="C385" s="5"/>
+      <c r="D385" s="5"/>
+      <c r="E385" s="5"/>
+      <c r="F385" s="5"/>
+    </row>
+    <row r="386" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A386" s="5"/>
       <c r="B386" t="str">
-        <f>IF(A386="","",CHOOSE(MONTH(A386),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="387" spans="2:2">
+        <f t="shared" ref="B386:B449" si="6">IF(A386="","",CHOOSE(MONTH(A386),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C386" s="5"/>
+      <c r="D386" s="5"/>
+      <c r="E386" s="5"/>
+      <c r="F386" s="5"/>
+    </row>
+    <row r="387" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A387" s="5"/>
       <c r="B387" t="str">
-        <f>IF(A387="","",CHOOSE(MONTH(A387),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="388" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C387" s="5"/>
+      <c r="D387" s="5"/>
+      <c r="E387" s="5"/>
+      <c r="F387" s="5"/>
+    </row>
+    <row r="388" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A388" s="5"/>
       <c r="B388" t="str">
-        <f>IF(A388="","",CHOOSE(MONTH(A388),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="389" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C388" s="5"/>
+      <c r="D388" s="5"/>
+      <c r="E388" s="5"/>
+      <c r="F388" s="5"/>
+    </row>
+    <row r="389" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A389" s="5"/>
       <c r="B389" t="str">
-        <f>IF(A389="","",CHOOSE(MONTH(A389),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="390" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C389" s="5"/>
+      <c r="D389" s="5"/>
+      <c r="E389" s="5"/>
+      <c r="F389" s="5"/>
+    </row>
+    <row r="390" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A390" s="5"/>
       <c r="B390" t="str">
-        <f>IF(A390="","",CHOOSE(MONTH(A390),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="391" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C390" s="5"/>
+      <c r="D390" s="5"/>
+      <c r="E390" s="5"/>
+      <c r="F390" s="5"/>
+    </row>
+    <row r="391" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A391" s="5"/>
       <c r="B391" t="str">
-        <f>IF(A391="","",CHOOSE(MONTH(A391),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="392" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C391" s="5"/>
+      <c r="D391" s="5"/>
+      <c r="E391" s="5"/>
+      <c r="F391" s="5"/>
+    </row>
+    <row r="392" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A392" s="5"/>
       <c r="B392" t="str">
-        <f>IF(A392="","",CHOOSE(MONTH(A392),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="393" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C392" s="5"/>
+      <c r="D392" s="5"/>
+      <c r="E392" s="5"/>
+      <c r="F392" s="5"/>
+    </row>
+    <row r="393" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A393" s="5"/>
       <c r="B393" t="str">
-        <f>IF(A393="","",CHOOSE(MONTH(A393),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="394" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C393" s="5"/>
+      <c r="D393" s="5"/>
+      <c r="E393" s="5"/>
+      <c r="F393" s="5"/>
+    </row>
+    <row r="394" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A394" s="5"/>
       <c r="B394" t="str">
-        <f>IF(A394="","",CHOOSE(MONTH(A394),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="395" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C394" s="5"/>
+      <c r="D394" s="5"/>
+      <c r="E394" s="5"/>
+      <c r="F394" s="5"/>
+    </row>
+    <row r="395" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A395" s="5"/>
       <c r="B395" t="str">
-        <f>IF(A395="","",CHOOSE(MONTH(A395),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="396" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C395" s="5"/>
+      <c r="D395" s="5"/>
+      <c r="E395" s="5"/>
+      <c r="F395" s="5"/>
+    </row>
+    <row r="396" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A396" s="5"/>
       <c r="B396" t="str">
-        <f>IF(A396="","",CHOOSE(MONTH(A396),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="397" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C396" s="5"/>
+      <c r="D396" s="5"/>
+      <c r="E396" s="5"/>
+      <c r="F396" s="5"/>
+    </row>
+    <row r="397" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A397" s="5"/>
       <c r="B397" t="str">
-        <f>IF(A397="","",CHOOSE(MONTH(A397),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="398" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C397" s="5"/>
+      <c r="D397" s="5"/>
+      <c r="E397" s="5"/>
+      <c r="F397" s="5"/>
+    </row>
+    <row r="398" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A398" s="5"/>
       <c r="B398" t="str">
-        <f>IF(A398="","",CHOOSE(MONTH(A398),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="399" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C398" s="5"/>
+      <c r="D398" s="5"/>
+      <c r="E398" s="5"/>
+      <c r="F398" s="5"/>
+    </row>
+    <row r="399" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A399" s="5"/>
       <c r="B399" t="str">
-        <f>IF(A399="","",CHOOSE(MONTH(A399),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="400" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C399" s="5"/>
+      <c r="D399" s="5"/>
+      <c r="E399" s="5"/>
+      <c r="F399" s="5"/>
+    </row>
+    <row r="400" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A400" s="5"/>
       <c r="B400" t="str">
-        <f>IF(A400="","",CHOOSE(MONTH(A400),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="401" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C400" s="5"/>
+      <c r="D400" s="5"/>
+      <c r="E400" s="5"/>
+      <c r="F400" s="5"/>
+    </row>
+    <row r="401" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A401" s="5"/>
       <c r="B401" t="str">
-        <f>IF(A401="","",CHOOSE(MONTH(A401),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="402" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C401" s="5"/>
+      <c r="D401" s="5"/>
+      <c r="E401" s="5"/>
+      <c r="F401" s="5"/>
+    </row>
+    <row r="402" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A402" s="5"/>
       <c r="B402" t="str">
-        <f>IF(A402="","",CHOOSE(MONTH(A402),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="403" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C402" s="5"/>
+      <c r="D402" s="5"/>
+      <c r="E402" s="5"/>
+      <c r="F402" s="5"/>
+    </row>
+    <row r="403" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A403" s="5"/>
       <c r="B403" t="str">
-        <f>IF(A403="","",CHOOSE(MONTH(A403),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="404" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C403" s="5"/>
+      <c r="D403" s="5"/>
+      <c r="E403" s="5"/>
+      <c r="F403" s="5"/>
+    </row>
+    <row r="404" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A404" s="5"/>
       <c r="B404" t="str">
-        <f>IF(A404="","",CHOOSE(MONTH(A404),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="405" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C404" s="5"/>
+      <c r="D404" s="5"/>
+      <c r="E404" s="5"/>
+      <c r="F404" s="5"/>
+    </row>
+    <row r="405" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A405" s="5"/>
       <c r="B405" t="str">
-        <f>IF(A405="","",CHOOSE(MONTH(A405),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="406" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C405" s="5"/>
+      <c r="D405" s="5"/>
+      <c r="E405" s="5"/>
+      <c r="F405" s="5"/>
+    </row>
+    <row r="406" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A406" s="5"/>
       <c r="B406" t="str">
-        <f>IF(A406="","",CHOOSE(MONTH(A406),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="407" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C406" s="5"/>
+      <c r="D406" s="5"/>
+      <c r="E406" s="5"/>
+      <c r="F406" s="5"/>
+    </row>
+    <row r="407" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A407" s="5"/>
       <c r="B407" t="str">
-        <f>IF(A407="","",CHOOSE(MONTH(A407),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="408" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C407" s="5"/>
+      <c r="D407" s="5"/>
+      <c r="E407" s="5"/>
+      <c r="F407" s="5"/>
+    </row>
+    <row r="408" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A408" s="5"/>
       <c r="B408" t="str">
-        <f>IF(A408="","",CHOOSE(MONTH(A408),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="409" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C408" s="5"/>
+      <c r="D408" s="5"/>
+      <c r="E408" s="5"/>
+      <c r="F408" s="5"/>
+    </row>
+    <row r="409" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A409" s="5"/>
       <c r="B409" t="str">
-        <f>IF(A409="","",CHOOSE(MONTH(A409),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="410" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C409" s="5"/>
+      <c r="D409" s="5"/>
+      <c r="E409" s="5"/>
+      <c r="F409" s="5"/>
+    </row>
+    <row r="410" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A410" s="5"/>
       <c r="B410" t="str">
-        <f>IF(A410="","",CHOOSE(MONTH(A410),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="411" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C410" s="5"/>
+      <c r="D410" s="5"/>
+      <c r="E410" s="5"/>
+      <c r="F410" s="5"/>
+    </row>
+    <row r="411" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A411" s="5"/>
       <c r="B411" t="str">
-        <f>IF(A411="","",CHOOSE(MONTH(A411),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="412" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C411" s="5"/>
+      <c r="D411" s="5"/>
+      <c r="E411" s="5"/>
+      <c r="F411" s="5"/>
+    </row>
+    <row r="412" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A412" s="5"/>
       <c r="B412" t="str">
-        <f>IF(A412="","",CHOOSE(MONTH(A412),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="413" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C412" s="5"/>
+      <c r="D412" s="5"/>
+      <c r="E412" s="5"/>
+      <c r="F412" s="5"/>
+    </row>
+    <row r="413" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A413" s="5"/>
       <c r="B413" t="str">
-        <f>IF(A413="","",CHOOSE(MONTH(A413),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="414" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C413" s="5"/>
+      <c r="D413" s="5"/>
+      <c r="E413" s="5"/>
+      <c r="F413" s="5"/>
+    </row>
+    <row r="414" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A414" s="5"/>
       <c r="B414" t="str">
-        <f>IF(A414="","",CHOOSE(MONTH(A414),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="415" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C414" s="5"/>
+      <c r="D414" s="5"/>
+      <c r="E414" s="5"/>
+      <c r="F414" s="5"/>
+    </row>
+    <row r="415" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A415" s="5"/>
       <c r="B415" t="str">
-        <f>IF(A415="","",CHOOSE(MONTH(A415),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="416" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C415" s="5"/>
+      <c r="D415" s="5"/>
+      <c r="E415" s="5"/>
+      <c r="F415" s="5"/>
+    </row>
+    <row r="416" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A416" s="5"/>
       <c r="B416" t="str">
-        <f>IF(A416="","",CHOOSE(MONTH(A416),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="417" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C416" s="5"/>
+      <c r="D416" s="5"/>
+      <c r="E416" s="5"/>
+      <c r="F416" s="5"/>
+    </row>
+    <row r="417" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A417" s="5"/>
       <c r="B417" t="str">
-        <f>IF(A417="","",CHOOSE(MONTH(A417),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="418" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C417" s="5"/>
+      <c r="D417" s="5"/>
+      <c r="E417" s="5"/>
+      <c r="F417" s="5"/>
+    </row>
+    <row r="418" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A418" s="5"/>
       <c r="B418" t="str">
-        <f>IF(A418="","",CHOOSE(MONTH(A418),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="419" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C418" s="5"/>
+      <c r="D418" s="5"/>
+      <c r="E418" s="5"/>
+      <c r="F418" s="5"/>
+    </row>
+    <row r="419" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A419" s="5"/>
       <c r="B419" t="str">
-        <f>IF(A419="","",CHOOSE(MONTH(A419),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="420" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C419" s="5"/>
+      <c r="D419" s="5"/>
+      <c r="E419" s="5"/>
+      <c r="F419" s="5"/>
+    </row>
+    <row r="420" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A420" s="5"/>
       <c r="B420" t="str">
-        <f>IF(A420="","",CHOOSE(MONTH(A420),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="421" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C420" s="5"/>
+      <c r="D420" s="5"/>
+      <c r="E420" s="5"/>
+      <c r="F420" s="5"/>
+    </row>
+    <row r="421" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A421" s="5"/>
       <c r="B421" t="str">
-        <f>IF(A421="","",CHOOSE(MONTH(A421),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="422" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C421" s="5"/>
+      <c r="D421" s="5"/>
+      <c r="E421" s="5"/>
+      <c r="F421" s="5"/>
+    </row>
+    <row r="422" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A422" s="5"/>
       <c r="B422" t="str">
-        <f>IF(A422="","",CHOOSE(MONTH(A422),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="423" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C422" s="5"/>
+      <c r="D422" s="5"/>
+      <c r="E422" s="5"/>
+      <c r="F422" s="5"/>
+    </row>
+    <row r="423" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A423" s="5"/>
       <c r="B423" t="str">
-        <f>IF(A423="","",CHOOSE(MONTH(A423),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="424" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C423" s="5"/>
+      <c r="D423" s="5"/>
+      <c r="E423" s="5"/>
+      <c r="F423" s="5"/>
+    </row>
+    <row r="424" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A424" s="5"/>
       <c r="B424" t="str">
-        <f>IF(A424="","",CHOOSE(MONTH(A424),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="425" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C424" s="5"/>
+      <c r="D424" s="5"/>
+      <c r="E424" s="5"/>
+      <c r="F424" s="5"/>
+    </row>
+    <row r="425" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A425" s="5"/>
       <c r="B425" t="str">
-        <f>IF(A425="","",CHOOSE(MONTH(A425),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="426" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C425" s="5"/>
+      <c r="D425" s="5"/>
+      <c r="E425" s="5"/>
+      <c r="F425" s="5"/>
+    </row>
+    <row r="426" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A426" s="5"/>
       <c r="B426" t="str">
-        <f>IF(A426="","",CHOOSE(MONTH(A426),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="427" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C426" s="5"/>
+      <c r="D426" s="5"/>
+      <c r="E426" s="5"/>
+      <c r="F426" s="5"/>
+    </row>
+    <row r="427" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A427" s="5"/>
       <c r="B427" t="str">
-        <f>IF(A427="","",CHOOSE(MONTH(A427),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="428" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C427" s="5"/>
+      <c r="D427" s="5"/>
+      <c r="E427" s="5"/>
+      <c r="F427" s="5"/>
+    </row>
+    <row r="428" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A428" s="5"/>
       <c r="B428" t="str">
-        <f>IF(A428="","",CHOOSE(MONTH(A428),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="429" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C428" s="5"/>
+      <c r="D428" s="5"/>
+      <c r="E428" s="5"/>
+      <c r="F428" s="5"/>
+    </row>
+    <row r="429" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A429" s="5"/>
       <c r="B429" t="str">
-        <f>IF(A429="","",CHOOSE(MONTH(A429),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="430" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C429" s="5"/>
+      <c r="D429" s="5"/>
+      <c r="E429" s="5"/>
+      <c r="F429" s="5"/>
+    </row>
+    <row r="430" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A430" s="5"/>
       <c r="B430" t="str">
-        <f>IF(A430="","",CHOOSE(MONTH(A430),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="431" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C430" s="5"/>
+      <c r="D430" s="5"/>
+      <c r="E430" s="5"/>
+      <c r="F430" s="5"/>
+    </row>
+    <row r="431" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A431" s="5"/>
       <c r="B431" t="str">
-        <f>IF(A431="","",CHOOSE(MONTH(A431),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="432" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C431" s="5"/>
+      <c r="D431" s="5"/>
+      <c r="E431" s="5"/>
+      <c r="F431" s="5"/>
+    </row>
+    <row r="432" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A432" s="5"/>
       <c r="B432" t="str">
-        <f>IF(A432="","",CHOOSE(MONTH(A432),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="433" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C432" s="5"/>
+      <c r="D432" s="5"/>
+      <c r="E432" s="5"/>
+      <c r="F432" s="5"/>
+    </row>
+    <row r="433" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A433" s="5"/>
       <c r="B433" t="str">
-        <f>IF(A433="","",CHOOSE(MONTH(A433),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="434" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C433" s="5"/>
+      <c r="D433" s="5"/>
+      <c r="E433" s="5"/>
+      <c r="F433" s="5"/>
+    </row>
+    <row r="434" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A434" s="5"/>
       <c r="B434" t="str">
-        <f>IF(A434="","",CHOOSE(MONTH(A434),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="435" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C434" s="5"/>
+      <c r="D434" s="5"/>
+      <c r="E434" s="5"/>
+      <c r="F434" s="5"/>
+    </row>
+    <row r="435" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A435" s="5"/>
       <c r="B435" t="str">
-        <f>IF(A435="","",CHOOSE(MONTH(A435),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="436" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C435" s="5"/>
+      <c r="D435" s="5"/>
+      <c r="E435" s="5"/>
+      <c r="F435" s="5"/>
+    </row>
+    <row r="436" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A436" s="5"/>
       <c r="B436" t="str">
-        <f>IF(A436="","",CHOOSE(MONTH(A436),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="437" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C436" s="5"/>
+      <c r="D436" s="5"/>
+      <c r="E436" s="5"/>
+      <c r="F436" s="5"/>
+    </row>
+    <row r="437" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A437" s="5"/>
       <c r="B437" t="str">
-        <f>IF(A437="","",CHOOSE(MONTH(A437),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="438" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C437" s="5"/>
+      <c r="D437" s="5"/>
+      <c r="E437" s="5"/>
+      <c r="F437" s="5"/>
+    </row>
+    <row r="438" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A438" s="5"/>
       <c r="B438" t="str">
-        <f>IF(A438="","",CHOOSE(MONTH(A438),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="439" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C438" s="5"/>
+      <c r="D438" s="5"/>
+      <c r="E438" s="5"/>
+      <c r="F438" s="5"/>
+    </row>
+    <row r="439" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A439" s="5"/>
       <c r="B439" t="str">
-        <f>IF(A439="","",CHOOSE(MONTH(A439),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="440" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C439" s="5"/>
+      <c r="D439" s="5"/>
+      <c r="E439" s="5"/>
+      <c r="F439" s="5"/>
+    </row>
+    <row r="440" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A440" s="5"/>
       <c r="B440" t="str">
-        <f>IF(A440="","",CHOOSE(MONTH(A440),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="441" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C440" s="5"/>
+      <c r="D440" s="5"/>
+      <c r="E440" s="5"/>
+      <c r="F440" s="5"/>
+    </row>
+    <row r="441" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A441" s="5"/>
       <c r="B441" t="str">
-        <f>IF(A441="","",CHOOSE(MONTH(A441),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="442" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C441" s="5"/>
+      <c r="D441" s="5"/>
+      <c r="E441" s="5"/>
+      <c r="F441" s="5"/>
+    </row>
+    <row r="442" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A442" s="5"/>
       <c r="B442" t="str">
-        <f>IF(A442="","",CHOOSE(MONTH(A442),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="443" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C442" s="5"/>
+      <c r="D442" s="5"/>
+      <c r="E442" s="5"/>
+      <c r="F442" s="5"/>
+    </row>
+    <row r="443" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A443" s="5"/>
       <c r="B443" t="str">
-        <f>IF(A443="","",CHOOSE(MONTH(A443),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="444" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C443" s="5"/>
+      <c r="D443" s="5"/>
+      <c r="E443" s="5"/>
+      <c r="F443" s="5"/>
+    </row>
+    <row r="444" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A444" s="5"/>
       <c r="B444" t="str">
-        <f>IF(A444="","",CHOOSE(MONTH(A444),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="445" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C444" s="5"/>
+      <c r="D444" s="5"/>
+      <c r="E444" s="5"/>
+      <c r="F444" s="5"/>
+    </row>
+    <row r="445" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A445" s="5"/>
       <c r="B445" t="str">
-        <f>IF(A445="","",CHOOSE(MONTH(A445),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="446" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C445" s="5"/>
+      <c r="D445" s="5"/>
+      <c r="E445" s="5"/>
+      <c r="F445" s="5"/>
+    </row>
+    <row r="446" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A446" s="5"/>
       <c r="B446" t="str">
-        <f>IF(A446="","",CHOOSE(MONTH(A446),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="447" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C446" s="5"/>
+      <c r="D446" s="5"/>
+      <c r="E446" s="5"/>
+      <c r="F446" s="5"/>
+    </row>
+    <row r="447" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A447" s="5"/>
       <c r="B447" t="str">
-        <f>IF(A447="","",CHOOSE(MONTH(A447),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="448" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C447" s="5"/>
+      <c r="D447" s="5"/>
+      <c r="E447" s="5"/>
+      <c r="F447" s="5"/>
+    </row>
+    <row r="448" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A448" s="5"/>
       <c r="B448" t="str">
-        <f>IF(A448="","",CHOOSE(MONTH(A448),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="449" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C448" s="5"/>
+      <c r="D448" s="5"/>
+      <c r="E448" s="5"/>
+      <c r="F448" s="5"/>
+    </row>
+    <row r="449" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A449" s="5"/>
       <c r="B449" t="str">
-        <f>IF(A449="","",CHOOSE(MONTH(A449),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="450" spans="2:2">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="C449" s="5"/>
+      <c r="D449" s="5"/>
+      <c r="E449" s="5"/>
+      <c r="F449" s="5"/>
+    </row>
+    <row r="450" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A450" s="5"/>
       <c r="B450" t="str">
-        <f>IF(A450="","",CHOOSE(MONTH(A450),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="451" spans="2:2">
+        <f t="shared" ref="B450:B501" si="7">IF(A450="","",CHOOSE(MONTH(A450),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C450" s="5"/>
+      <c r="D450" s="5"/>
+      <c r="E450" s="5"/>
+      <c r="F450" s="5"/>
+    </row>
+    <row r="451" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A451" s="5"/>
       <c r="B451" t="str">
-        <f>IF(A451="","",CHOOSE(MONTH(A451),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="452" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C451" s="5"/>
+      <c r="D451" s="5"/>
+      <c r="E451" s="5"/>
+      <c r="F451" s="5"/>
+    </row>
+    <row r="452" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A452" s="5"/>
       <c r="B452" t="str">
-        <f>IF(A452="","",CHOOSE(MONTH(A452),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="453" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C452" s="5"/>
+      <c r="D452" s="5"/>
+      <c r="E452" s="5"/>
+      <c r="F452" s="5"/>
+    </row>
+    <row r="453" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A453" s="5"/>
       <c r="B453" t="str">
-        <f>IF(A453="","",CHOOSE(MONTH(A453),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="454" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C453" s="5"/>
+      <c r="D453" s="5"/>
+      <c r="E453" s="5"/>
+      <c r="F453" s="5"/>
+    </row>
+    <row r="454" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A454" s="5"/>
       <c r="B454" t="str">
-        <f>IF(A454="","",CHOOSE(MONTH(A454),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="455" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C454" s="5"/>
+      <c r="D454" s="5"/>
+      <c r="E454" s="5"/>
+      <c r="F454" s="5"/>
+    </row>
+    <row r="455" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A455" s="5"/>
       <c r="B455" t="str">
-        <f>IF(A455="","",CHOOSE(MONTH(A455),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="456" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C455" s="5"/>
+      <c r="D455" s="5"/>
+      <c r="E455" s="5"/>
+      <c r="F455" s="5"/>
+    </row>
+    <row r="456" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A456" s="5"/>
       <c r="B456" t="str">
-        <f>IF(A456="","",CHOOSE(MONTH(A456),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="457" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C456" s="5"/>
+      <c r="D456" s="5"/>
+      <c r="E456" s="5"/>
+      <c r="F456" s="5"/>
+    </row>
+    <row r="457" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A457" s="5"/>
       <c r="B457" t="str">
-        <f>IF(A457="","",CHOOSE(MONTH(A457),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="458" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C457" s="5"/>
+      <c r="D457" s="5"/>
+      <c r="E457" s="5"/>
+      <c r="F457" s="5"/>
+    </row>
+    <row r="458" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A458" s="5"/>
       <c r="B458" t="str">
-        <f>IF(A458="","",CHOOSE(MONTH(A458),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="459" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C458" s="5"/>
+      <c r="D458" s="5"/>
+      <c r="E458" s="5"/>
+      <c r="F458" s="5"/>
+    </row>
+    <row r="459" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A459" s="5"/>
       <c r="B459" t="str">
-        <f>IF(A459="","",CHOOSE(MONTH(A459),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="460" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C459" s="5"/>
+      <c r="D459" s="5"/>
+      <c r="E459" s="5"/>
+      <c r="F459" s="5"/>
+    </row>
+    <row r="460" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A460" s="5"/>
       <c r="B460" t="str">
-        <f>IF(A460="","",CHOOSE(MONTH(A460),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="461" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C460" s="5"/>
+      <c r="D460" s="5"/>
+      <c r="E460" s="5"/>
+      <c r="F460" s="5"/>
+    </row>
+    <row r="461" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A461" s="5"/>
       <c r="B461" t="str">
-        <f>IF(A461="","",CHOOSE(MONTH(A461),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="462" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C461" s="5"/>
+      <c r="D461" s="5"/>
+      <c r="E461" s="5"/>
+      <c r="F461" s="5"/>
+    </row>
+    <row r="462" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A462" s="5"/>
       <c r="B462" t="str">
-        <f>IF(A462="","",CHOOSE(MONTH(A462),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="463" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C462" s="5"/>
+      <c r="D462" s="5"/>
+      <c r="E462" s="5"/>
+      <c r="F462" s="5"/>
+    </row>
+    <row r="463" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A463" s="5"/>
       <c r="B463" t="str">
-        <f>IF(A463="","",CHOOSE(MONTH(A463),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="464" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C463" s="5"/>
+      <c r="D463" s="5"/>
+      <c r="E463" s="5"/>
+      <c r="F463" s="5"/>
+    </row>
+    <row r="464" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A464" s="5"/>
       <c r="B464" t="str">
-        <f>IF(A464="","",CHOOSE(MONTH(A464),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="465" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C464" s="5"/>
+      <c r="D464" s="5"/>
+      <c r="E464" s="5"/>
+      <c r="F464" s="5"/>
+    </row>
+    <row r="465" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A465" s="5"/>
       <c r="B465" t="str">
-        <f>IF(A465="","",CHOOSE(MONTH(A465),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="466" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C465" s="5"/>
+      <c r="D465" s="5"/>
+      <c r="E465" s="5"/>
+      <c r="F465" s="5"/>
+    </row>
+    <row r="466" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A466" s="5"/>
       <c r="B466" t="str">
-        <f>IF(A466="","",CHOOSE(MONTH(A466),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="467" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C466" s="5"/>
+      <c r="D466" s="5"/>
+      <c r="E466" s="5"/>
+      <c r="F466" s="5"/>
+    </row>
+    <row r="467" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A467" s="5"/>
       <c r="B467" t="str">
-        <f>IF(A467="","",CHOOSE(MONTH(A467),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="468" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C467" s="5"/>
+      <c r="D467" s="5"/>
+      <c r="E467" s="5"/>
+      <c r="F467" s="5"/>
+    </row>
+    <row r="468" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A468" s="5"/>
       <c r="B468" t="str">
-        <f>IF(A468="","",CHOOSE(MONTH(A468),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="469" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C468" s="5"/>
+      <c r="D468" s="5"/>
+      <c r="E468" s="5"/>
+      <c r="F468" s="5"/>
+    </row>
+    <row r="469" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A469" s="5"/>
       <c r="B469" t="str">
-        <f>IF(A469="","",CHOOSE(MONTH(A469),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="470" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C469" s="5"/>
+      <c r="D469" s="5"/>
+      <c r="E469" s="5"/>
+      <c r="F469" s="5"/>
+    </row>
+    <row r="470" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A470" s="5"/>
       <c r="B470" t="str">
-        <f>IF(A470="","",CHOOSE(MONTH(A470),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="471" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C470" s="5"/>
+      <c r="D470" s="5"/>
+      <c r="E470" s="5"/>
+      <c r="F470" s="5"/>
+    </row>
+    <row r="471" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A471" s="5"/>
       <c r="B471" t="str">
-        <f>IF(A471="","",CHOOSE(MONTH(A471),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="472" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C471" s="5"/>
+      <c r="D471" s="5"/>
+      <c r="E471" s="5"/>
+      <c r="F471" s="5"/>
+    </row>
+    <row r="472" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A472" s="5"/>
       <c r="B472" t="str">
-        <f>IF(A472="","",CHOOSE(MONTH(A472),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="473" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C472" s="5"/>
+      <c r="D472" s="5"/>
+      <c r="E472" s="5"/>
+      <c r="F472" s="5"/>
+    </row>
+    <row r="473" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A473" s="5"/>
       <c r="B473" t="str">
-        <f>IF(A473="","",CHOOSE(MONTH(A473),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="474" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C473" s="5"/>
+      <c r="D473" s="5"/>
+      <c r="E473" s="5"/>
+      <c r="F473" s="5"/>
+    </row>
+    <row r="474" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A474" s="5"/>
       <c r="B474" t="str">
-        <f>IF(A474="","",CHOOSE(MONTH(A474),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="475" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C474" s="5"/>
+      <c r="D474" s="5"/>
+      <c r="E474" s="5"/>
+      <c r="F474" s="5"/>
+    </row>
+    <row r="475" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A475" s="5"/>
       <c r="B475" t="str">
-        <f>IF(A475="","",CHOOSE(MONTH(A475),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="476" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C475" s="5"/>
+      <c r="D475" s="5"/>
+      <c r="E475" s="5"/>
+      <c r="F475" s="5"/>
+    </row>
+    <row r="476" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A476" s="5"/>
       <c r="B476" t="str">
-        <f>IF(A476="","",CHOOSE(MONTH(A476),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="477" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C476" s="5"/>
+      <c r="D476" s="5"/>
+      <c r="E476" s="5"/>
+      <c r="F476" s="5"/>
+    </row>
+    <row r="477" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A477" s="5"/>
       <c r="B477" t="str">
-        <f>IF(A477="","",CHOOSE(MONTH(A477),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="478" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C477" s="5"/>
+      <c r="D477" s="5"/>
+      <c r="E477" s="5"/>
+      <c r="F477" s="5"/>
+    </row>
+    <row r="478" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A478" s="5"/>
       <c r="B478" t="str">
-        <f>IF(A478="","",CHOOSE(MONTH(A478),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="479" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C478" s="5"/>
+      <c r="D478" s="5"/>
+      <c r="E478" s="5"/>
+      <c r="F478" s="5"/>
+    </row>
+    <row r="479" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A479" s="5"/>
       <c r="B479" t="str">
-        <f>IF(A479="","",CHOOSE(MONTH(A479),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="480" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C479" s="5"/>
+      <c r="D479" s="5"/>
+      <c r="E479" s="5"/>
+      <c r="F479" s="5"/>
+    </row>
+    <row r="480" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A480" s="5"/>
       <c r="B480" t="str">
-        <f>IF(A480="","",CHOOSE(MONTH(A480),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="481" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C480" s="5"/>
+      <c r="D480" s="5"/>
+      <c r="E480" s="5"/>
+      <c r="F480" s="5"/>
+    </row>
+    <row r="481" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A481" s="5"/>
       <c r="B481" t="str">
-        <f>IF(A481="","",CHOOSE(MONTH(A481),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="482" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C481" s="5"/>
+      <c r="D481" s="5"/>
+      <c r="E481" s="5"/>
+      <c r="F481" s="5"/>
+    </row>
+    <row r="482" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A482" s="5"/>
       <c r="B482" t="str">
-        <f>IF(A482="","",CHOOSE(MONTH(A482),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="483" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C482" s="5"/>
+      <c r="D482" s="5"/>
+      <c r="E482" s="5"/>
+      <c r="F482" s="5"/>
+    </row>
+    <row r="483" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A483" s="5"/>
       <c r="B483" t="str">
-        <f>IF(A483="","",CHOOSE(MONTH(A483),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="484" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C483" s="5"/>
+      <c r="D483" s="5"/>
+      <c r="E483" s="5"/>
+      <c r="F483" s="5"/>
+    </row>
+    <row r="484" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A484" s="5"/>
       <c r="B484" t="str">
-        <f>IF(A484="","",CHOOSE(MONTH(A484),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="485" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C484" s="5"/>
+      <c r="D484" s="5"/>
+      <c r="E484" s="5"/>
+      <c r="F484" s="5"/>
+    </row>
+    <row r="485" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A485" s="5"/>
       <c r="B485" t="str">
-        <f>IF(A485="","",CHOOSE(MONTH(A485),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="486" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C485" s="5"/>
+      <c r="D485" s="5"/>
+      <c r="E485" s="5"/>
+      <c r="F485" s="5"/>
+    </row>
+    <row r="486" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A486" s="5"/>
       <c r="B486" t="str">
-        <f>IF(A486="","",CHOOSE(MONTH(A486),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="487" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C486" s="5"/>
+      <c r="D486" s="5"/>
+      <c r="E486" s="5"/>
+      <c r="F486" s="5"/>
+    </row>
+    <row r="487" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A487" s="5"/>
       <c r="B487" t="str">
-        <f>IF(A487="","",CHOOSE(MONTH(A487),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="488" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C487" s="5"/>
+      <c r="D487" s="5"/>
+      <c r="E487" s="5"/>
+      <c r="F487" s="5"/>
+    </row>
+    <row r="488" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A488" s="5"/>
       <c r="B488" t="str">
-        <f>IF(A488="","",CHOOSE(MONTH(A488),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="489" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C488" s="5"/>
+      <c r="D488" s="5"/>
+      <c r="E488" s="5"/>
+      <c r="F488" s="5"/>
+    </row>
+    <row r="489" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A489" s="5"/>
       <c r="B489" t="str">
-        <f>IF(A489="","",CHOOSE(MONTH(A489),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="490" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C489" s="5"/>
+      <c r="D489" s="5"/>
+      <c r="E489" s="5"/>
+      <c r="F489" s="5"/>
+    </row>
+    <row r="490" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A490" s="5"/>
       <c r="B490" t="str">
-        <f>IF(A490="","",CHOOSE(MONTH(A490),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="491" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C490" s="5"/>
+      <c r="D490" s="5"/>
+      <c r="E490" s="5"/>
+      <c r="F490" s="5"/>
+    </row>
+    <row r="491" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A491" s="5"/>
       <c r="B491" t="str">
-        <f>IF(A491="","",CHOOSE(MONTH(A491),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="492" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C491" s="5"/>
+      <c r="D491" s="5"/>
+      <c r="E491" s="5"/>
+      <c r="F491" s="5"/>
+    </row>
+    <row r="492" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A492" s="5"/>
       <c r="B492" t="str">
-        <f>IF(A492="","",CHOOSE(MONTH(A492),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="493" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C492" s="5"/>
+      <c r="D492" s="5"/>
+      <c r="E492" s="5"/>
+      <c r="F492" s="5"/>
+    </row>
+    <row r="493" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A493" s="5"/>
       <c r="B493" t="str">
-        <f>IF(A493="","",CHOOSE(MONTH(A493),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="494" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C493" s="5"/>
+      <c r="D493" s="5"/>
+      <c r="E493" s="5"/>
+      <c r="F493" s="5"/>
+    </row>
+    <row r="494" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A494" s="5"/>
       <c r="B494" t="str">
-        <f>IF(A494="","",CHOOSE(MONTH(A494),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="495" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C494" s="5"/>
+      <c r="D494" s="5"/>
+      <c r="E494" s="5"/>
+      <c r="F494" s="5"/>
+    </row>
+    <row r="495" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A495" s="5"/>
       <c r="B495" t="str">
-        <f>IF(A495="","",CHOOSE(MONTH(A495),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="496" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C495" s="5"/>
+      <c r="D495" s="5"/>
+      <c r="E495" s="5"/>
+      <c r="F495" s="5"/>
+    </row>
+    <row r="496" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A496" s="5"/>
       <c r="B496" t="str">
-        <f>IF(A496="","",CHOOSE(MONTH(A496),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="497" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C496" s="5"/>
+      <c r="D496" s="5"/>
+      <c r="E496" s="5"/>
+      <c r="F496" s="5"/>
+    </row>
+    <row r="497" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A497" s="5"/>
       <c r="B497" t="str">
-        <f>IF(A497="","",CHOOSE(MONTH(A497),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="498" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C497" s="5"/>
+      <c r="D497" s="5"/>
+      <c r="E497" s="5"/>
+      <c r="F497" s="5"/>
+    </row>
+    <row r="498" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A498" s="5"/>
       <c r="B498" t="str">
-        <f>IF(A498="","",CHOOSE(MONTH(A498),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="499" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C498" s="5"/>
+      <c r="D498" s="5"/>
+      <c r="E498" s="5"/>
+      <c r="F498" s="5"/>
+    </row>
+    <row r="499" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A499" s="5"/>
       <c r="B499" t="str">
-        <f>IF(A499="","",CHOOSE(MONTH(A499),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="500" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C499" s="5"/>
+      <c r="D499" s="5"/>
+      <c r="E499" s="5"/>
+      <c r="F499" s="5"/>
+    </row>
+    <row r="500" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A500" s="5"/>
       <c r="B500" t="str">
-        <f>IF(A500="","",CHOOSE(MONTH(A500),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="501" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C500" s="5"/>
+      <c r="D500" s="5"/>
+      <c r="E500" s="5"/>
+      <c r="F500" s="5"/>
+    </row>
+    <row r="501" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A501" s="5"/>
       <c r="B501" t="str">
-        <f>IF(A501="","",CHOOSE(MONTH(A501),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="502" spans="2:2">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="C501" s="5"/>
+      <c r="D501" s="5"/>
+      <c r="E501" s="5"/>
+      <c r="F501" s="5"/>
+    </row>
+    <row r="502" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A502" s="5"/>
       <c r="B502" t="str">
-        <f>IF(A502="","",CHOOSE(MONTH(A502),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="503" spans="2:2">
+        <f t="shared" ref="B502:B513" si="8">IF(A502="","",CHOOSE(MONTH(A502),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C502" s="5"/>
+      <c r="D502" s="5"/>
+      <c r="E502" s="5"/>
+      <c r="F502" s="5"/>
+    </row>
+    <row r="503" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A503" s="5"/>
       <c r="B503" t="str">
-        <f>IF(A503="","",CHOOSE(MONTH(A503),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="504" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C503" s="5"/>
+      <c r="D503" s="5"/>
+      <c r="E503" s="5"/>
+      <c r="F503" s="5"/>
+    </row>
+    <row r="504" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A504" s="5"/>
       <c r="B504" t="str">
-        <f>IF(A504="","",CHOOSE(MONTH(A504),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="505" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C504" s="5"/>
+      <c r="D504" s="5"/>
+      <c r="E504" s="5"/>
+      <c r="F504" s="5"/>
+    </row>
+    <row r="505" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A505" s="5"/>
       <c r="B505" t="str">
-        <f>IF(A505="","",CHOOSE(MONTH(A505),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="506" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C505" s="5"/>
+      <c r="D505" s="5"/>
+      <c r="E505" s="5"/>
+      <c r="F505" s="5"/>
+    </row>
+    <row r="506" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A506" s="5"/>
       <c r="B506" t="str">
-        <f>IF(A506="","",CHOOSE(MONTH(A506),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="507" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C506" s="5"/>
+      <c r="D506" s="5"/>
+      <c r="E506" s="5"/>
+      <c r="F506" s="5"/>
+    </row>
+    <row r="507" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A507" s="5"/>
       <c r="B507" t="str">
-        <f>IF(A507="","",CHOOSE(MONTH(A507),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="508" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C507" s="5"/>
+      <c r="D507" s="5"/>
+      <c r="E507" s="5"/>
+      <c r="F507" s="5"/>
+    </row>
+    <row r="508" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A508" s="5"/>
       <c r="B508" t="str">
-        <f>IF(A508="","",CHOOSE(MONTH(A508),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="509" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C508" s="5"/>
+      <c r="D508" s="5"/>
+      <c r="E508" s="5"/>
+      <c r="F508" s="5"/>
+    </row>
+    <row r="509" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A509" s="5"/>
       <c r="B509" t="str">
-        <f>IF(A509="","",CHOOSE(MONTH(A509),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="510" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C509" s="5"/>
+      <c r="D509" s="5"/>
+      <c r="E509" s="5"/>
+      <c r="F509" s="5"/>
+    </row>
+    <row r="510" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A510" s="5"/>
       <c r="B510" t="str">
-        <f>IF(A510="","",CHOOSE(MONTH(A510),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="511" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C510" s="5"/>
+      <c r="D510" s="5"/>
+      <c r="E510" s="5"/>
+      <c r="F510" s="5"/>
+    </row>
+    <row r="511" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A511" s="5"/>
       <c r="B511" t="str">
-        <f>IF(A511="","",CHOOSE(MONTH(A511),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="512" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C511" s="5"/>
+      <c r="D511" s="5"/>
+      <c r="E511" s="5"/>
+      <c r="F511" s="5"/>
+    </row>
+    <row r="512" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A512" s="5"/>
       <c r="B512" t="str">
-        <f>IF(A512="","",CHOOSE(MONTH(A512),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="513" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C512" s="5"/>
+      <c r="D512" s="5"/>
+      <c r="E512" s="5"/>
+      <c r="F512" s="5"/>
+    </row>
+    <row r="513" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A513" s="5"/>
       <c r="B513" t="str">
-        <f>IF(A513="","",CHOOSE(MONTH(A513),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="514" spans="2:2">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C513" s="5"/>
+      <c r="D513" s="5"/>
+      <c r="E513" s="5"/>
+      <c r="F513" s="5"/>
+    </row>
+    <row r="514" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A514" s="5"/>
       <c r="B514" t="str">
-        <f>IF(A514="","",CHOOSE(MONTH(A514),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="515" spans="2:2">
+        <f t="shared" ref="B514:B577" si="9">IF(A514="","",CHOOSE(MONTH(A514),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C514" s="5"/>
+      <c r="D514" s="5"/>
+      <c r="E514" s="5"/>
+      <c r="F514" s="5"/>
+    </row>
+    <row r="515" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A515" s="5"/>
       <c r="B515" t="str">
-        <f>IF(A515="","",CHOOSE(MONTH(A515),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="516" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C515" s="5"/>
+      <c r="D515" s="5"/>
+      <c r="E515" s="5"/>
+      <c r="F515" s="5"/>
+    </row>
+    <row r="516" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A516" s="5"/>
       <c r="B516" t="str">
-        <f>IF(A516="","",CHOOSE(MONTH(A516),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="517" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C516" s="5"/>
+      <c r="D516" s="5"/>
+      <c r="E516" s="5"/>
+      <c r="F516" s="5"/>
+    </row>
+    <row r="517" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A517" s="5"/>
       <c r="B517" t="str">
-        <f>IF(A517="","",CHOOSE(MONTH(A517),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="518" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C517" s="5"/>
+      <c r="D517" s="5"/>
+      <c r="E517" s="5"/>
+      <c r="F517" s="5"/>
+    </row>
+    <row r="518" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A518" s="5"/>
       <c r="B518" t="str">
-        <f>IF(A518="","",CHOOSE(MONTH(A518),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="519" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C518" s="5"/>
+      <c r="D518" s="5"/>
+      <c r="E518" s="5"/>
+      <c r="F518" s="5"/>
+    </row>
+    <row r="519" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A519" s="5"/>
       <c r="B519" t="str">
-        <f>IF(A519="","",CHOOSE(MONTH(A519),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="520" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C519" s="5"/>
+      <c r="D519" s="5"/>
+      <c r="E519" s="5"/>
+      <c r="F519" s="5"/>
+    </row>
+    <row r="520" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A520" s="5"/>
       <c r="B520" t="str">
-        <f>IF(A520="","",CHOOSE(MONTH(A520),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="521" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C520" s="5"/>
+      <c r="D520" s="5"/>
+      <c r="E520" s="5"/>
+      <c r="F520" s="5"/>
+    </row>
+    <row r="521" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A521" s="5"/>
       <c r="B521" t="str">
-        <f>IF(A521="","",CHOOSE(MONTH(A521),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="522" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C521" s="5"/>
+      <c r="D521" s="5"/>
+      <c r="E521" s="5"/>
+      <c r="F521" s="5"/>
+    </row>
+    <row r="522" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A522" s="5"/>
       <c r="B522" t="str">
-        <f>IF(A522="","",CHOOSE(MONTH(A522),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="523" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C522" s="5"/>
+      <c r="D522" s="5"/>
+      <c r="E522" s="5"/>
+      <c r="F522" s="5"/>
+    </row>
+    <row r="523" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A523" s="5"/>
       <c r="B523" t="str">
-        <f>IF(A523="","",CHOOSE(MONTH(A523),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="524" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C523" s="5"/>
+      <c r="D523" s="5"/>
+      <c r="E523" s="5"/>
+      <c r="F523" s="5"/>
+    </row>
+    <row r="524" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A524" s="5"/>
       <c r="B524" t="str">
-        <f>IF(A524="","",CHOOSE(MONTH(A524),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="525" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C524" s="5"/>
+      <c r="D524" s="5"/>
+      <c r="E524" s="5"/>
+      <c r="F524" s="5"/>
+    </row>
+    <row r="525" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A525" s="5"/>
       <c r="B525" t="str">
-        <f>IF(A525="","",CHOOSE(MONTH(A525),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="526" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C525" s="5"/>
+      <c r="D525" s="5"/>
+      <c r="E525" s="5"/>
+      <c r="F525" s="5"/>
+    </row>
+    <row r="526" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A526" s="5"/>
       <c r="B526" t="str">
-        <f>IF(A526="","",CHOOSE(MONTH(A526),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="527" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C526" s="5"/>
+      <c r="D526" s="5"/>
+      <c r="E526" s="5"/>
+      <c r="F526" s="5"/>
+    </row>
+    <row r="527" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A527" s="5"/>
       <c r="B527" t="str">
-        <f>IF(A527="","",CHOOSE(MONTH(A527),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="528" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C527" s="5"/>
+      <c r="D527" s="5"/>
+      <c r="E527" s="5"/>
+      <c r="F527" s="5"/>
+    </row>
+    <row r="528" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A528" s="5"/>
       <c r="B528" t="str">
-        <f>IF(A528="","",CHOOSE(MONTH(A528),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="529" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C528" s="5"/>
+      <c r="D528" s="5"/>
+      <c r="E528" s="5"/>
+      <c r="F528" s="5"/>
+    </row>
+    <row r="529" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A529" s="5"/>
       <c r="B529" t="str">
-        <f>IF(A529="","",CHOOSE(MONTH(A529),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="530" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C529" s="5"/>
+      <c r="D529" s="5"/>
+      <c r="E529" s="5"/>
+      <c r="F529" s="5"/>
+    </row>
+    <row r="530" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A530" s="5"/>
       <c r="B530" t="str">
-        <f>IF(A530="","",CHOOSE(MONTH(A530),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="531" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C530" s="5"/>
+      <c r="D530" s="5"/>
+      <c r="E530" s="5"/>
+      <c r="F530" s="5"/>
+    </row>
+    <row r="531" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A531" s="5"/>
       <c r="B531" t="str">
-        <f>IF(A531="","",CHOOSE(MONTH(A531),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="532" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C531" s="5"/>
+      <c r="D531" s="5"/>
+      <c r="E531" s="5"/>
+      <c r="F531" s="5"/>
+    </row>
+    <row r="532" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A532" s="5"/>
       <c r="B532" t="str">
-        <f>IF(A532="","",CHOOSE(MONTH(A532),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="533" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C532" s="5"/>
+      <c r="D532" s="5"/>
+      <c r="E532" s="5"/>
+      <c r="F532" s="5"/>
+    </row>
+    <row r="533" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A533" s="5"/>
       <c r="B533" t="str">
-        <f>IF(A533="","",CHOOSE(MONTH(A533),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="534" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C533" s="5"/>
+      <c r="D533" s="5"/>
+      <c r="E533" s="5"/>
+      <c r="F533" s="5"/>
+    </row>
+    <row r="534" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A534" s="5"/>
       <c r="B534" t="str">
-        <f>IF(A534="","",CHOOSE(MONTH(A534),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="535" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C534" s="5"/>
+      <c r="D534" s="5"/>
+      <c r="E534" s="5"/>
+      <c r="F534" s="5"/>
+    </row>
+    <row r="535" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A535" s="5"/>
       <c r="B535" t="str">
-        <f>IF(A535="","",CHOOSE(MONTH(A535),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="536" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C535" s="5"/>
+      <c r="D535" s="5"/>
+      <c r="E535" s="5"/>
+      <c r="F535" s="5"/>
+    </row>
+    <row r="536" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A536" s="5"/>
       <c r="B536" t="str">
-        <f>IF(A536="","",CHOOSE(MONTH(A536),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="537" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C536" s="5"/>
+      <c r="D536" s="5"/>
+      <c r="E536" s="5"/>
+      <c r="F536" s="5"/>
+    </row>
+    <row r="537" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A537" s="5"/>
       <c r="B537" t="str">
-        <f>IF(A537="","",CHOOSE(MONTH(A537),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="538" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C537" s="5"/>
+      <c r="D537" s="5"/>
+      <c r="E537" s="5"/>
+      <c r="F537" s="5"/>
+    </row>
+    <row r="538" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A538" s="5"/>
       <c r="B538" t="str">
-        <f>IF(A538="","",CHOOSE(MONTH(A538),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="539" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C538" s="5"/>
+      <c r="D538" s="5"/>
+      <c r="E538" s="5"/>
+      <c r="F538" s="5"/>
+    </row>
+    <row r="539" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A539" s="5"/>
       <c r="B539" t="str">
-        <f>IF(A539="","",CHOOSE(MONTH(A539),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="540" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C539" s="5"/>
+      <c r="D539" s="5"/>
+      <c r="E539" s="5"/>
+      <c r="F539" s="5"/>
+    </row>
+    <row r="540" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A540" s="5"/>
       <c r="B540" t="str">
-        <f>IF(A540="","",CHOOSE(MONTH(A540),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="541" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C540" s="5"/>
+      <c r="D540" s="5"/>
+      <c r="E540" s="5"/>
+      <c r="F540" s="5"/>
+    </row>
+    <row r="541" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A541" s="5"/>
       <c r="B541" t="str">
-        <f>IF(A541="","",CHOOSE(MONTH(A541),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="542" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C541" s="5"/>
+      <c r="D541" s="5"/>
+      <c r="E541" s="5"/>
+      <c r="F541" s="5"/>
+    </row>
+    <row r="542" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A542" s="5"/>
       <c r="B542" t="str">
-        <f>IF(A542="","",CHOOSE(MONTH(A542),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="543" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C542" s="5"/>
+      <c r="D542" s="5"/>
+      <c r="E542" s="5"/>
+      <c r="F542" s="5"/>
+    </row>
+    <row r="543" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A543" s="5"/>
       <c r="B543" t="str">
-        <f>IF(A543="","",CHOOSE(MONTH(A543),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="544" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C543" s="5"/>
+      <c r="D543" s="5"/>
+      <c r="E543" s="5"/>
+      <c r="F543" s="5"/>
+    </row>
+    <row r="544" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A544" s="5"/>
       <c r="B544" t="str">
-        <f>IF(A544="","",CHOOSE(MONTH(A544),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="545" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C544" s="5"/>
+      <c r="D544" s="5"/>
+      <c r="E544" s="5"/>
+      <c r="F544" s="5"/>
+    </row>
+    <row r="545" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A545" s="5"/>
       <c r="B545" t="str">
-        <f>IF(A545="","",CHOOSE(MONTH(A545),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="546" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C545" s="5"/>
+      <c r="D545" s="5"/>
+      <c r="E545" s="5"/>
+      <c r="F545" s="5"/>
+    </row>
+    <row r="546" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A546" s="5"/>
       <c r="B546" t="str">
-        <f>IF(A546="","",CHOOSE(MONTH(A546),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="547" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C546" s="5"/>
+      <c r="D546" s="5"/>
+      <c r="E546" s="5"/>
+      <c r="F546" s="5"/>
+    </row>
+    <row r="547" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A547" s="5"/>
       <c r="B547" t="str">
-        <f>IF(A547="","",CHOOSE(MONTH(A547),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="548" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C547" s="5"/>
+      <c r="D547" s="5"/>
+      <c r="E547" s="5"/>
+      <c r="F547" s="5"/>
+    </row>
+    <row r="548" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A548" s="5"/>
       <c r="B548" t="str">
-        <f>IF(A548="","",CHOOSE(MONTH(A548),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="549" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C548" s="5"/>
+      <c r="D548" s="5"/>
+      <c r="E548" s="5"/>
+      <c r="F548" s="5"/>
+    </row>
+    <row r="549" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A549" s="5"/>
       <c r="B549" t="str">
-        <f>IF(A549="","",CHOOSE(MONTH(A549),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="550" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C549" s="5"/>
+      <c r="D549" s="5"/>
+      <c r="E549" s="5"/>
+      <c r="F549" s="5"/>
+    </row>
+    <row r="550" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A550" s="5"/>
       <c r="B550" t="str">
-        <f>IF(A550="","",CHOOSE(MONTH(A550),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="551" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C550" s="5"/>
+      <c r="D550" s="5"/>
+      <c r="E550" s="5"/>
+      <c r="F550" s="5"/>
+    </row>
+    <row r="551" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A551" s="5"/>
       <c r="B551" t="str">
-        <f>IF(A551="","",CHOOSE(MONTH(A551),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="552" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C551" s="5"/>
+      <c r="D551" s="5"/>
+      <c r="E551" s="5"/>
+      <c r="F551" s="5"/>
+    </row>
+    <row r="552" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A552" s="5"/>
       <c r="B552" t="str">
-        <f>IF(A552="","",CHOOSE(MONTH(A552),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="553" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C552" s="5"/>
+      <c r="D552" s="5"/>
+      <c r="E552" s="5"/>
+      <c r="F552" s="5"/>
+    </row>
+    <row r="553" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A553" s="5"/>
       <c r="B553" t="str">
-        <f>IF(A553="","",CHOOSE(MONTH(A553),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="554" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C553" s="5"/>
+      <c r="D553" s="5"/>
+      <c r="E553" s="5"/>
+      <c r="F553" s="5"/>
+    </row>
+    <row r="554" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A554" s="5"/>
       <c r="B554" t="str">
-        <f>IF(A554="","",CHOOSE(MONTH(A554),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="555" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C554" s="5"/>
+      <c r="D554" s="5"/>
+      <c r="E554" s="5"/>
+      <c r="F554" s="5"/>
+    </row>
+    <row r="555" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A555" s="5"/>
       <c r="B555" t="str">
-        <f>IF(A555="","",CHOOSE(MONTH(A555),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="556" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C555" s="5"/>
+      <c r="D555" s="5"/>
+      <c r="E555" s="5"/>
+      <c r="F555" s="5"/>
+    </row>
+    <row r="556" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A556" s="5"/>
       <c r="B556" t="str">
-        <f>IF(A556="","",CHOOSE(MONTH(A556),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="557" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C556" s="5"/>
+      <c r="D556" s="5"/>
+      <c r="E556" s="5"/>
+      <c r="F556" s="5"/>
+    </row>
+    <row r="557" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A557" s="5"/>
       <c r="B557" t="str">
-        <f>IF(A557="","",CHOOSE(MONTH(A557),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="558" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C557" s="5"/>
+      <c r="D557" s="5"/>
+      <c r="E557" s="5"/>
+      <c r="F557" s="5"/>
+    </row>
+    <row r="558" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A558" s="5"/>
       <c r="B558" t="str">
-        <f>IF(A558="","",CHOOSE(MONTH(A558),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="559" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C558" s="5"/>
+      <c r="D558" s="5"/>
+      <c r="E558" s="5"/>
+      <c r="F558" s="5"/>
+    </row>
+    <row r="559" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A559" s="5"/>
       <c r="B559" t="str">
-        <f>IF(A559="","",CHOOSE(MONTH(A559),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="560" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C559" s="5"/>
+      <c r="D559" s="5"/>
+      <c r="E559" s="5"/>
+      <c r="F559" s="5"/>
+    </row>
+    <row r="560" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A560" s="5"/>
       <c r="B560" t="str">
-        <f>IF(A560="","",CHOOSE(MONTH(A560),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="561" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C560" s="5"/>
+      <c r="D560" s="5"/>
+      <c r="E560" s="5"/>
+      <c r="F560" s="5"/>
+    </row>
+    <row r="561" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A561" s="5"/>
       <c r="B561" t="str">
-        <f>IF(A561="","",CHOOSE(MONTH(A561),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="562" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C561" s="5"/>
+      <c r="D561" s="5"/>
+      <c r="E561" s="5"/>
+      <c r="F561" s="5"/>
+    </row>
+    <row r="562" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A562" s="5"/>
       <c r="B562" t="str">
-        <f>IF(A562="","",CHOOSE(MONTH(A562),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="563" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C562" s="5"/>
+      <c r="D562" s="5"/>
+      <c r="E562" s="5"/>
+      <c r="F562" s="5"/>
+    </row>
+    <row r="563" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A563" s="5"/>
       <c r="B563" t="str">
-        <f>IF(A563="","",CHOOSE(MONTH(A563),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="564" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C563" s="5"/>
+      <c r="D563" s="5"/>
+      <c r="E563" s="5"/>
+      <c r="F563" s="5"/>
+    </row>
+    <row r="564" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A564" s="5"/>
       <c r="B564" t="str">
-        <f>IF(A564="","",CHOOSE(MONTH(A564),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="565" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C564" s="5"/>
+      <c r="D564" s="5"/>
+      <c r="E564" s="5"/>
+      <c r="F564" s="5"/>
+    </row>
+    <row r="565" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A565" s="5"/>
       <c r="B565" t="str">
-        <f>IF(A565="","",CHOOSE(MONTH(A565),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="566" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C565" s="5"/>
+      <c r="D565" s="5"/>
+      <c r="E565" s="5"/>
+      <c r="F565" s="5"/>
+    </row>
+    <row r="566" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A566" s="5"/>
       <c r="B566" t="str">
-        <f>IF(A566="","",CHOOSE(MONTH(A566),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="567" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C566" s="5"/>
+      <c r="D566" s="5"/>
+      <c r="E566" s="5"/>
+      <c r="F566" s="5"/>
+    </row>
+    <row r="567" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A567" s="5"/>
       <c r="B567" t="str">
-        <f>IF(A567="","",CHOOSE(MONTH(A567),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="568" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C567" s="5"/>
+      <c r="D567" s="5"/>
+      <c r="E567" s="5"/>
+      <c r="F567" s="5"/>
+    </row>
+    <row r="568" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A568" s="5"/>
       <c r="B568" t="str">
-        <f>IF(A568="","",CHOOSE(MONTH(A568),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="569" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C568" s="5"/>
+      <c r="D568" s="5"/>
+      <c r="E568" s="5"/>
+      <c r="F568" s="5"/>
+    </row>
+    <row r="569" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A569" s="5"/>
       <c r="B569" t="str">
-        <f>IF(A569="","",CHOOSE(MONTH(A569),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="570" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C569" s="5"/>
+      <c r="D569" s="5"/>
+      <c r="E569" s="5"/>
+      <c r="F569" s="5"/>
+    </row>
+    <row r="570" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A570" s="5"/>
       <c r="B570" t="str">
-        <f>IF(A570="","",CHOOSE(MONTH(A570),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="571" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C570" s="5"/>
+      <c r="D570" s="5"/>
+      <c r="E570" s="5"/>
+      <c r="F570" s="5"/>
+    </row>
+    <row r="571" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A571" s="5"/>
       <c r="B571" t="str">
-        <f>IF(A571="","",CHOOSE(MONTH(A571),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="572" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C571" s="5"/>
+      <c r="D571" s="5"/>
+      <c r="E571" s="5"/>
+      <c r="F571" s="5"/>
+    </row>
+    <row r="572" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A572" s="5"/>
       <c r="B572" t="str">
-        <f>IF(A572="","",CHOOSE(MONTH(A572),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="573" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C572" s="5"/>
+      <c r="D572" s="5"/>
+      <c r="E572" s="5"/>
+      <c r="F572" s="5"/>
+    </row>
+    <row r="573" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A573" s="5"/>
       <c r="B573" t="str">
-        <f>IF(A573="","",CHOOSE(MONTH(A573),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="574" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C573" s="5"/>
+      <c r="D573" s="5"/>
+      <c r="E573" s="5"/>
+      <c r="F573" s="5"/>
+    </row>
+    <row r="574" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A574" s="5"/>
       <c r="B574" t="str">
-        <f>IF(A574="","",CHOOSE(MONTH(A574),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="575" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C574" s="5"/>
+      <c r="D574" s="5"/>
+      <c r="E574" s="5"/>
+      <c r="F574" s="5"/>
+    </row>
+    <row r="575" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A575" s="5"/>
       <c r="B575" t="str">
-        <f>IF(A575="","",CHOOSE(MONTH(A575),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="576" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C575" s="5"/>
+      <c r="D575" s="5"/>
+      <c r="E575" s="5"/>
+      <c r="F575" s="5"/>
+    </row>
+    <row r="576" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A576" s="5"/>
       <c r="B576" t="str">
-        <f>IF(A576="","",CHOOSE(MONTH(A576),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="577" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C576" s="5"/>
+      <c r="D576" s="5"/>
+      <c r="E576" s="5"/>
+      <c r="F576" s="5"/>
+    </row>
+    <row r="577" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A577" s="5"/>
       <c r="B577" t="str">
-        <f>IF(A577="","",CHOOSE(MONTH(A577),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="578" spans="2:2">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="C577" s="5"/>
+      <c r="D577" s="5"/>
+      <c r="E577" s="5"/>
+      <c r="F577" s="5"/>
+    </row>
+    <row r="578" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A578" s="5"/>
       <c r="B578" t="str">
-        <f>IF(A578="","",CHOOSE(MONTH(A578),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="579" spans="2:2">
+        <f t="shared" ref="B578:B641" si="10">IF(A578="","",CHOOSE(MONTH(A578),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C578" s="5"/>
+      <c r="D578" s="5"/>
+      <c r="E578" s="5"/>
+      <c r="F578" s="5"/>
+    </row>
+    <row r="579" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A579" s="5"/>
       <c r="B579" t="str">
-        <f>IF(A579="","",CHOOSE(MONTH(A579),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="580" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C579" s="5"/>
+      <c r="D579" s="5"/>
+      <c r="E579" s="5"/>
+      <c r="F579" s="5"/>
+    </row>
+    <row r="580" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A580" s="5"/>
       <c r="B580" t="str">
-        <f>IF(A580="","",CHOOSE(MONTH(A580),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="581" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C580" s="5"/>
+      <c r="D580" s="5"/>
+      <c r="E580" s="5"/>
+      <c r="F580" s="5"/>
+    </row>
+    <row r="581" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A581" s="5"/>
       <c r="B581" t="str">
-        <f>IF(A581="","",CHOOSE(MONTH(A581),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="582" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C581" s="5"/>
+      <c r="D581" s="5"/>
+      <c r="E581" s="5"/>
+      <c r="F581" s="5"/>
+    </row>
+    <row r="582" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A582" s="5"/>
       <c r="B582" t="str">
-        <f>IF(A582="","",CHOOSE(MONTH(A582),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="583" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C582" s="5"/>
+      <c r="D582" s="5"/>
+      <c r="E582" s="5"/>
+      <c r="F582" s="5"/>
+    </row>
+    <row r="583" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A583" s="5"/>
       <c r="B583" t="str">
-        <f>IF(A583="","",CHOOSE(MONTH(A583),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="584" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C583" s="5"/>
+      <c r="D583" s="5"/>
+      <c r="E583" s="5"/>
+      <c r="F583" s="5"/>
+    </row>
+    <row r="584" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A584" s="5"/>
       <c r="B584" t="str">
-        <f>IF(A584="","",CHOOSE(MONTH(A584),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="585" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C584" s="5"/>
+      <c r="D584" s="5"/>
+      <c r="E584" s="5"/>
+      <c r="F584" s="5"/>
+    </row>
+    <row r="585" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A585" s="5"/>
       <c r="B585" t="str">
-        <f>IF(A585="","",CHOOSE(MONTH(A585),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="586" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C585" s="5"/>
+      <c r="D585" s="5"/>
+      <c r="E585" s="5"/>
+      <c r="F585" s="5"/>
+    </row>
+    <row r="586" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A586" s="5"/>
       <c r="B586" t="str">
-        <f>IF(A586="","",CHOOSE(MONTH(A586),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="587" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C586" s="5"/>
+      <c r="D586" s="5"/>
+      <c r="E586" s="5"/>
+      <c r="F586" s="5"/>
+    </row>
+    <row r="587" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A587" s="5"/>
       <c r="B587" t="str">
-        <f>IF(A587="","",CHOOSE(MONTH(A587),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="588" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C587" s="5"/>
+      <c r="D587" s="5"/>
+      <c r="E587" s="5"/>
+      <c r="F587" s="5"/>
+    </row>
+    <row r="588" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A588" s="5"/>
       <c r="B588" t="str">
-        <f>IF(A588="","",CHOOSE(MONTH(A588),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="589" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C588" s="5"/>
+      <c r="D588" s="5"/>
+      <c r="E588" s="5"/>
+      <c r="F588" s="5"/>
+    </row>
+    <row r="589" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A589" s="5"/>
       <c r="B589" t="str">
-        <f>IF(A589="","",CHOOSE(MONTH(A589),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="590" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C589" s="5"/>
+      <c r="D589" s="5"/>
+      <c r="E589" s="5"/>
+      <c r="F589" s="5"/>
+    </row>
+    <row r="590" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A590" s="5"/>
       <c r="B590" t="str">
-        <f>IF(A590="","",CHOOSE(MONTH(A590),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="591" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C590" s="5"/>
+      <c r="D590" s="5"/>
+      <c r="E590" s="5"/>
+      <c r="F590" s="5"/>
+    </row>
+    <row r="591" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A591" s="5"/>
       <c r="B591" t="str">
-        <f>IF(A591="","",CHOOSE(MONTH(A591),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="592" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C591" s="5"/>
+      <c r="D591" s="5"/>
+      <c r="E591" s="5"/>
+      <c r="F591" s="5"/>
+    </row>
+    <row r="592" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A592" s="5"/>
       <c r="B592" t="str">
-        <f>IF(A592="","",CHOOSE(MONTH(A592),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="593" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C592" s="5"/>
+      <c r="D592" s="5"/>
+      <c r="E592" s="5"/>
+      <c r="F592" s="5"/>
+    </row>
+    <row r="593" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A593" s="5"/>
       <c r="B593" t="str">
-        <f>IF(A593="","",CHOOSE(MONTH(A593),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="594" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C593" s="5"/>
+      <c r="D593" s="5"/>
+      <c r="E593" s="5"/>
+      <c r="F593" s="5"/>
+    </row>
+    <row r="594" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A594" s="5"/>
       <c r="B594" t="str">
-        <f>IF(A594="","",CHOOSE(MONTH(A594),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="595" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C594" s="5"/>
+      <c r="D594" s="5"/>
+      <c r="E594" s="5"/>
+      <c r="F594" s="5"/>
+    </row>
+    <row r="595" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A595" s="5"/>
       <c r="B595" t="str">
-        <f>IF(A595="","",CHOOSE(MONTH(A595),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="596" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C595" s="5"/>
+      <c r="D595" s="5"/>
+      <c r="E595" s="5"/>
+      <c r="F595" s="5"/>
+    </row>
+    <row r="596" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A596" s="5"/>
       <c r="B596" t="str">
-        <f>IF(A596="","",CHOOSE(MONTH(A596),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="597" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C596" s="5"/>
+      <c r="D596" s="5"/>
+      <c r="E596" s="5"/>
+      <c r="F596" s="5"/>
+    </row>
+    <row r="597" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A597" s="5"/>
       <c r="B597" t="str">
-        <f>IF(A597="","",CHOOSE(MONTH(A597),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="598" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C597" s="5"/>
+      <c r="D597" s="5"/>
+      <c r="E597" s="5"/>
+      <c r="F597" s="5"/>
+    </row>
+    <row r="598" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A598" s="5"/>
       <c r="B598" t="str">
-        <f>IF(A598="","",CHOOSE(MONTH(A598),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="599" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C598" s="5"/>
+      <c r="D598" s="5"/>
+      <c r="E598" s="5"/>
+      <c r="F598" s="5"/>
+    </row>
+    <row r="599" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A599" s="5"/>
       <c r="B599" t="str">
-        <f>IF(A599="","",CHOOSE(MONTH(A599),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="600" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C599" s="5"/>
+      <c r="D599" s="5"/>
+      <c r="E599" s="5"/>
+      <c r="F599" s="5"/>
+    </row>
+    <row r="600" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A600" s="5"/>
       <c r="B600" t="str">
-        <f>IF(A600="","",CHOOSE(MONTH(A600),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="601" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C600" s="5"/>
+      <c r="D600" s="5"/>
+      <c r="E600" s="5"/>
+      <c r="F600" s="5"/>
+    </row>
+    <row r="601" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A601" s="5"/>
       <c r="B601" t="str">
-        <f>IF(A601="","",CHOOSE(MONTH(A601),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="602" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C601" s="5"/>
+      <c r="D601" s="5"/>
+      <c r="E601" s="5"/>
+      <c r="F601" s="5"/>
+    </row>
+    <row r="602" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A602" s="5"/>
       <c r="B602" t="str">
-        <f>IF(A602="","",CHOOSE(MONTH(A602),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="603" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C602" s="5"/>
+      <c r="D602" s="5"/>
+      <c r="E602" s="5"/>
+      <c r="F602" s="5"/>
+    </row>
+    <row r="603" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A603" s="5"/>
       <c r="B603" t="str">
-        <f>IF(A603="","",CHOOSE(MONTH(A603),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="604" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C603" s="5"/>
+      <c r="D603" s="5"/>
+      <c r="E603" s="5"/>
+      <c r="F603" s="5"/>
+    </row>
+    <row r="604" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A604" s="5"/>
       <c r="B604" t="str">
-        <f>IF(A604="","",CHOOSE(MONTH(A604),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="605" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C604" s="5"/>
+      <c r="D604" s="5"/>
+      <c r="E604" s="5"/>
+      <c r="F604" s="5"/>
+    </row>
+    <row r="605" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A605" s="5"/>
       <c r="B605" t="str">
-        <f>IF(A605="","",CHOOSE(MONTH(A605),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="606" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C605" s="5"/>
+      <c r="D605" s="5"/>
+      <c r="E605" s="5"/>
+      <c r="F605" s="5"/>
+    </row>
+    <row r="606" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A606" s="5"/>
       <c r="B606" t="str">
-        <f>IF(A606="","",CHOOSE(MONTH(A606),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="607" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C606" s="5"/>
+      <c r="D606" s="5"/>
+      <c r="E606" s="5"/>
+      <c r="F606" s="5"/>
+    </row>
+    <row r="607" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A607" s="5"/>
       <c r="B607" t="str">
-        <f>IF(A607="","",CHOOSE(MONTH(A607),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="608" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C607" s="5"/>
+      <c r="D607" s="5"/>
+      <c r="E607" s="5"/>
+      <c r="F607" s="5"/>
+    </row>
+    <row r="608" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A608" s="5"/>
       <c r="B608" t="str">
-        <f>IF(A608="","",CHOOSE(MONTH(A608),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="609" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C608" s="5"/>
+      <c r="D608" s="5"/>
+      <c r="E608" s="5"/>
+      <c r="F608" s="5"/>
+    </row>
+    <row r="609" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A609" s="5"/>
       <c r="B609" t="str">
-        <f>IF(A609="","",CHOOSE(MONTH(A609),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="610" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C609" s="5"/>
+      <c r="D609" s="5"/>
+      <c r="E609" s="5"/>
+      <c r="F609" s="5"/>
+    </row>
+    <row r="610" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A610" s="5"/>
       <c r="B610" t="str">
-        <f>IF(A610="","",CHOOSE(MONTH(A610),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="611" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C610" s="5"/>
+      <c r="D610" s="5"/>
+      <c r="E610" s="5"/>
+      <c r="F610" s="5"/>
+    </row>
+    <row r="611" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A611" s="5"/>
       <c r="B611" t="str">
-        <f>IF(A611="","",CHOOSE(MONTH(A611),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="612" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C611" s="5"/>
+      <c r="D611" s="5"/>
+      <c r="E611" s="5"/>
+      <c r="F611" s="5"/>
+    </row>
+    <row r="612" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A612" s="5"/>
       <c r="B612" t="str">
-        <f>IF(A612="","",CHOOSE(MONTH(A612),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="613" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C612" s="5"/>
+      <c r="D612" s="5"/>
+      <c r="E612" s="5"/>
+      <c r="F612" s="5"/>
+    </row>
+    <row r="613" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A613" s="5"/>
       <c r="B613" t="str">
-        <f>IF(A613="","",CHOOSE(MONTH(A613),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="614" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C613" s="5"/>
+      <c r="D613" s="5"/>
+      <c r="E613" s="5"/>
+      <c r="F613" s="5"/>
+    </row>
+    <row r="614" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A614" s="5"/>
       <c r="B614" t="str">
-        <f>IF(A614="","",CHOOSE(MONTH(A614),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="615" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C614" s="5"/>
+      <c r="D614" s="5"/>
+      <c r="E614" s="5"/>
+      <c r="F614" s="5"/>
+    </row>
+    <row r="615" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A615" s="5"/>
       <c r="B615" t="str">
-        <f>IF(A615="","",CHOOSE(MONTH(A615),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="616" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C615" s="5"/>
+      <c r="D615" s="5"/>
+      <c r="E615" s="5"/>
+      <c r="F615" s="5"/>
+    </row>
+    <row r="616" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A616" s="5"/>
       <c r="B616" t="str">
-        <f>IF(A616="","",CHOOSE(MONTH(A616),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="617" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C616" s="5"/>
+      <c r="D616" s="5"/>
+      <c r="E616" s="5"/>
+      <c r="F616" s="5"/>
+    </row>
+    <row r="617" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A617" s="5"/>
       <c r="B617" t="str">
-        <f>IF(A617="","",CHOOSE(MONTH(A617),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="618" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C617" s="5"/>
+      <c r="D617" s="5"/>
+      <c r="E617" s="5"/>
+      <c r="F617" s="5"/>
+    </row>
+    <row r="618" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A618" s="5"/>
       <c r="B618" t="str">
-        <f>IF(A618="","",CHOOSE(MONTH(A618),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="619" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C618" s="5"/>
+      <c r="D618" s="5"/>
+      <c r="E618" s="5"/>
+      <c r="F618" s="5"/>
+    </row>
+    <row r="619" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A619" s="5"/>
       <c r="B619" t="str">
-        <f>IF(A619="","",CHOOSE(MONTH(A619),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="620" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C619" s="5"/>
+      <c r="D619" s="5"/>
+      <c r="E619" s="5"/>
+      <c r="F619" s="5"/>
+    </row>
+    <row r="620" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A620" s="5"/>
       <c r="B620" t="str">
-        <f>IF(A620="","",CHOOSE(MONTH(A620),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="621" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C620" s="5"/>
+      <c r="D620" s="5"/>
+      <c r="E620" s="5"/>
+      <c r="F620" s="5"/>
+    </row>
+    <row r="621" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A621" s="5"/>
       <c r="B621" t="str">
-        <f>IF(A621="","",CHOOSE(MONTH(A621),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="622" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C621" s="5"/>
+      <c r="D621" s="5"/>
+      <c r="E621" s="5"/>
+      <c r="F621" s="5"/>
+    </row>
+    <row r="622" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A622" s="5"/>
       <c r="B622" t="str">
-        <f>IF(A622="","",CHOOSE(MONTH(A622),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="623" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C622" s="5"/>
+      <c r="D622" s="5"/>
+      <c r="E622" s="5"/>
+      <c r="F622" s="5"/>
+    </row>
+    <row r="623" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A623" s="5"/>
       <c r="B623" t="str">
-        <f>IF(A623="","",CHOOSE(MONTH(A623),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="624" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C623" s="5"/>
+      <c r="D623" s="5"/>
+      <c r="E623" s="5"/>
+      <c r="F623" s="5"/>
+    </row>
+    <row r="624" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A624" s="5"/>
       <c r="B624" t="str">
-        <f>IF(A624="","",CHOOSE(MONTH(A624),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="625" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C624" s="5"/>
+      <c r="D624" s="5"/>
+      <c r="E624" s="5"/>
+      <c r="F624" s="5"/>
+    </row>
+    <row r="625" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A625" s="5"/>
       <c r="B625" t="str">
-        <f>IF(A625="","",CHOOSE(MONTH(A625),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="626" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C625" s="5"/>
+      <c r="D625" s="5"/>
+      <c r="E625" s="5"/>
+      <c r="F625" s="5"/>
+    </row>
+    <row r="626" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A626" s="5"/>
       <c r="B626" t="str">
-        <f>IF(A626="","",CHOOSE(MONTH(A626),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="627" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C626" s="5"/>
+      <c r="D626" s="5"/>
+      <c r="E626" s="5"/>
+      <c r="F626" s="5"/>
+    </row>
+    <row r="627" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A627" s="5"/>
       <c r="B627" t="str">
-        <f>IF(A627="","",CHOOSE(MONTH(A627),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="628" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C627" s="5"/>
+      <c r="D627" s="5"/>
+      <c r="E627" s="5"/>
+      <c r="F627" s="5"/>
+    </row>
+    <row r="628" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A628" s="5"/>
       <c r="B628" t="str">
-        <f>IF(A628="","",CHOOSE(MONTH(A628),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="629" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C628" s="5"/>
+      <c r="D628" s="5"/>
+      <c r="E628" s="5"/>
+      <c r="F628" s="5"/>
+    </row>
+    <row r="629" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A629" s="5"/>
       <c r="B629" t="str">
-        <f>IF(A629="","",CHOOSE(MONTH(A629),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="630" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C629" s="5"/>
+      <c r="D629" s="5"/>
+      <c r="E629" s="5"/>
+      <c r="F629" s="5"/>
+    </row>
+    <row r="630" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A630" s="5"/>
       <c r="B630" t="str">
-        <f>IF(A630="","",CHOOSE(MONTH(A630),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="631" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C630" s="5"/>
+      <c r="D630" s="5"/>
+      <c r="E630" s="5"/>
+      <c r="F630" s="5"/>
+    </row>
+    <row r="631" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A631" s="5"/>
       <c r="B631" t="str">
-        <f>IF(A631="","",CHOOSE(MONTH(A631),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="632" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C631" s="5"/>
+      <c r="D631" s="5"/>
+      <c r="E631" s="5"/>
+      <c r="F631" s="5"/>
+    </row>
+    <row r="632" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A632" s="5"/>
       <c r="B632" t="str">
-        <f>IF(A632="","",CHOOSE(MONTH(A632),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="633" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C632" s="5"/>
+      <c r="D632" s="5"/>
+      <c r="E632" s="5"/>
+      <c r="F632" s="5"/>
+    </row>
+    <row r="633" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A633" s="5"/>
       <c r="B633" t="str">
-        <f>IF(A633="","",CHOOSE(MONTH(A633),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="634" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C633" s="5"/>
+      <c r="D633" s="5"/>
+      <c r="E633" s="5"/>
+      <c r="F633" s="5"/>
+    </row>
+    <row r="634" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A634" s="5"/>
       <c r="B634" t="str">
-        <f>IF(A634="","",CHOOSE(MONTH(A634),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="635" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C634" s="5"/>
+      <c r="D634" s="5"/>
+      <c r="E634" s="5"/>
+      <c r="F634" s="5"/>
+    </row>
+    <row r="635" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A635" s="5"/>
       <c r="B635" t="str">
-        <f>IF(A635="","",CHOOSE(MONTH(A635),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="636" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C635" s="5"/>
+      <c r="D635" s="5"/>
+      <c r="E635" s="5"/>
+      <c r="F635" s="5"/>
+    </row>
+    <row r="636" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A636" s="5"/>
       <c r="B636" t="str">
-        <f>IF(A636="","",CHOOSE(MONTH(A636),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="637" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C636" s="5"/>
+      <c r="D636" s="5"/>
+      <c r="E636" s="5"/>
+      <c r="F636" s="5"/>
+    </row>
+    <row r="637" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A637" s="5"/>
       <c r="B637" t="str">
-        <f>IF(A637="","",CHOOSE(MONTH(A637),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="638" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C637" s="5"/>
+      <c r="D637" s="5"/>
+      <c r="E637" s="5"/>
+      <c r="F637" s="5"/>
+    </row>
+    <row r="638" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A638" s="5"/>
       <c r="B638" t="str">
-        <f>IF(A638="","",CHOOSE(MONTH(A638),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="639" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C638" s="5"/>
+      <c r="D638" s="5"/>
+      <c r="E638" s="5"/>
+      <c r="F638" s="5"/>
+    </row>
+    <row r="639" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A639" s="5"/>
       <c r="B639" t="str">
-        <f>IF(A639="","",CHOOSE(MONTH(A639),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="640" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C639" s="5"/>
+      <c r="D639" s="5"/>
+      <c r="E639" s="5"/>
+      <c r="F639" s="5"/>
+    </row>
+    <row r="640" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A640" s="5"/>
       <c r="B640" t="str">
-        <f>IF(A640="","",CHOOSE(MONTH(A640),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="641" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C640" s="5"/>
+      <c r="D640" s="5"/>
+      <c r="E640" s="5"/>
+      <c r="F640" s="5"/>
+    </row>
+    <row r="641" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A641" s="5"/>
       <c r="B641" t="str">
-        <f>IF(A641="","",CHOOSE(MONTH(A641),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="642" spans="2:2">
+        <f t="shared" si="10"/>
+        <v/>
+      </c>
+      <c r="C641" s="5"/>
+      <c r="D641" s="5"/>
+      <c r="E641" s="5"/>
+      <c r="F641" s="5"/>
+    </row>
+    <row r="642" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A642" s="5"/>
       <c r="B642" t="str">
-        <f>IF(A642="","",CHOOSE(MONTH(A642),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="643" spans="2:2">
+        <f t="shared" ref="B642:B705" si="11">IF(A642="","",CHOOSE(MONTH(A642),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C642" s="5"/>
+      <c r="D642" s="5"/>
+      <c r="E642" s="5"/>
+      <c r="F642" s="5"/>
+    </row>
+    <row r="643" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A643" s="5"/>
       <c r="B643" t="str">
-        <f>IF(A643="","",CHOOSE(MONTH(A643),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="644" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C643" s="5"/>
+      <c r="D643" s="5"/>
+      <c r="E643" s="5"/>
+      <c r="F643" s="5"/>
+    </row>
+    <row r="644" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A644" s="5"/>
       <c r="B644" t="str">
-        <f>IF(A644="","",CHOOSE(MONTH(A644),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="645" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C644" s="5"/>
+      <c r="D644" s="5"/>
+      <c r="E644" s="5"/>
+      <c r="F644" s="5"/>
+    </row>
+    <row r="645" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A645" s="5"/>
       <c r="B645" t="str">
-        <f>IF(A645="","",CHOOSE(MONTH(A645),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="646" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C645" s="5"/>
+      <c r="D645" s="5"/>
+      <c r="E645" s="5"/>
+      <c r="F645" s="5"/>
+    </row>
+    <row r="646" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A646" s="5"/>
       <c r="B646" t="str">
-        <f>IF(A646="","",CHOOSE(MONTH(A646),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="647" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C646" s="5"/>
+      <c r="D646" s="5"/>
+      <c r="E646" s="5"/>
+      <c r="F646" s="5"/>
+    </row>
+    <row r="647" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A647" s="5"/>
       <c r="B647" t="str">
-        <f>IF(A647="","",CHOOSE(MONTH(A647),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="648" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C647" s="5"/>
+      <c r="D647" s="5"/>
+      <c r="E647" s="5"/>
+      <c r="F647" s="5"/>
+    </row>
+    <row r="648" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A648" s="5"/>
       <c r="B648" t="str">
-        <f>IF(A648="","",CHOOSE(MONTH(A648),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="649" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C648" s="5"/>
+      <c r="D648" s="5"/>
+      <c r="E648" s="5"/>
+      <c r="F648" s="5"/>
+    </row>
+    <row r="649" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A649" s="5"/>
       <c r="B649" t="str">
-        <f>IF(A649="","",CHOOSE(MONTH(A649),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="650" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C649" s="5"/>
+      <c r="D649" s="5"/>
+      <c r="E649" s="5"/>
+      <c r="F649" s="5"/>
+    </row>
+    <row r="650" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A650" s="5"/>
       <c r="B650" t="str">
-        <f>IF(A650="","",CHOOSE(MONTH(A650),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="651" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C650" s="5"/>
+      <c r="D650" s="5"/>
+      <c r="E650" s="5"/>
+      <c r="F650" s="5"/>
+    </row>
+    <row r="651" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A651" s="5"/>
       <c r="B651" t="str">
-        <f>IF(A651="","",CHOOSE(MONTH(A651),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="652" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C651" s="5"/>
+      <c r="D651" s="5"/>
+      <c r="E651" s="5"/>
+      <c r="F651" s="5"/>
+    </row>
+    <row r="652" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A652" s="5"/>
       <c r="B652" t="str">
-        <f>IF(A652="","",CHOOSE(MONTH(A652),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="653" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C652" s="5"/>
+      <c r="D652" s="5"/>
+      <c r="E652" s="5"/>
+      <c r="F652" s="5"/>
+    </row>
+    <row r="653" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A653" s="5"/>
       <c r="B653" t="str">
-        <f>IF(A653="","",CHOOSE(MONTH(A653),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="654" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C653" s="5"/>
+      <c r="D653" s="5"/>
+      <c r="E653" s="5"/>
+      <c r="F653" s="5"/>
+    </row>
+    <row r="654" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A654" s="5"/>
       <c r="B654" t="str">
-        <f>IF(A654="","",CHOOSE(MONTH(A654),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="655" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C654" s="5"/>
+      <c r="D654" s="5"/>
+      <c r="E654" s="5"/>
+      <c r="F654" s="5"/>
+    </row>
+    <row r="655" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A655" s="5"/>
       <c r="B655" t="str">
-        <f>IF(A655="","",CHOOSE(MONTH(A655),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="656" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C655" s="5"/>
+      <c r="D655" s="5"/>
+      <c r="E655" s="5"/>
+      <c r="F655" s="5"/>
+    </row>
+    <row r="656" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A656" s="5"/>
       <c r="B656" t="str">
-        <f>IF(A656="","",CHOOSE(MONTH(A656),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="657" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C656" s="5"/>
+      <c r="D656" s="5"/>
+      <c r="E656" s="5"/>
+      <c r="F656" s="5"/>
+    </row>
+    <row r="657" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A657" s="5"/>
       <c r="B657" t="str">
-        <f>IF(A657="","",CHOOSE(MONTH(A657),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="658" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C657" s="5"/>
+      <c r="D657" s="5"/>
+      <c r="E657" s="5"/>
+      <c r="F657" s="5"/>
+    </row>
+    <row r="658" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A658" s="5"/>
       <c r="B658" t="str">
-        <f>IF(A658="","",CHOOSE(MONTH(A658),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="659" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C658" s="5"/>
+      <c r="D658" s="5"/>
+      <c r="E658" s="5"/>
+      <c r="F658" s="5"/>
+    </row>
+    <row r="659" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A659" s="5"/>
       <c r="B659" t="str">
-        <f>IF(A659="","",CHOOSE(MONTH(A659),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="660" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C659" s="5"/>
+      <c r="D659" s="5"/>
+      <c r="E659" s="5"/>
+      <c r="F659" s="5"/>
+    </row>
+    <row r="660" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A660" s="5"/>
       <c r="B660" t="str">
-        <f>IF(A660="","",CHOOSE(MONTH(A660),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="661" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C660" s="5"/>
+      <c r="D660" s="5"/>
+      <c r="E660" s="5"/>
+      <c r="F660" s="5"/>
+    </row>
+    <row r="661" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A661" s="5"/>
       <c r="B661" t="str">
-        <f>IF(A661="","",CHOOSE(MONTH(A661),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="662" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C661" s="5"/>
+      <c r="D661" s="5"/>
+      <c r="E661" s="5"/>
+      <c r="F661" s="5"/>
+    </row>
+    <row r="662" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A662" s="5"/>
       <c r="B662" t="str">
-        <f>IF(A662="","",CHOOSE(MONTH(A662),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="663" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C662" s="5"/>
+      <c r="D662" s="5"/>
+      <c r="E662" s="5"/>
+      <c r="F662" s="5"/>
+    </row>
+    <row r="663" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A663" s="5"/>
       <c r="B663" t="str">
-        <f>IF(A663="","",CHOOSE(MONTH(A663),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="664" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C663" s="5"/>
+      <c r="D663" s="5"/>
+      <c r="E663" s="5"/>
+      <c r="F663" s="5"/>
+    </row>
+    <row r="664" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A664" s="5"/>
       <c r="B664" t="str">
-        <f>IF(A664="","",CHOOSE(MONTH(A664),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="665" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C664" s="5"/>
+      <c r="D664" s="5"/>
+      <c r="E664" s="5"/>
+      <c r="F664" s="5"/>
+    </row>
+    <row r="665" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A665" s="5"/>
       <c r="B665" t="str">
-        <f>IF(A665="","",CHOOSE(MONTH(A665),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="666" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C665" s="5"/>
+      <c r="D665" s="5"/>
+      <c r="E665" s="5"/>
+      <c r="F665" s="5"/>
+    </row>
+    <row r="666" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A666" s="5"/>
       <c r="B666" t="str">
-        <f>IF(A666="","",CHOOSE(MONTH(A666),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="667" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C666" s="5"/>
+      <c r="D666" s="5"/>
+      <c r="E666" s="5"/>
+      <c r="F666" s="5"/>
+    </row>
+    <row r="667" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A667" s="5"/>
       <c r="B667" t="str">
-        <f>IF(A667="","",CHOOSE(MONTH(A667),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="668" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C667" s="5"/>
+      <c r="D667" s="5"/>
+      <c r="E667" s="5"/>
+      <c r="F667" s="5"/>
+    </row>
+    <row r="668" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A668" s="5"/>
       <c r="B668" t="str">
-        <f>IF(A668="","",CHOOSE(MONTH(A668),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="669" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C668" s="5"/>
+      <c r="D668" s="5"/>
+      <c r="E668" s="5"/>
+      <c r="F668" s="5"/>
+    </row>
+    <row r="669" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A669" s="5"/>
       <c r="B669" t="str">
-        <f>IF(A669="","",CHOOSE(MONTH(A669),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="670" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C669" s="5"/>
+      <c r="D669" s="5"/>
+      <c r="E669" s="5"/>
+      <c r="F669" s="5"/>
+    </row>
+    <row r="670" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A670" s="5"/>
       <c r="B670" t="str">
-        <f>IF(A670="","",CHOOSE(MONTH(A670),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="671" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C670" s="5"/>
+      <c r="D670" s="5"/>
+      <c r="E670" s="5"/>
+      <c r="F670" s="5"/>
+    </row>
+    <row r="671" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A671" s="5"/>
       <c r="B671" t="str">
-        <f>IF(A671="","",CHOOSE(MONTH(A671),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="672" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C671" s="5"/>
+      <c r="D671" s="5"/>
+      <c r="E671" s="5"/>
+      <c r="F671" s="5"/>
+    </row>
+    <row r="672" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A672" s="5"/>
       <c r="B672" t="str">
-        <f>IF(A672="","",CHOOSE(MONTH(A672),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="673" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C672" s="5"/>
+      <c r="D672" s="5"/>
+      <c r="E672" s="5"/>
+      <c r="F672" s="5"/>
+    </row>
+    <row r="673" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A673" s="5"/>
       <c r="B673" t="str">
-        <f>IF(A673="","",CHOOSE(MONTH(A673),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="674" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C673" s="5"/>
+      <c r="D673" s="5"/>
+      <c r="E673" s="5"/>
+      <c r="F673" s="5"/>
+    </row>
+    <row r="674" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A674" s="5"/>
       <c r="B674" t="str">
-        <f>IF(A674="","",CHOOSE(MONTH(A674),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="675" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C674" s="5"/>
+      <c r="D674" s="5"/>
+      <c r="E674" s="5"/>
+      <c r="F674" s="5"/>
+    </row>
+    <row r="675" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A675" s="5"/>
       <c r="B675" t="str">
-        <f>IF(A675="","",CHOOSE(MONTH(A675),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="676" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C675" s="5"/>
+      <c r="D675" s="5"/>
+      <c r="E675" s="5"/>
+      <c r="F675" s="5"/>
+    </row>
+    <row r="676" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A676" s="5"/>
       <c r="B676" t="str">
-        <f>IF(A676="","",CHOOSE(MONTH(A676),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="677" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C676" s="5"/>
+      <c r="D676" s="5"/>
+      <c r="E676" s="5"/>
+      <c r="F676" s="5"/>
+    </row>
+    <row r="677" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A677" s="5"/>
       <c r="B677" t="str">
-        <f>IF(A677="","",CHOOSE(MONTH(A677),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="678" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C677" s="5"/>
+      <c r="D677" s="5"/>
+      <c r="E677" s="5"/>
+      <c r="F677" s="5"/>
+    </row>
+    <row r="678" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A678" s="5"/>
       <c r="B678" t="str">
-        <f>IF(A678="","",CHOOSE(MONTH(A678),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="679" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C678" s="5"/>
+      <c r="D678" s="5"/>
+      <c r="E678" s="5"/>
+      <c r="F678" s="5"/>
+    </row>
+    <row r="679" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A679" s="5"/>
       <c r="B679" t="str">
-        <f>IF(A679="","",CHOOSE(MONTH(A679),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="680" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C679" s="5"/>
+      <c r="D679" s="5"/>
+      <c r="E679" s="5"/>
+      <c r="F679" s="5"/>
+    </row>
+    <row r="680" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A680" s="5"/>
       <c r="B680" t="str">
-        <f>IF(A680="","",CHOOSE(MONTH(A680),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="681" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C680" s="5"/>
+      <c r="D680" s="5"/>
+      <c r="E680" s="5"/>
+      <c r="F680" s="5"/>
+    </row>
+    <row r="681" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A681" s="5"/>
       <c r="B681" t="str">
-        <f>IF(A681="","",CHOOSE(MONTH(A681),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="682" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C681" s="5"/>
+      <c r="D681" s="5"/>
+      <c r="E681" s="5"/>
+      <c r="F681" s="5"/>
+    </row>
+    <row r="682" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A682" s="5"/>
       <c r="B682" t="str">
-        <f>IF(A682="","",CHOOSE(MONTH(A682),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="683" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C682" s="5"/>
+      <c r="D682" s="5"/>
+      <c r="E682" s="5"/>
+      <c r="F682" s="5"/>
+    </row>
+    <row r="683" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A683" s="5"/>
       <c r="B683" t="str">
-        <f>IF(A683="","",CHOOSE(MONTH(A683),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="684" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C683" s="5"/>
+      <c r="D683" s="5"/>
+      <c r="E683" s="5"/>
+      <c r="F683" s="5"/>
+    </row>
+    <row r="684" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A684" s="5"/>
       <c r="B684" t="str">
-        <f>IF(A684="","",CHOOSE(MONTH(A684),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="685" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C684" s="5"/>
+      <c r="D684" s="5"/>
+      <c r="E684" s="5"/>
+      <c r="F684" s="5"/>
+    </row>
+    <row r="685" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A685" s="5"/>
       <c r="B685" t="str">
-        <f>IF(A685="","",CHOOSE(MONTH(A685),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="686" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C685" s="5"/>
+      <c r="D685" s="5"/>
+      <c r="E685" s="5"/>
+      <c r="F685" s="5"/>
+    </row>
+    <row r="686" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A686" s="5"/>
       <c r="B686" t="str">
-        <f>IF(A686="","",CHOOSE(MONTH(A686),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="687" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C686" s="5"/>
+      <c r="D686" s="5"/>
+      <c r="E686" s="5"/>
+      <c r="F686" s="5"/>
+    </row>
+    <row r="687" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A687" s="5"/>
       <c r="B687" t="str">
-        <f>IF(A687="","",CHOOSE(MONTH(A687),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="688" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C687" s="5"/>
+      <c r="D687" s="5"/>
+      <c r="E687" s="5"/>
+      <c r="F687" s="5"/>
+    </row>
+    <row r="688" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A688" s="5"/>
       <c r="B688" t="str">
-        <f>IF(A688="","",CHOOSE(MONTH(A688),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="689" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C688" s="5"/>
+      <c r="D688" s="5"/>
+      <c r="E688" s="5"/>
+      <c r="F688" s="5"/>
+    </row>
+    <row r="689" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A689" s="5"/>
       <c r="B689" t="str">
-        <f>IF(A689="","",CHOOSE(MONTH(A689),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="690" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C689" s="5"/>
+      <c r="D689" s="5"/>
+      <c r="E689" s="5"/>
+      <c r="F689" s="5"/>
+    </row>
+    <row r="690" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A690" s="5"/>
       <c r="B690" t="str">
-        <f>IF(A690="","",CHOOSE(MONTH(A690),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="691" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C690" s="5"/>
+      <c r="D690" s="5"/>
+      <c r="E690" s="5"/>
+      <c r="F690" s="5"/>
+    </row>
+    <row r="691" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A691" s="5"/>
       <c r="B691" t="str">
-        <f>IF(A691="","",CHOOSE(MONTH(A691),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="692" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C691" s="5"/>
+      <c r="D691" s="5"/>
+      <c r="E691" s="5"/>
+      <c r="F691" s="5"/>
+    </row>
+    <row r="692" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A692" s="5"/>
       <c r="B692" t="str">
-        <f>IF(A692="","",CHOOSE(MONTH(A692),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="693" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C692" s="5"/>
+      <c r="D692" s="5"/>
+      <c r="E692" s="5"/>
+      <c r="F692" s="5"/>
+    </row>
+    <row r="693" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A693" s="5"/>
       <c r="B693" t="str">
-        <f>IF(A693="","",CHOOSE(MONTH(A693),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="694" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C693" s="5"/>
+      <c r="D693" s="5"/>
+      <c r="E693" s="5"/>
+      <c r="F693" s="5"/>
+    </row>
+    <row r="694" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A694" s="5"/>
       <c r="B694" t="str">
-        <f>IF(A694="","",CHOOSE(MONTH(A694),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="695" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C694" s="5"/>
+      <c r="D694" s="5"/>
+      <c r="E694" s="5"/>
+      <c r="F694" s="5"/>
+    </row>
+    <row r="695" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A695" s="5"/>
       <c r="B695" t="str">
-        <f>IF(A695="","",CHOOSE(MONTH(A695),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="696" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C695" s="5"/>
+      <c r="D695" s="5"/>
+      <c r="E695" s="5"/>
+      <c r="F695" s="5"/>
+    </row>
+    <row r="696" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A696" s="5"/>
       <c r="B696" t="str">
-        <f>IF(A696="","",CHOOSE(MONTH(A696),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="697" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C696" s="5"/>
+      <c r="D696" s="5"/>
+      <c r="E696" s="5"/>
+      <c r="F696" s="5"/>
+    </row>
+    <row r="697" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A697" s="5"/>
       <c r="B697" t="str">
-        <f>IF(A697="","",CHOOSE(MONTH(A697),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="698" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C697" s="5"/>
+      <c r="D697" s="5"/>
+      <c r="E697" s="5"/>
+      <c r="F697" s="5"/>
+    </row>
+    <row r="698" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A698" s="5"/>
       <c r="B698" t="str">
-        <f>IF(A698="","",CHOOSE(MONTH(A698),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="699" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C698" s="5"/>
+      <c r="D698" s="5"/>
+      <c r="E698" s="5"/>
+      <c r="F698" s="5"/>
+    </row>
+    <row r="699" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A699" s="5"/>
       <c r="B699" t="str">
-        <f>IF(A699="","",CHOOSE(MONTH(A699),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="700" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C699" s="5"/>
+      <c r="D699" s="5"/>
+      <c r="E699" s="5"/>
+      <c r="F699" s="5"/>
+    </row>
+    <row r="700" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A700" s="5"/>
       <c r="B700" t="str">
-        <f>IF(A700="","",CHOOSE(MONTH(A700),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="701" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C700" s="5"/>
+      <c r="D700" s="5"/>
+      <c r="E700" s="5"/>
+      <c r="F700" s="5"/>
+    </row>
+    <row r="701" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A701" s="5"/>
       <c r="B701" t="str">
-        <f>IF(A701="","",CHOOSE(MONTH(A701),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="702" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C701" s="5"/>
+      <c r="D701" s="5"/>
+      <c r="E701" s="5"/>
+      <c r="F701" s="5"/>
+    </row>
+    <row r="702" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A702" s="5"/>
       <c r="B702" t="str">
-        <f>IF(A702="","",CHOOSE(MONTH(A702),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="703" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C702" s="5"/>
+      <c r="D702" s="5"/>
+      <c r="E702" s="5"/>
+      <c r="F702" s="5"/>
+    </row>
+    <row r="703" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A703" s="5"/>
       <c r="B703" t="str">
-        <f>IF(A703="","",CHOOSE(MONTH(A703),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="704" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C703" s="5"/>
+      <c r="D703" s="5"/>
+      <c r="E703" s="5"/>
+      <c r="F703" s="5"/>
+    </row>
+    <row r="704" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A704" s="5"/>
       <c r="B704" t="str">
-        <f>IF(A704="","",CHOOSE(MONTH(A704),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="705" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C704" s="5"/>
+      <c r="D704" s="5"/>
+      <c r="E704" s="5"/>
+      <c r="F704" s="5"/>
+    </row>
+    <row r="705" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A705" s="5"/>
       <c r="B705" t="str">
-        <f>IF(A705="","",CHOOSE(MONTH(A705),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="706" spans="2:2">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="C705" s="5"/>
+      <c r="D705" s="5"/>
+      <c r="E705" s="5"/>
+      <c r="F705" s="5"/>
+    </row>
+    <row r="706" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A706" s="5"/>
       <c r="B706" t="str">
-        <f>IF(A706="","",CHOOSE(MONTH(A706),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="707" spans="2:2">
+        <f t="shared" ref="B706:B769" si="12">IF(A706="","",CHOOSE(MONTH(A706),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C706" s="5"/>
+      <c r="D706" s="5"/>
+      <c r="E706" s="5"/>
+      <c r="F706" s="5"/>
+    </row>
+    <row r="707" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A707" s="5"/>
       <c r="B707" t="str">
-        <f>IF(A707="","",CHOOSE(MONTH(A707),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="708" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C707" s="5"/>
+      <c r="D707" s="5"/>
+      <c r="E707" s="5"/>
+      <c r="F707" s="5"/>
+    </row>
+    <row r="708" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A708" s="5"/>
       <c r="B708" t="str">
-        <f>IF(A708="","",CHOOSE(MONTH(A708),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="709" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C708" s="5"/>
+      <c r="D708" s="5"/>
+      <c r="E708" s="5"/>
+      <c r="F708" s="5"/>
+    </row>
+    <row r="709" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A709" s="5"/>
       <c r="B709" t="str">
-        <f>IF(A709="","",CHOOSE(MONTH(A709),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="710" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C709" s="5"/>
+      <c r="D709" s="5"/>
+      <c r="E709" s="5"/>
+      <c r="F709" s="5"/>
+    </row>
+    <row r="710" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A710" s="5"/>
       <c r="B710" t="str">
-        <f>IF(A710="","",CHOOSE(MONTH(A710),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="711" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C710" s="5"/>
+      <c r="D710" s="5"/>
+      <c r="E710" s="5"/>
+      <c r="F710" s="5"/>
+    </row>
+    <row r="711" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A711" s="5"/>
       <c r="B711" t="str">
-        <f>IF(A711="","",CHOOSE(MONTH(A711),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="712" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C711" s="5"/>
+      <c r="D711" s="5"/>
+      <c r="E711" s="5"/>
+      <c r="F711" s="5"/>
+    </row>
+    <row r="712" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A712" s="5"/>
       <c r="B712" t="str">
-        <f>IF(A712="","",CHOOSE(MONTH(A712),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="713" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C712" s="5"/>
+      <c r="D712" s="5"/>
+      <c r="E712" s="5"/>
+      <c r="F712" s="5"/>
+    </row>
+    <row r="713" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A713" s="5"/>
       <c r="B713" t="str">
-        <f>IF(A713="","",CHOOSE(MONTH(A713),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="714" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C713" s="5"/>
+      <c r="D713" s="5"/>
+      <c r="E713" s="5"/>
+      <c r="F713" s="5"/>
+    </row>
+    <row r="714" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A714" s="5"/>
       <c r="B714" t="str">
-        <f>IF(A714="","",CHOOSE(MONTH(A714),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="715" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C714" s="5"/>
+      <c r="D714" s="5"/>
+      <c r="E714" s="5"/>
+      <c r="F714" s="5"/>
+    </row>
+    <row r="715" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A715" s="5"/>
       <c r="B715" t="str">
-        <f>IF(A715="","",CHOOSE(MONTH(A715),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="716" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C715" s="5"/>
+      <c r="D715" s="5"/>
+      <c r="E715" s="5"/>
+      <c r="F715" s="5"/>
+    </row>
+    <row r="716" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A716" s="5"/>
       <c r="B716" t="str">
-        <f>IF(A716="","",CHOOSE(MONTH(A716),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="717" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C716" s="5"/>
+      <c r="D716" s="5"/>
+      <c r="E716" s="5"/>
+      <c r="F716" s="5"/>
+    </row>
+    <row r="717" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A717" s="5"/>
       <c r="B717" t="str">
-        <f>IF(A717="","",CHOOSE(MONTH(A717),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="718" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C717" s="5"/>
+      <c r="D717" s="5"/>
+      <c r="E717" s="5"/>
+      <c r="F717" s="5"/>
+    </row>
+    <row r="718" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A718" s="5"/>
       <c r="B718" t="str">
-        <f>IF(A718="","",CHOOSE(MONTH(A718),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="719" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C718" s="5"/>
+      <c r="D718" s="5"/>
+      <c r="E718" s="5"/>
+      <c r="F718" s="5"/>
+    </row>
+    <row r="719" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A719" s="5"/>
       <c r="B719" t="str">
-        <f>IF(A719="","",CHOOSE(MONTH(A719),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="720" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C719" s="5"/>
+      <c r="D719" s="5"/>
+      <c r="E719" s="5"/>
+      <c r="F719" s="5"/>
+    </row>
+    <row r="720" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A720" s="5"/>
       <c r="B720" t="str">
-        <f>IF(A720="","",CHOOSE(MONTH(A720),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="721" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C720" s="5"/>
+      <c r="D720" s="5"/>
+      <c r="E720" s="5"/>
+      <c r="F720" s="5"/>
+    </row>
+    <row r="721" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A721" s="5"/>
       <c r="B721" t="str">
-        <f>IF(A721="","",CHOOSE(MONTH(A721),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="722" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C721" s="5"/>
+      <c r="D721" s="5"/>
+      <c r="E721" s="5"/>
+      <c r="F721" s="5"/>
+    </row>
+    <row r="722" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A722" s="5"/>
       <c r="B722" t="str">
-        <f>IF(A722="","",CHOOSE(MONTH(A722),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="723" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C722" s="5"/>
+      <c r="D722" s="5"/>
+      <c r="E722" s="5"/>
+      <c r="F722" s="5"/>
+    </row>
+    <row r="723" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A723" s="5"/>
       <c r="B723" t="str">
-        <f>IF(A723="","",CHOOSE(MONTH(A723),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="724" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C723" s="5"/>
+      <c r="D723" s="5"/>
+      <c r="E723" s="5"/>
+      <c r="F723" s="5"/>
+    </row>
+    <row r="724" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A724" s="5"/>
       <c r="B724" t="str">
-        <f>IF(A724="","",CHOOSE(MONTH(A724),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="725" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C724" s="5"/>
+      <c r="D724" s="5"/>
+      <c r="E724" s="5"/>
+      <c r="F724" s="5"/>
+    </row>
+    <row r="725" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A725" s="5"/>
       <c r="B725" t="str">
-        <f>IF(A725="","",CHOOSE(MONTH(A725),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="726" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C725" s="5"/>
+      <c r="D725" s="5"/>
+      <c r="E725" s="5"/>
+      <c r="F725" s="5"/>
+    </row>
+    <row r="726" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A726" s="5"/>
       <c r="B726" t="str">
-        <f>IF(A726="","",CHOOSE(MONTH(A726),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="727" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C726" s="5"/>
+      <c r="D726" s="5"/>
+      <c r="E726" s="5"/>
+      <c r="F726" s="5"/>
+    </row>
+    <row r="727" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A727" s="5"/>
       <c r="B727" t="str">
-        <f>IF(A727="","",CHOOSE(MONTH(A727),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="728" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C727" s="5"/>
+      <c r="D727" s="5"/>
+      <c r="E727" s="5"/>
+      <c r="F727" s="5"/>
+    </row>
+    <row r="728" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A728" s="5"/>
       <c r="B728" t="str">
-        <f>IF(A728="","",CHOOSE(MONTH(A728),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="729" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C728" s="5"/>
+      <c r="D728" s="5"/>
+      <c r="E728" s="5"/>
+      <c r="F728" s="5"/>
+    </row>
+    <row r="729" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A729" s="5"/>
       <c r="B729" t="str">
-        <f>IF(A729="","",CHOOSE(MONTH(A729),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="730" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C729" s="5"/>
+      <c r="D729" s="5"/>
+      <c r="E729" s="5"/>
+      <c r="F729" s="5"/>
+    </row>
+    <row r="730" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A730" s="5"/>
       <c r="B730" t="str">
-        <f>IF(A730="","",CHOOSE(MONTH(A730),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="731" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C730" s="5"/>
+      <c r="D730" s="5"/>
+      <c r="E730" s="5"/>
+      <c r="F730" s="5"/>
+    </row>
+    <row r="731" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A731" s="5"/>
       <c r="B731" t="str">
-        <f>IF(A731="","",CHOOSE(MONTH(A731),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="732" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C731" s="5"/>
+      <c r="D731" s="5"/>
+      <c r="E731" s="5"/>
+      <c r="F731" s="5"/>
+    </row>
+    <row r="732" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A732" s="5"/>
       <c r="B732" t="str">
-        <f>IF(A732="","",CHOOSE(MONTH(A732),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="733" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C732" s="5"/>
+      <c r="D732" s="5"/>
+      <c r="E732" s="5"/>
+      <c r="F732" s="5"/>
+    </row>
+    <row r="733" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A733" s="5"/>
       <c r="B733" t="str">
-        <f>IF(A733="","",CHOOSE(MONTH(A733),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="734" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C733" s="5"/>
+      <c r="D733" s="5"/>
+      <c r="E733" s="5"/>
+      <c r="F733" s="5"/>
+    </row>
+    <row r="734" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A734" s="5"/>
       <c r="B734" t="str">
-        <f>IF(A734="","",CHOOSE(MONTH(A734),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="735" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C734" s="5"/>
+      <c r="D734" s="5"/>
+      <c r="E734" s="5"/>
+      <c r="F734" s="5"/>
+    </row>
+    <row r="735" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A735" s="5"/>
       <c r="B735" t="str">
-        <f>IF(A735="","",CHOOSE(MONTH(A735),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="736" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C735" s="5"/>
+      <c r="D735" s="5"/>
+      <c r="E735" s="5"/>
+      <c r="F735" s="5"/>
+    </row>
+    <row r="736" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A736" s="5"/>
       <c r="B736" t="str">
-        <f>IF(A736="","",CHOOSE(MONTH(A736),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="737" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C736" s="5"/>
+      <c r="D736" s="5"/>
+      <c r="E736" s="5"/>
+      <c r="F736" s="5"/>
+    </row>
+    <row r="737" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A737" s="5"/>
       <c r="B737" t="str">
-        <f>IF(A737="","",CHOOSE(MONTH(A737),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="738" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C737" s="5"/>
+      <c r="D737" s="5"/>
+      <c r="E737" s="5"/>
+      <c r="F737" s="5"/>
+    </row>
+    <row r="738" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A738" s="5"/>
       <c r="B738" t="str">
-        <f>IF(A738="","",CHOOSE(MONTH(A738),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="739" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C738" s="5"/>
+      <c r="D738" s="5"/>
+      <c r="E738" s="5"/>
+      <c r="F738" s="5"/>
+    </row>
+    <row r="739" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A739" s="5"/>
       <c r="B739" t="str">
-        <f>IF(A739="","",CHOOSE(MONTH(A739),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="740" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C739" s="5"/>
+      <c r="D739" s="5"/>
+      <c r="E739" s="5"/>
+      <c r="F739" s="5"/>
+    </row>
+    <row r="740" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A740" s="5"/>
       <c r="B740" t="str">
-        <f>IF(A740="","",CHOOSE(MONTH(A740),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="741" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C740" s="5"/>
+      <c r="D740" s="5"/>
+      <c r="E740" s="5"/>
+      <c r="F740" s="5"/>
+    </row>
+    <row r="741" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A741" s="5"/>
       <c r="B741" t="str">
-        <f>IF(A741="","",CHOOSE(MONTH(A741),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="742" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C741" s="5"/>
+      <c r="D741" s="5"/>
+      <c r="E741" s="5"/>
+      <c r="F741" s="5"/>
+    </row>
+    <row r="742" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A742" s="5"/>
       <c r="B742" t="str">
-        <f>IF(A742="","",CHOOSE(MONTH(A742),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="743" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C742" s="5"/>
+      <c r="D742" s="5"/>
+      <c r="E742" s="5"/>
+      <c r="F742" s="5"/>
+    </row>
+    <row r="743" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A743" s="5"/>
       <c r="B743" t="str">
-        <f>IF(A743="","",CHOOSE(MONTH(A743),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="744" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C743" s="5"/>
+      <c r="D743" s="5"/>
+      <c r="E743" s="5"/>
+      <c r="F743" s="5"/>
+    </row>
+    <row r="744" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A744" s="5"/>
       <c r="B744" t="str">
-        <f>IF(A744="","",CHOOSE(MONTH(A744),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="745" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C744" s="5"/>
+      <c r="D744" s="5"/>
+      <c r="E744" s="5"/>
+      <c r="F744" s="5"/>
+    </row>
+    <row r="745" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A745" s="5"/>
       <c r="B745" t="str">
-        <f>IF(A745="","",CHOOSE(MONTH(A745),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="746" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C745" s="5"/>
+      <c r="D745" s="5"/>
+      <c r="E745" s="5"/>
+      <c r="F745" s="5"/>
+    </row>
+    <row r="746" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A746" s="5"/>
       <c r="B746" t="str">
-        <f>IF(A746="","",CHOOSE(MONTH(A746),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="747" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C746" s="5"/>
+      <c r="D746" s="5"/>
+      <c r="E746" s="5"/>
+      <c r="F746" s="5"/>
+    </row>
+    <row r="747" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A747" s="5"/>
       <c r="B747" t="str">
-        <f>IF(A747="","",CHOOSE(MONTH(A747),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="748" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C747" s="5"/>
+      <c r="D747" s="5"/>
+      <c r="E747" s="5"/>
+      <c r="F747" s="5"/>
+    </row>
+    <row r="748" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A748" s="5"/>
       <c r="B748" t="str">
-        <f>IF(A748="","",CHOOSE(MONTH(A748),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="749" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C748" s="5"/>
+      <c r="D748" s="5"/>
+      <c r="E748" s="5"/>
+      <c r="F748" s="5"/>
+    </row>
+    <row r="749" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A749" s="5"/>
       <c r="B749" t="str">
-        <f>IF(A749="","",CHOOSE(MONTH(A749),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="750" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C749" s="5"/>
+      <c r="D749" s="5"/>
+      <c r="E749" s="5"/>
+      <c r="F749" s="5"/>
+    </row>
+    <row r="750" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A750" s="5"/>
       <c r="B750" t="str">
-        <f>IF(A750="","",CHOOSE(MONTH(A750),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="751" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C750" s="5"/>
+      <c r="D750" s="5"/>
+      <c r="E750" s="5"/>
+      <c r="F750" s="5"/>
+    </row>
+    <row r="751" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A751" s="5"/>
       <c r="B751" t="str">
-        <f>IF(A751="","",CHOOSE(MONTH(A751),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="752" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C751" s="5"/>
+      <c r="D751" s="5"/>
+      <c r="E751" s="5"/>
+      <c r="F751" s="5"/>
+    </row>
+    <row r="752" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A752" s="5"/>
       <c r="B752" t="str">
-        <f>IF(A752="","",CHOOSE(MONTH(A752),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="753" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C752" s="5"/>
+      <c r="D752" s="5"/>
+      <c r="E752" s="5"/>
+      <c r="F752" s="5"/>
+    </row>
+    <row r="753" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A753" s="5"/>
       <c r="B753" t="str">
-        <f>IF(A753="","",CHOOSE(MONTH(A753),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="754" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C753" s="5"/>
+      <c r="D753" s="5"/>
+      <c r="E753" s="5"/>
+      <c r="F753" s="5"/>
+    </row>
+    <row r="754" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A754" s="5"/>
       <c r="B754" t="str">
-        <f>IF(A754="","",CHOOSE(MONTH(A754),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="755" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C754" s="5"/>
+      <c r="D754" s="5"/>
+      <c r="E754" s="5"/>
+      <c r="F754" s="5"/>
+    </row>
+    <row r="755" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A755" s="5"/>
       <c r="B755" t="str">
-        <f>IF(A755="","",CHOOSE(MONTH(A755),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="756" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C755" s="5"/>
+      <c r="D755" s="5"/>
+      <c r="E755" s="5"/>
+      <c r="F755" s="5"/>
+    </row>
+    <row r="756" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A756" s="5"/>
       <c r="B756" t="str">
-        <f>IF(A756="","",CHOOSE(MONTH(A756),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="757" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C756" s="5"/>
+      <c r="D756" s="5"/>
+      <c r="E756" s="5"/>
+      <c r="F756" s="5"/>
+    </row>
+    <row r="757" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A757" s="5"/>
       <c r="B757" t="str">
-        <f>IF(A757="","",CHOOSE(MONTH(A757),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="758" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C757" s="5"/>
+      <c r="D757" s="5"/>
+      <c r="E757" s="5"/>
+      <c r="F757" s="5"/>
+    </row>
+    <row r="758" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A758" s="5"/>
       <c r="B758" t="str">
-        <f>IF(A758="","",CHOOSE(MONTH(A758),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="759" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C758" s="5"/>
+      <c r="D758" s="5"/>
+      <c r="E758" s="5"/>
+      <c r="F758" s="5"/>
+    </row>
+    <row r="759" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A759" s="5"/>
       <c r="B759" t="str">
-        <f>IF(A759="","",CHOOSE(MONTH(A759),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="760" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C759" s="5"/>
+      <c r="D759" s="5"/>
+      <c r="E759" s="5"/>
+      <c r="F759" s="5"/>
+    </row>
+    <row r="760" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A760" s="5"/>
       <c r="B760" t="str">
-        <f>IF(A760="","",CHOOSE(MONTH(A760),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="761" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C760" s="5"/>
+      <c r="D760" s="5"/>
+      <c r="E760" s="5"/>
+      <c r="F760" s="5"/>
+    </row>
+    <row r="761" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A761" s="5"/>
       <c r="B761" t="str">
-        <f>IF(A761="","",CHOOSE(MONTH(A761),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="762" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C761" s="5"/>
+      <c r="D761" s="5"/>
+      <c r="E761" s="5"/>
+      <c r="F761" s="5"/>
+    </row>
+    <row r="762" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A762" s="5"/>
       <c r="B762" t="str">
-        <f>IF(A762="","",CHOOSE(MONTH(A762),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="763" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C762" s="5"/>
+      <c r="D762" s="5"/>
+      <c r="E762" s="5"/>
+      <c r="F762" s="5"/>
+    </row>
+    <row r="763" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A763" s="5"/>
       <c r="B763" t="str">
-        <f>IF(A763="","",CHOOSE(MONTH(A763),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="764" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C763" s="5"/>
+      <c r="D763" s="5"/>
+      <c r="E763" s="5"/>
+      <c r="F763" s="5"/>
+    </row>
+    <row r="764" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A764" s="5"/>
       <c r="B764" t="str">
-        <f>IF(A764="","",CHOOSE(MONTH(A764),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="765" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C764" s="5"/>
+      <c r="D764" s="5"/>
+      <c r="E764" s="5"/>
+      <c r="F764" s="5"/>
+    </row>
+    <row r="765" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A765" s="5"/>
       <c r="B765" t="str">
-        <f>IF(A765="","",CHOOSE(MONTH(A765),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="766" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C765" s="5"/>
+      <c r="D765" s="5"/>
+      <c r="E765" s="5"/>
+      <c r="F765" s="5"/>
+    </row>
+    <row r="766" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A766" s="5"/>
       <c r="B766" t="str">
-        <f>IF(A766="","",CHOOSE(MONTH(A766),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="767" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C766" s="5"/>
+      <c r="D766" s="5"/>
+      <c r="E766" s="5"/>
+      <c r="F766" s="5"/>
+    </row>
+    <row r="767" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A767" s="5"/>
       <c r="B767" t="str">
-        <f>IF(A767="","",CHOOSE(MONTH(A767),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="768" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C767" s="5"/>
+      <c r="D767" s="5"/>
+      <c r="E767" s="5"/>
+      <c r="F767" s="5"/>
+    </row>
+    <row r="768" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A768" s="5"/>
       <c r="B768" t="str">
-        <f>IF(A768="","",CHOOSE(MONTH(A768),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="769" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C768" s="5"/>
+      <c r="D768" s="5"/>
+      <c r="E768" s="5"/>
+      <c r="F768" s="5"/>
+    </row>
+    <row r="769" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A769" s="5"/>
       <c r="B769" t="str">
-        <f>IF(A769="","",CHOOSE(MONTH(A769),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="770" spans="2:2">
+        <f t="shared" si="12"/>
+        <v/>
+      </c>
+      <c r="C769" s="5"/>
+      <c r="D769" s="5"/>
+      <c r="E769" s="5"/>
+      <c r="F769" s="5"/>
+    </row>
+    <row r="770" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A770" s="5"/>
       <c r="B770" t="str">
-        <f>IF(A770="","",CHOOSE(MONTH(A770),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="771" spans="2:2">
+        <f t="shared" ref="B770:B833" si="13">IF(A770="","",CHOOSE(MONTH(A770),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C770" s="5"/>
+      <c r="D770" s="5"/>
+      <c r="E770" s="5"/>
+      <c r="F770" s="5"/>
+    </row>
+    <row r="771" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A771" s="5"/>
       <c r="B771" t="str">
-        <f>IF(A771="","",CHOOSE(MONTH(A771),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="772" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C771" s="5"/>
+      <c r="D771" s="5"/>
+      <c r="E771" s="5"/>
+      <c r="F771" s="5"/>
+    </row>
+    <row r="772" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A772" s="5"/>
       <c r="B772" t="str">
-        <f>IF(A772="","",CHOOSE(MONTH(A772),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="773" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C772" s="5"/>
+      <c r="D772" s="5"/>
+      <c r="E772" s="5"/>
+      <c r="F772" s="5"/>
+    </row>
+    <row r="773" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A773" s="5"/>
       <c r="B773" t="str">
-        <f>IF(A773="","",CHOOSE(MONTH(A773),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="774" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C773" s="5"/>
+      <c r="D773" s="5"/>
+      <c r="E773" s="5"/>
+      <c r="F773" s="5"/>
+    </row>
+    <row r="774" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A774" s="5"/>
       <c r="B774" t="str">
-        <f>IF(A774="","",CHOOSE(MONTH(A774),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="775" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C774" s="5"/>
+      <c r="D774" s="5"/>
+      <c r="E774" s="5"/>
+      <c r="F774" s="5"/>
+    </row>
+    <row r="775" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A775" s="5"/>
       <c r="B775" t="str">
-        <f>IF(A775="","",CHOOSE(MONTH(A775),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="776" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C775" s="5"/>
+      <c r="D775" s="5"/>
+      <c r="E775" s="5"/>
+      <c r="F775" s="5"/>
+    </row>
+    <row r="776" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A776" s="5"/>
       <c r="B776" t="str">
-        <f>IF(A776="","",CHOOSE(MONTH(A776),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="777" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C776" s="5"/>
+      <c r="D776" s="5"/>
+      <c r="E776" s="5"/>
+      <c r="F776" s="5"/>
+    </row>
+    <row r="777" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A777" s="5"/>
       <c r="B777" t="str">
-        <f>IF(A777="","",CHOOSE(MONTH(A777),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="778" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C777" s="5"/>
+      <c r="D777" s="5"/>
+      <c r="E777" s="5"/>
+      <c r="F777" s="5"/>
+    </row>
+    <row r="778" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A778" s="5"/>
       <c r="B778" t="str">
-        <f>IF(A778="","",CHOOSE(MONTH(A778),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="779" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C778" s="5"/>
+      <c r="D778" s="5"/>
+      <c r="E778" s="5"/>
+      <c r="F778" s="5"/>
+    </row>
+    <row r="779" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A779" s="5"/>
       <c r="B779" t="str">
-        <f>IF(A779="","",CHOOSE(MONTH(A779),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="780" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C779" s="5"/>
+      <c r="D779" s="5"/>
+      <c r="E779" s="5"/>
+      <c r="F779" s="5"/>
+    </row>
+    <row r="780" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A780" s="5"/>
       <c r="B780" t="str">
-        <f>IF(A780="","",CHOOSE(MONTH(A780),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="781" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C780" s="5"/>
+      <c r="D780" s="5"/>
+      <c r="E780" s="5"/>
+      <c r="F780" s="5"/>
+    </row>
+    <row r="781" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A781" s="5"/>
       <c r="B781" t="str">
-        <f>IF(A781="","",CHOOSE(MONTH(A781),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="782" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C781" s="5"/>
+      <c r="D781" s="5"/>
+      <c r="E781" s="5"/>
+      <c r="F781" s="5"/>
+    </row>
+    <row r="782" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A782" s="5"/>
       <c r="B782" t="str">
-        <f>IF(A782="","",CHOOSE(MONTH(A782),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="783" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C782" s="5"/>
+      <c r="D782" s="5"/>
+      <c r="E782" s="5"/>
+      <c r="F782" s="5"/>
+    </row>
+    <row r="783" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A783" s="5"/>
       <c r="B783" t="str">
-        <f>IF(A783="","",CHOOSE(MONTH(A783),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="784" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C783" s="5"/>
+      <c r="D783" s="5"/>
+      <c r="E783" s="5"/>
+      <c r="F783" s="5"/>
+    </row>
+    <row r="784" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A784" s="5"/>
       <c r="B784" t="str">
-        <f>IF(A784="","",CHOOSE(MONTH(A784),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="785" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C784" s="5"/>
+      <c r="D784" s="5"/>
+      <c r="E784" s="5"/>
+      <c r="F784" s="5"/>
+    </row>
+    <row r="785" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A785" s="5"/>
       <c r="B785" t="str">
-        <f>IF(A785="","",CHOOSE(MONTH(A785),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="786" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C785" s="5"/>
+      <c r="D785" s="5"/>
+      <c r="E785" s="5"/>
+      <c r="F785" s="5"/>
+    </row>
+    <row r="786" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A786" s="5"/>
       <c r="B786" t="str">
-        <f>IF(A786="","",CHOOSE(MONTH(A786),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="787" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C786" s="5"/>
+      <c r="D786" s="5"/>
+      <c r="E786" s="5"/>
+      <c r="F786" s="5"/>
+    </row>
+    <row r="787" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A787" s="5"/>
       <c r="B787" t="str">
-        <f>IF(A787="","",CHOOSE(MONTH(A787),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="788" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C787" s="5"/>
+      <c r="D787" s="5"/>
+      <c r="E787" s="5"/>
+      <c r="F787" s="5"/>
+    </row>
+    <row r="788" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A788" s="5"/>
       <c r="B788" t="str">
-        <f>IF(A788="","",CHOOSE(MONTH(A788),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="789" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C788" s="5"/>
+      <c r="D788" s="5"/>
+      <c r="E788" s="5"/>
+      <c r="F788" s="5"/>
+    </row>
+    <row r="789" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A789" s="5"/>
       <c r="B789" t="str">
-        <f>IF(A789="","",CHOOSE(MONTH(A789),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="790" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C789" s="5"/>
+      <c r="D789" s="5"/>
+      <c r="E789" s="5"/>
+      <c r="F789" s="5"/>
+    </row>
+    <row r="790" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A790" s="5"/>
       <c r="B790" t="str">
-        <f>IF(A790="","",CHOOSE(MONTH(A790),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="791" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C790" s="5"/>
+      <c r="D790" s="5"/>
+      <c r="E790" s="5"/>
+      <c r="F790" s="5"/>
+    </row>
+    <row r="791" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A791" s="5"/>
       <c r="B791" t="str">
-        <f>IF(A791="","",CHOOSE(MONTH(A791),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="792" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C791" s="5"/>
+      <c r="D791" s="5"/>
+      <c r="E791" s="5"/>
+      <c r="F791" s="5"/>
+    </row>
+    <row r="792" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A792" s="5"/>
       <c r="B792" t="str">
-        <f>IF(A792="","",CHOOSE(MONTH(A792),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="793" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C792" s="5"/>
+      <c r="D792" s="5"/>
+      <c r="E792" s="5"/>
+      <c r="F792" s="5"/>
+    </row>
+    <row r="793" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A793" s="5"/>
       <c r="B793" t="str">
-        <f>IF(A793="","",CHOOSE(MONTH(A793),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="794" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C793" s="5"/>
+      <c r="D793" s="5"/>
+      <c r="E793" s="5"/>
+      <c r="F793" s="5"/>
+    </row>
+    <row r="794" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A794" s="5"/>
       <c r="B794" t="str">
-        <f>IF(A794="","",CHOOSE(MONTH(A794),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="795" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C794" s="5"/>
+      <c r="D794" s="5"/>
+      <c r="E794" s="5"/>
+      <c r="F794" s="5"/>
+    </row>
+    <row r="795" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A795" s="5"/>
       <c r="B795" t="str">
-        <f>IF(A795="","",CHOOSE(MONTH(A795),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="796" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C795" s="5"/>
+      <c r="D795" s="5"/>
+      <c r="E795" s="5"/>
+      <c r="F795" s="5"/>
+    </row>
+    <row r="796" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A796" s="5"/>
       <c r="B796" t="str">
-        <f>IF(A796="","",CHOOSE(MONTH(A796),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="797" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C796" s="5"/>
+      <c r="D796" s="5"/>
+      <c r="E796" s="5"/>
+      <c r="F796" s="5"/>
+    </row>
+    <row r="797" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A797" s="5"/>
       <c r="B797" t="str">
-        <f>IF(A797="","",CHOOSE(MONTH(A797),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="798" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C797" s="5"/>
+      <c r="D797" s="5"/>
+      <c r="E797" s="5"/>
+      <c r="F797" s="5"/>
+    </row>
+    <row r="798" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A798" s="5"/>
       <c r="B798" t="str">
-        <f>IF(A798="","",CHOOSE(MONTH(A798),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="799" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C798" s="5"/>
+      <c r="D798" s="5"/>
+      <c r="E798" s="5"/>
+      <c r="F798" s="5"/>
+    </row>
+    <row r="799" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A799" s="5"/>
       <c r="B799" t="str">
-        <f>IF(A799="","",CHOOSE(MONTH(A799),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="800" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C799" s="5"/>
+      <c r="D799" s="5"/>
+      <c r="E799" s="5"/>
+      <c r="F799" s="5"/>
+    </row>
+    <row r="800" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A800" s="5"/>
       <c r="B800" t="str">
-        <f>IF(A800="","",CHOOSE(MONTH(A800),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="801" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C800" s="5"/>
+      <c r="D800" s="5"/>
+      <c r="E800" s="5"/>
+      <c r="F800" s="5"/>
+    </row>
+    <row r="801" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A801" s="5"/>
       <c r="B801" t="str">
-        <f>IF(A801="","",CHOOSE(MONTH(A801),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="802" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C801" s="5"/>
+      <c r="D801" s="5"/>
+      <c r="E801" s="5"/>
+      <c r="F801" s="5"/>
+    </row>
+    <row r="802" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A802" s="5"/>
       <c r="B802" t="str">
-        <f>IF(A802="","",CHOOSE(MONTH(A802),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="803" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C802" s="5"/>
+      <c r="D802" s="5"/>
+      <c r="E802" s="5"/>
+      <c r="F802" s="5"/>
+    </row>
+    <row r="803" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A803" s="5"/>
       <c r="B803" t="str">
-        <f>IF(A803="","",CHOOSE(MONTH(A803),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="804" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C803" s="5"/>
+      <c r="D803" s="5"/>
+      <c r="E803" s="5"/>
+      <c r="F803" s="5"/>
+    </row>
+    <row r="804" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A804" s="5"/>
       <c r="B804" t="str">
-        <f>IF(A804="","",CHOOSE(MONTH(A804),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="805" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C804" s="5"/>
+      <c r="D804" s="5"/>
+      <c r="E804" s="5"/>
+      <c r="F804" s="5"/>
+    </row>
+    <row r="805" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A805" s="5"/>
       <c r="B805" t="str">
-        <f>IF(A805="","",CHOOSE(MONTH(A805),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="806" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C805" s="5"/>
+      <c r="D805" s="5"/>
+      <c r="E805" s="5"/>
+      <c r="F805" s="5"/>
+    </row>
+    <row r="806" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A806" s="5"/>
       <c r="B806" t="str">
-        <f>IF(A806="","",CHOOSE(MONTH(A806),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="807" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C806" s="5"/>
+      <c r="D806" s="5"/>
+      <c r="E806" s="5"/>
+      <c r="F806" s="5"/>
+    </row>
+    <row r="807" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A807" s="5"/>
       <c r="B807" t="str">
-        <f>IF(A807="","",CHOOSE(MONTH(A807),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="808" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C807" s="5"/>
+      <c r="D807" s="5"/>
+      <c r="E807" s="5"/>
+      <c r="F807" s="5"/>
+    </row>
+    <row r="808" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A808" s="5"/>
       <c r="B808" t="str">
-        <f>IF(A808="","",CHOOSE(MONTH(A808),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="809" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C808" s="5"/>
+      <c r="D808" s="5"/>
+      <c r="E808" s="5"/>
+      <c r="F808" s="5"/>
+    </row>
+    <row r="809" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A809" s="5"/>
       <c r="B809" t="str">
-        <f>IF(A809="","",CHOOSE(MONTH(A809),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="810" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C809" s="5"/>
+      <c r="D809" s="5"/>
+      <c r="E809" s="5"/>
+      <c r="F809" s="5"/>
+    </row>
+    <row r="810" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A810" s="5"/>
       <c r="B810" t="str">
-        <f>IF(A810="","",CHOOSE(MONTH(A810),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="811" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C810" s="5"/>
+      <c r="D810" s="5"/>
+      <c r="E810" s="5"/>
+      <c r="F810" s="5"/>
+    </row>
+    <row r="811" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A811" s="5"/>
       <c r="B811" t="str">
-        <f>IF(A811="","",CHOOSE(MONTH(A811),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="812" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C811" s="5"/>
+      <c r="D811" s="5"/>
+      <c r="E811" s="5"/>
+      <c r="F811" s="5"/>
+    </row>
+    <row r="812" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A812" s="5"/>
       <c r="B812" t="str">
-        <f>IF(A812="","",CHOOSE(MONTH(A812),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="813" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C812" s="5"/>
+      <c r="D812" s="5"/>
+      <c r="E812" s="5"/>
+      <c r="F812" s="5"/>
+    </row>
+    <row r="813" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A813" s="5"/>
       <c r="B813" t="str">
-        <f>IF(A813="","",CHOOSE(MONTH(A813),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="814" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C813" s="5"/>
+      <c r="D813" s="5"/>
+      <c r="E813" s="5"/>
+      <c r="F813" s="5"/>
+    </row>
+    <row r="814" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A814" s="5"/>
       <c r="B814" t="str">
-        <f>IF(A814="","",CHOOSE(MONTH(A814),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="815" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C814" s="5"/>
+      <c r="D814" s="5"/>
+      <c r="E814" s="5"/>
+      <c r="F814" s="5"/>
+    </row>
+    <row r="815" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A815" s="5"/>
       <c r="B815" t="str">
-        <f>IF(A815="","",CHOOSE(MONTH(A815),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="816" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C815" s="5"/>
+      <c r="D815" s="5"/>
+      <c r="E815" s="5"/>
+      <c r="F815" s="5"/>
+    </row>
+    <row r="816" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A816" s="5"/>
       <c r="B816" t="str">
-        <f>IF(A816="","",CHOOSE(MONTH(A816),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="817" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C816" s="5"/>
+      <c r="D816" s="5"/>
+      <c r="E816" s="5"/>
+      <c r="F816" s="5"/>
+    </row>
+    <row r="817" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A817" s="5"/>
       <c r="B817" t="str">
-        <f>IF(A817="","",CHOOSE(MONTH(A817),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="818" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C817" s="5"/>
+      <c r="D817" s="5"/>
+      <c r="E817" s="5"/>
+      <c r="F817" s="5"/>
+    </row>
+    <row r="818" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A818" s="5"/>
       <c r="B818" t="str">
-        <f>IF(A818="","",CHOOSE(MONTH(A818),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="819" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C818" s="5"/>
+      <c r="D818" s="5"/>
+      <c r="E818" s="5"/>
+      <c r="F818" s="5"/>
+    </row>
+    <row r="819" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A819" s="5"/>
       <c r="B819" t="str">
-        <f>IF(A819="","",CHOOSE(MONTH(A819),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="820" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C819" s="5"/>
+      <c r="D819" s="5"/>
+      <c r="E819" s="5"/>
+      <c r="F819" s="5"/>
+    </row>
+    <row r="820" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A820" s="5"/>
       <c r="B820" t="str">
-        <f>IF(A820="","",CHOOSE(MONTH(A820),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="821" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C820" s="5"/>
+      <c r="D820" s="5"/>
+      <c r="E820" s="5"/>
+      <c r="F820" s="5"/>
+    </row>
+    <row r="821" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A821" s="5"/>
       <c r="B821" t="str">
-        <f>IF(A821="","",CHOOSE(MONTH(A821),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="822" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C821" s="5"/>
+      <c r="D821" s="5"/>
+      <c r="E821" s="5"/>
+      <c r="F821" s="5"/>
+    </row>
+    <row r="822" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A822" s="5"/>
       <c r="B822" t="str">
-        <f>IF(A822="","",CHOOSE(MONTH(A822),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="823" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C822" s="5"/>
+      <c r="D822" s="5"/>
+      <c r="E822" s="5"/>
+      <c r="F822" s="5"/>
+    </row>
+    <row r="823" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A823" s="5"/>
       <c r="B823" t="str">
-        <f>IF(A823="","",CHOOSE(MONTH(A823),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="824" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C823" s="5"/>
+      <c r="D823" s="5"/>
+      <c r="E823" s="5"/>
+      <c r="F823" s="5"/>
+    </row>
+    <row r="824" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A824" s="5"/>
       <c r="B824" t="str">
-        <f>IF(A824="","",CHOOSE(MONTH(A824),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="825" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C824" s="5"/>
+      <c r="D824" s="5"/>
+      <c r="E824" s="5"/>
+      <c r="F824" s="5"/>
+    </row>
+    <row r="825" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A825" s="5"/>
       <c r="B825" t="str">
-        <f>IF(A825="","",CHOOSE(MONTH(A825),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="826" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C825" s="5"/>
+      <c r="D825" s="5"/>
+      <c r="E825" s="5"/>
+      <c r="F825" s="5"/>
+    </row>
+    <row r="826" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A826" s="5"/>
       <c r="B826" t="str">
-        <f>IF(A826="","",CHOOSE(MONTH(A826),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="827" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C826" s="5"/>
+      <c r="D826" s="5"/>
+      <c r="E826" s="5"/>
+      <c r="F826" s="5"/>
+    </row>
+    <row r="827" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A827" s="5"/>
       <c r="B827" t="str">
-        <f>IF(A827="","",CHOOSE(MONTH(A827),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="828" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C827" s="5"/>
+      <c r="D827" s="5"/>
+      <c r="E827" s="5"/>
+      <c r="F827" s="5"/>
+    </row>
+    <row r="828" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A828" s="5"/>
       <c r="B828" t="str">
-        <f>IF(A828="","",CHOOSE(MONTH(A828),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="829" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C828" s="5"/>
+      <c r="D828" s="5"/>
+      <c r="E828" s="5"/>
+      <c r="F828" s="5"/>
+    </row>
+    <row r="829" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A829" s="5"/>
       <c r="B829" t="str">
-        <f>IF(A829="","",CHOOSE(MONTH(A829),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="830" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C829" s="5"/>
+      <c r="D829" s="5"/>
+      <c r="E829" s="5"/>
+      <c r="F829" s="5"/>
+    </row>
+    <row r="830" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A830" s="5"/>
       <c r="B830" t="str">
-        <f>IF(A830="","",CHOOSE(MONTH(A830),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="831" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C830" s="5"/>
+      <c r="D830" s="5"/>
+      <c r="E830" s="5"/>
+      <c r="F830" s="5"/>
+    </row>
+    <row r="831" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A831" s="5"/>
       <c r="B831" t="str">
-        <f>IF(A831="","",CHOOSE(MONTH(A831),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="832" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C831" s="5"/>
+      <c r="D831" s="5"/>
+      <c r="E831" s="5"/>
+      <c r="F831" s="5"/>
+    </row>
+    <row r="832" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A832" s="5"/>
       <c r="B832" t="str">
-        <f>IF(A832="","",CHOOSE(MONTH(A832),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="833" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C832" s="5"/>
+      <c r="D832" s="5"/>
+      <c r="E832" s="5"/>
+      <c r="F832" s="5"/>
+    </row>
+    <row r="833" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A833" s="5"/>
       <c r="B833" t="str">
-        <f>IF(A833="","",CHOOSE(MONTH(A833),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="834" spans="2:2">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="C833" s="5"/>
+      <c r="D833" s="5"/>
+      <c r="E833" s="5"/>
+      <c r="F833" s="5"/>
+    </row>
+    <row r="834" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A834" s="5"/>
       <c r="B834" t="str">
-        <f>IF(A834="","",CHOOSE(MONTH(A834),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="835" spans="2:2">
+        <f t="shared" ref="B834:B897" si="14">IF(A834="","",CHOOSE(MONTH(A834),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C834" s="5"/>
+      <c r="D834" s="5"/>
+      <c r="E834" s="5"/>
+      <c r="F834" s="5"/>
+    </row>
+    <row r="835" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A835" s="5"/>
       <c r="B835" t="str">
-        <f>IF(A835="","",CHOOSE(MONTH(A835),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="836" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C835" s="5"/>
+      <c r="D835" s="5"/>
+      <c r="E835" s="5"/>
+      <c r="F835" s="5"/>
+    </row>
+    <row r="836" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A836" s="5"/>
       <c r="B836" t="str">
-        <f>IF(A836="","",CHOOSE(MONTH(A836),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="837" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C836" s="5"/>
+      <c r="D836" s="5"/>
+      <c r="E836" s="5"/>
+      <c r="F836" s="5"/>
+    </row>
+    <row r="837" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A837" s="5"/>
       <c r="B837" t="str">
-        <f>IF(A837="","",CHOOSE(MONTH(A837),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="838" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C837" s="5"/>
+      <c r="D837" s="5"/>
+      <c r="E837" s="5"/>
+      <c r="F837" s="5"/>
+    </row>
+    <row r="838" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A838" s="5"/>
       <c r="B838" t="str">
-        <f>IF(A838="","",CHOOSE(MONTH(A838),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="839" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C838" s="5"/>
+      <c r="D838" s="5"/>
+      <c r="E838" s="5"/>
+      <c r="F838" s="5"/>
+    </row>
+    <row r="839" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A839" s="5"/>
       <c r="B839" t="str">
-        <f>IF(A839="","",CHOOSE(MONTH(A839),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="840" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C839" s="5"/>
+      <c r="D839" s="5"/>
+      <c r="E839" s="5"/>
+      <c r="F839" s="5"/>
+    </row>
+    <row r="840" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A840" s="5"/>
       <c r="B840" t="str">
-        <f>IF(A840="","",CHOOSE(MONTH(A840),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="841" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C840" s="5"/>
+      <c r="D840" s="5"/>
+      <c r="E840" s="5"/>
+      <c r="F840" s="5"/>
+    </row>
+    <row r="841" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A841" s="5"/>
       <c r="B841" t="str">
-        <f>IF(A841="","",CHOOSE(MONTH(A841),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="842" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C841" s="5"/>
+      <c r="D841" s="5"/>
+      <c r="E841" s="5"/>
+      <c r="F841" s="5"/>
+    </row>
+    <row r="842" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A842" s="5"/>
       <c r="B842" t="str">
-        <f>IF(A842="","",CHOOSE(MONTH(A842),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="843" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C842" s="5"/>
+      <c r="D842" s="5"/>
+      <c r="E842" s="5"/>
+      <c r="F842" s="5"/>
+    </row>
+    <row r="843" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A843" s="5"/>
       <c r="B843" t="str">
-        <f>IF(A843="","",CHOOSE(MONTH(A843),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="844" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C843" s="5"/>
+      <c r="D843" s="5"/>
+      <c r="E843" s="5"/>
+      <c r="F843" s="5"/>
+    </row>
+    <row r="844" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A844" s="5"/>
       <c r="B844" t="str">
-        <f>IF(A844="","",CHOOSE(MONTH(A844),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="845" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C844" s="5"/>
+      <c r="D844" s="5"/>
+      <c r="E844" s="5"/>
+      <c r="F844" s="5"/>
+    </row>
+    <row r="845" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A845" s="5"/>
       <c r="B845" t="str">
-        <f>IF(A845="","",CHOOSE(MONTH(A845),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="846" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C845" s="5"/>
+      <c r="D845" s="5"/>
+      <c r="E845" s="5"/>
+      <c r="F845" s="5"/>
+    </row>
+    <row r="846" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A846" s="5"/>
       <c r="B846" t="str">
-        <f>IF(A846="","",CHOOSE(MONTH(A846),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="847" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C846" s="5"/>
+      <c r="D846" s="5"/>
+      <c r="E846" s="5"/>
+      <c r="F846" s="5"/>
+    </row>
+    <row r="847" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A847" s="5"/>
       <c r="B847" t="str">
-        <f>IF(A847="","",CHOOSE(MONTH(A847),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="848" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C847" s="5"/>
+      <c r="D847" s="5"/>
+      <c r="E847" s="5"/>
+      <c r="F847" s="5"/>
+    </row>
+    <row r="848" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A848" s="5"/>
       <c r="B848" t="str">
-        <f>IF(A848="","",CHOOSE(MONTH(A848),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="849" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C848" s="5"/>
+      <c r="D848" s="5"/>
+      <c r="E848" s="5"/>
+      <c r="F848" s="5"/>
+    </row>
+    <row r="849" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A849" s="5"/>
       <c r="B849" t="str">
-        <f>IF(A849="","",CHOOSE(MONTH(A849),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="850" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C849" s="5"/>
+      <c r="D849" s="5"/>
+      <c r="E849" s="5"/>
+      <c r="F849" s="5"/>
+    </row>
+    <row r="850" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A850" s="5"/>
       <c r="B850" t="str">
-        <f>IF(A850="","",CHOOSE(MONTH(A850),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="851" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C850" s="5"/>
+      <c r="D850" s="5"/>
+      <c r="E850" s="5"/>
+      <c r="F850" s="5"/>
+    </row>
+    <row r="851" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A851" s="5"/>
       <c r="B851" t="str">
-        <f>IF(A851="","",CHOOSE(MONTH(A851),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="852" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C851" s="5"/>
+      <c r="D851" s="5"/>
+      <c r="E851" s="5"/>
+      <c r="F851" s="5"/>
+    </row>
+    <row r="852" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A852" s="5"/>
       <c r="B852" t="str">
-        <f>IF(A852="","",CHOOSE(MONTH(A852),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="853" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C852" s="5"/>
+      <c r="D852" s="5"/>
+      <c r="E852" s="5"/>
+      <c r="F852" s="5"/>
+    </row>
+    <row r="853" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A853" s="5"/>
       <c r="B853" t="str">
-        <f>IF(A853="","",CHOOSE(MONTH(A853),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="854" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C853" s="5"/>
+      <c r="D853" s="5"/>
+      <c r="E853" s="5"/>
+      <c r="F853" s="5"/>
+    </row>
+    <row r="854" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A854" s="5"/>
       <c r="B854" t="str">
-        <f>IF(A854="","",CHOOSE(MONTH(A854),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="855" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C854" s="5"/>
+      <c r="D854" s="5"/>
+      <c r="E854" s="5"/>
+      <c r="F854" s="5"/>
+    </row>
+    <row r="855" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A855" s="5"/>
       <c r="B855" t="str">
-        <f>IF(A855="","",CHOOSE(MONTH(A855),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="856" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C855" s="5"/>
+      <c r="D855" s="5"/>
+      <c r="E855" s="5"/>
+      <c r="F855" s="5"/>
+    </row>
+    <row r="856" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A856" s="5"/>
       <c r="B856" t="str">
-        <f>IF(A856="","",CHOOSE(MONTH(A856),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="857" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C856" s="5"/>
+      <c r="D856" s="5"/>
+      <c r="E856" s="5"/>
+      <c r="F856" s="5"/>
+    </row>
+    <row r="857" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A857" s="5"/>
       <c r="B857" t="str">
-        <f>IF(A857="","",CHOOSE(MONTH(A857),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="858" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C857" s="5"/>
+      <c r="D857" s="5"/>
+      <c r="E857" s="5"/>
+      <c r="F857" s="5"/>
+    </row>
+    <row r="858" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A858" s="5"/>
       <c r="B858" t="str">
-        <f>IF(A858="","",CHOOSE(MONTH(A858),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="859" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C858" s="5"/>
+      <c r="D858" s="5"/>
+      <c r="E858" s="5"/>
+      <c r="F858" s="5"/>
+    </row>
+    <row r="859" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A859" s="5"/>
       <c r="B859" t="str">
-        <f>IF(A859="","",CHOOSE(MONTH(A859),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="860" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C859" s="5"/>
+      <c r="D859" s="5"/>
+      <c r="E859" s="5"/>
+      <c r="F859" s="5"/>
+    </row>
+    <row r="860" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A860" s="5"/>
       <c r="B860" t="str">
-        <f>IF(A860="","",CHOOSE(MONTH(A860),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="861" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C860" s="5"/>
+      <c r="D860" s="5"/>
+      <c r="E860" s="5"/>
+      <c r="F860" s="5"/>
+    </row>
+    <row r="861" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A861" s="5"/>
       <c r="B861" t="str">
-        <f>IF(A861="","",CHOOSE(MONTH(A861),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="862" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C861" s="5"/>
+      <c r="D861" s="5"/>
+      <c r="E861" s="5"/>
+      <c r="F861" s="5"/>
+    </row>
+    <row r="862" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A862" s="5"/>
       <c r="B862" t="str">
-        <f>IF(A862="","",CHOOSE(MONTH(A862),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="863" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C862" s="5"/>
+      <c r="D862" s="5"/>
+      <c r="E862" s="5"/>
+      <c r="F862" s="5"/>
+    </row>
+    <row r="863" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A863" s="5"/>
       <c r="B863" t="str">
-        <f>IF(A863="","",CHOOSE(MONTH(A863),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="864" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C863" s="5"/>
+      <c r="D863" s="5"/>
+      <c r="E863" s="5"/>
+      <c r="F863" s="5"/>
+    </row>
+    <row r="864" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A864" s="5"/>
       <c r="B864" t="str">
-        <f>IF(A864="","",CHOOSE(MONTH(A864),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="865" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C864" s="5"/>
+      <c r="D864" s="5"/>
+      <c r="E864" s="5"/>
+      <c r="F864" s="5"/>
+    </row>
+    <row r="865" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A865" s="5"/>
       <c r="B865" t="str">
-        <f>IF(A865="","",CHOOSE(MONTH(A865),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="866" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C865" s="5"/>
+      <c r="D865" s="5"/>
+      <c r="E865" s="5"/>
+      <c r="F865" s="5"/>
+    </row>
+    <row r="866" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A866" s="5"/>
       <c r="B866" t="str">
-        <f>IF(A866="","",CHOOSE(MONTH(A866),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="867" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C866" s="5"/>
+      <c r="D866" s="5"/>
+      <c r="E866" s="5"/>
+      <c r="F866" s="5"/>
+    </row>
+    <row r="867" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A867" s="5"/>
       <c r="B867" t="str">
-        <f>IF(A867="","",CHOOSE(MONTH(A867),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="868" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C867" s="5"/>
+      <c r="D867" s="5"/>
+      <c r="E867" s="5"/>
+      <c r="F867" s="5"/>
+    </row>
+    <row r="868" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A868" s="5"/>
       <c r="B868" t="str">
-        <f>IF(A868="","",CHOOSE(MONTH(A868),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="869" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C868" s="5"/>
+      <c r="D868" s="5"/>
+      <c r="E868" s="5"/>
+      <c r="F868" s="5"/>
+    </row>
+    <row r="869" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A869" s="5"/>
       <c r="B869" t="str">
-        <f>IF(A869="","",CHOOSE(MONTH(A869),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="870" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C869" s="5"/>
+      <c r="D869" s="5"/>
+      <c r="E869" s="5"/>
+      <c r="F869" s="5"/>
+    </row>
+    <row r="870" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A870" s="5"/>
       <c r="B870" t="str">
-        <f>IF(A870="","",CHOOSE(MONTH(A870),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="871" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C870" s="5"/>
+      <c r="D870" s="5"/>
+      <c r="E870" s="5"/>
+      <c r="F870" s="5"/>
+    </row>
+    <row r="871" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A871" s="5"/>
       <c r="B871" t="str">
-        <f>IF(A871="","",CHOOSE(MONTH(A871),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="872" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C871" s="5"/>
+      <c r="D871" s="5"/>
+      <c r="E871" s="5"/>
+      <c r="F871" s="5"/>
+    </row>
+    <row r="872" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A872" s="5"/>
       <c r="B872" t="str">
-        <f>IF(A872="","",CHOOSE(MONTH(A872),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="873" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C872" s="5"/>
+      <c r="D872" s="5"/>
+      <c r="E872" s="5"/>
+      <c r="F872" s="5"/>
+    </row>
+    <row r="873" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A873" s="5"/>
       <c r="B873" t="str">
-        <f>IF(A873="","",CHOOSE(MONTH(A873),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="874" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C873" s="5"/>
+      <c r="D873" s="5"/>
+      <c r="E873" s="5"/>
+      <c r="F873" s="5"/>
+    </row>
+    <row r="874" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A874" s="5"/>
       <c r="B874" t="str">
-        <f>IF(A874="","",CHOOSE(MONTH(A874),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="875" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C874" s="5"/>
+      <c r="D874" s="5"/>
+      <c r="E874" s="5"/>
+      <c r="F874" s="5"/>
+    </row>
+    <row r="875" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A875" s="5"/>
       <c r="B875" t="str">
-        <f>IF(A875="","",CHOOSE(MONTH(A875),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="876" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C875" s="5"/>
+      <c r="D875" s="5"/>
+      <c r="E875" s="5"/>
+      <c r="F875" s="5"/>
+    </row>
+    <row r="876" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A876" s="5"/>
       <c r="B876" t="str">
-        <f>IF(A876="","",CHOOSE(MONTH(A876),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="877" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C876" s="5"/>
+      <c r="D876" s="5"/>
+      <c r="E876" s="5"/>
+      <c r="F876" s="5"/>
+    </row>
+    <row r="877" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A877" s="5"/>
       <c r="B877" t="str">
-        <f>IF(A877="","",CHOOSE(MONTH(A877),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="878" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C877" s="5"/>
+      <c r="D877" s="5"/>
+      <c r="E877" s="5"/>
+      <c r="F877" s="5"/>
+    </row>
+    <row r="878" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A878" s="5"/>
       <c r="B878" t="str">
-        <f>IF(A878="","",CHOOSE(MONTH(A878),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="879" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C878" s="5"/>
+      <c r="D878" s="5"/>
+      <c r="E878" s="5"/>
+      <c r="F878" s="5"/>
+    </row>
+    <row r="879" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A879" s="5"/>
       <c r="B879" t="str">
-        <f>IF(A879="","",CHOOSE(MONTH(A879),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="880" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C879" s="5"/>
+      <c r="D879" s="5"/>
+      <c r="E879" s="5"/>
+      <c r="F879" s="5"/>
+    </row>
+    <row r="880" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A880" s="5"/>
       <c r="B880" t="str">
-        <f>IF(A880="","",CHOOSE(MONTH(A880),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="881" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C880" s="5"/>
+      <c r="D880" s="5"/>
+      <c r="E880" s="5"/>
+      <c r="F880" s="5"/>
+    </row>
+    <row r="881" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A881" s="5"/>
       <c r="B881" t="str">
-        <f>IF(A881="","",CHOOSE(MONTH(A881),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="882" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C881" s="5"/>
+      <c r="D881" s="5"/>
+      <c r="E881" s="5"/>
+      <c r="F881" s="5"/>
+    </row>
+    <row r="882" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A882" s="5"/>
       <c r="B882" t="str">
-        <f>IF(A882="","",CHOOSE(MONTH(A882),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="883" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C882" s="5"/>
+      <c r="D882" s="5"/>
+      <c r="E882" s="5"/>
+      <c r="F882" s="5"/>
+    </row>
+    <row r="883" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A883" s="5"/>
       <c r="B883" t="str">
-        <f>IF(A883="","",CHOOSE(MONTH(A883),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="884" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C883" s="5"/>
+      <c r="D883" s="5"/>
+      <c r="E883" s="5"/>
+      <c r="F883" s="5"/>
+    </row>
+    <row r="884" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A884" s="5"/>
       <c r="B884" t="str">
-        <f>IF(A884="","",CHOOSE(MONTH(A884),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="885" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C884" s="5"/>
+      <c r="D884" s="5"/>
+      <c r="E884" s="5"/>
+      <c r="F884" s="5"/>
+    </row>
+    <row r="885" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A885" s="5"/>
       <c r="B885" t="str">
-        <f>IF(A885="","",CHOOSE(MONTH(A885),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="886" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C885" s="5"/>
+      <c r="D885" s="5"/>
+      <c r="E885" s="5"/>
+      <c r="F885" s="5"/>
+    </row>
+    <row r="886" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A886" s="5"/>
       <c r="B886" t="str">
-        <f>IF(A886="","",CHOOSE(MONTH(A886),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="887" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C886" s="5"/>
+      <c r="D886" s="5"/>
+      <c r="E886" s="5"/>
+      <c r="F886" s="5"/>
+    </row>
+    <row r="887" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A887" s="5"/>
       <c r="B887" t="str">
-        <f>IF(A887="","",CHOOSE(MONTH(A887),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="888" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C887" s="5"/>
+      <c r="D887" s="5"/>
+      <c r="E887" s="5"/>
+      <c r="F887" s="5"/>
+    </row>
+    <row r="888" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A888" s="5"/>
       <c r="B888" t="str">
-        <f>IF(A888="","",CHOOSE(MONTH(A888),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="889" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C888" s="5"/>
+      <c r="D888" s="5"/>
+      <c r="E888" s="5"/>
+      <c r="F888" s="5"/>
+    </row>
+    <row r="889" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A889" s="5"/>
       <c r="B889" t="str">
-        <f>IF(A889="","",CHOOSE(MONTH(A889),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="890" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C889" s="5"/>
+      <c r="D889" s="5"/>
+      <c r="E889" s="5"/>
+      <c r="F889" s="5"/>
+    </row>
+    <row r="890" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A890" s="5"/>
       <c r="B890" t="str">
-        <f>IF(A890="","",CHOOSE(MONTH(A890),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="891" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C890" s="5"/>
+      <c r="D890" s="5"/>
+      <c r="E890" s="5"/>
+      <c r="F890" s="5"/>
+    </row>
+    <row r="891" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A891" s="5"/>
       <c r="B891" t="str">
-        <f>IF(A891="","",CHOOSE(MONTH(A891),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="892" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C891" s="5"/>
+      <c r="D891" s="5"/>
+      <c r="E891" s="5"/>
+      <c r="F891" s="5"/>
+    </row>
+    <row r="892" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A892" s="5"/>
       <c r="B892" t="str">
-        <f>IF(A892="","",CHOOSE(MONTH(A892),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="893" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C892" s="5"/>
+      <c r="D892" s="5"/>
+      <c r="E892" s="5"/>
+      <c r="F892" s="5"/>
+    </row>
+    <row r="893" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A893" s="5"/>
       <c r="B893" t="str">
-        <f>IF(A893="","",CHOOSE(MONTH(A893),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="894" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C893" s="5"/>
+      <c r="D893" s="5"/>
+      <c r="E893" s="5"/>
+      <c r="F893" s="5"/>
+    </row>
+    <row r="894" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A894" s="5"/>
       <c r="B894" t="str">
-        <f>IF(A894="","",CHOOSE(MONTH(A894),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="895" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C894" s="5"/>
+      <c r="D894" s="5"/>
+      <c r="E894" s="5"/>
+      <c r="F894" s="5"/>
+    </row>
+    <row r="895" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A895" s="5"/>
       <c r="B895" t="str">
-        <f>IF(A895="","",CHOOSE(MONTH(A895),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="896" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C895" s="5"/>
+      <c r="D895" s="5"/>
+      <c r="E895" s="5"/>
+      <c r="F895" s="5"/>
+    </row>
+    <row r="896" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A896" s="5"/>
       <c r="B896" t="str">
-        <f>IF(A896="","",CHOOSE(MONTH(A896),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="897" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C896" s="5"/>
+      <c r="D896" s="5"/>
+      <c r="E896" s="5"/>
+      <c r="F896" s="5"/>
+    </row>
+    <row r="897" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A897" s="5"/>
       <c r="B897" t="str">
-        <f>IF(A897="","",CHOOSE(MONTH(A897),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="898" spans="2:2">
+        <f t="shared" si="14"/>
+        <v/>
+      </c>
+      <c r="C897" s="5"/>
+      <c r="D897" s="5"/>
+      <c r="E897" s="5"/>
+      <c r="F897" s="5"/>
+    </row>
+    <row r="898" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A898" s="5"/>
       <c r="B898" t="str">
-        <f>IF(A898="","",CHOOSE(MONTH(A898),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="899" spans="2:2">
+        <f t="shared" ref="B898:B961" si="15">IF(A898="","",CHOOSE(MONTH(A898),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C898" s="5"/>
+      <c r="D898" s="5"/>
+      <c r="E898" s="5"/>
+      <c r="F898" s="5"/>
+    </row>
+    <row r="899" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A899" s="5"/>
       <c r="B899" t="str">
-        <f>IF(A899="","",CHOOSE(MONTH(A899),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="900" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C899" s="5"/>
+      <c r="D899" s="5"/>
+      <c r="E899" s="5"/>
+      <c r="F899" s="5"/>
+    </row>
+    <row r="900" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A900" s="5"/>
       <c r="B900" t="str">
-        <f>IF(A900="","",CHOOSE(MONTH(A900),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="901" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C900" s="5"/>
+      <c r="D900" s="5"/>
+      <c r="E900" s="5"/>
+      <c r="F900" s="5"/>
+    </row>
+    <row r="901" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A901" s="5"/>
       <c r="B901" t="str">
-        <f>IF(A901="","",CHOOSE(MONTH(A901),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="902" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C901" s="5"/>
+      <c r="D901" s="5"/>
+      <c r="E901" s="5"/>
+      <c r="F901" s="5"/>
+    </row>
+    <row r="902" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A902" s="5"/>
       <c r="B902" t="str">
-        <f>IF(A902="","",CHOOSE(MONTH(A902),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="903" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C902" s="5"/>
+      <c r="D902" s="5"/>
+      <c r="E902" s="5"/>
+      <c r="F902" s="5"/>
+    </row>
+    <row r="903" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A903" s="5"/>
       <c r="B903" t="str">
-        <f>IF(A903="","",CHOOSE(MONTH(A903),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="904" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C903" s="5"/>
+      <c r="D903" s="5"/>
+      <c r="E903" s="5"/>
+      <c r="F903" s="5"/>
+    </row>
+    <row r="904" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A904" s="5"/>
       <c r="B904" t="str">
-        <f>IF(A904="","",CHOOSE(MONTH(A904),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="905" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C904" s="5"/>
+      <c r="D904" s="5"/>
+      <c r="E904" s="5"/>
+      <c r="F904" s="5"/>
+    </row>
+    <row r="905" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A905" s="5"/>
       <c r="B905" t="str">
-        <f>IF(A905="","",CHOOSE(MONTH(A905),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="906" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C905" s="5"/>
+      <c r="D905" s="5"/>
+      <c r="E905" s="5"/>
+      <c r="F905" s="5"/>
+    </row>
+    <row r="906" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A906" s="5"/>
       <c r="B906" t="str">
-        <f>IF(A906="","",CHOOSE(MONTH(A906),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="907" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C906" s="5"/>
+      <c r="D906" s="5"/>
+      <c r="E906" s="5"/>
+      <c r="F906" s="5"/>
+    </row>
+    <row r="907" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A907" s="5"/>
       <c r="B907" t="str">
-        <f>IF(A907="","",CHOOSE(MONTH(A907),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="908" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C907" s="5"/>
+      <c r="D907" s="5"/>
+      <c r="E907" s="5"/>
+      <c r="F907" s="5"/>
+    </row>
+    <row r="908" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A908" s="5"/>
       <c r="B908" t="str">
-        <f>IF(A908="","",CHOOSE(MONTH(A908),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="909" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C908" s="5"/>
+      <c r="D908" s="5"/>
+      <c r="E908" s="5"/>
+      <c r="F908" s="5"/>
+    </row>
+    <row r="909" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A909" s="5"/>
       <c r="B909" t="str">
-        <f>IF(A909="","",CHOOSE(MONTH(A909),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="910" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C909" s="5"/>
+      <c r="D909" s="5"/>
+      <c r="E909" s="5"/>
+      <c r="F909" s="5"/>
+    </row>
+    <row r="910" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A910" s="5"/>
       <c r="B910" t="str">
-        <f>IF(A910="","",CHOOSE(MONTH(A910),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="911" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C910" s="5"/>
+      <c r="D910" s="5"/>
+      <c r="E910" s="5"/>
+      <c r="F910" s="5"/>
+    </row>
+    <row r="911" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A911" s="5"/>
       <c r="B911" t="str">
-        <f>IF(A911="","",CHOOSE(MONTH(A911),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="912" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C911" s="5"/>
+      <c r="D911" s="5"/>
+      <c r="E911" s="5"/>
+      <c r="F911" s="5"/>
+    </row>
+    <row r="912" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A912" s="5"/>
       <c r="B912" t="str">
-        <f>IF(A912="","",CHOOSE(MONTH(A912),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="913" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C912" s="5"/>
+      <c r="D912" s="5"/>
+      <c r="E912" s="5"/>
+      <c r="F912" s="5"/>
+    </row>
+    <row r="913" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A913" s="5"/>
       <c r="B913" t="str">
-        <f>IF(A913="","",CHOOSE(MONTH(A913),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="914" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C913" s="5"/>
+      <c r="D913" s="5"/>
+      <c r="E913" s="5"/>
+      <c r="F913" s="5"/>
+    </row>
+    <row r="914" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A914" s="5"/>
       <c r="B914" t="str">
-        <f>IF(A914="","",CHOOSE(MONTH(A914),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="915" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C914" s="5"/>
+      <c r="D914" s="5"/>
+      <c r="E914" s="5"/>
+      <c r="F914" s="5"/>
+    </row>
+    <row r="915" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A915" s="5"/>
       <c r="B915" t="str">
-        <f>IF(A915="","",CHOOSE(MONTH(A915),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="916" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C915" s="5"/>
+      <c r="D915" s="5"/>
+      <c r="E915" s="5"/>
+      <c r="F915" s="5"/>
+    </row>
+    <row r="916" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A916" s="5"/>
       <c r="B916" t="str">
-        <f>IF(A916="","",CHOOSE(MONTH(A916),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="917" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C916" s="5"/>
+      <c r="D916" s="5"/>
+      <c r="E916" s="5"/>
+      <c r="F916" s="5"/>
+    </row>
+    <row r="917" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A917" s="5"/>
       <c r="B917" t="str">
-        <f>IF(A917="","",CHOOSE(MONTH(A917),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="918" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C917" s="5"/>
+      <c r="D917" s="5"/>
+      <c r="E917" s="5"/>
+      <c r="F917" s="5"/>
+    </row>
+    <row r="918" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A918" s="5"/>
       <c r="B918" t="str">
-        <f>IF(A918="","",CHOOSE(MONTH(A918),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="919" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C918" s="5"/>
+      <c r="D918" s="5"/>
+      <c r="E918" s="5"/>
+      <c r="F918" s="5"/>
+    </row>
+    <row r="919" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A919" s="5"/>
       <c r="B919" t="str">
-        <f>IF(A919="","",CHOOSE(MONTH(A919),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="920" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C919" s="5"/>
+      <c r="D919" s="5"/>
+      <c r="E919" s="5"/>
+      <c r="F919" s="5"/>
+    </row>
+    <row r="920" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A920" s="5"/>
       <c r="B920" t="str">
-        <f>IF(A920="","",CHOOSE(MONTH(A920),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="921" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C920" s="5"/>
+      <c r="D920" s="5"/>
+      <c r="E920" s="5"/>
+      <c r="F920" s="5"/>
+    </row>
+    <row r="921" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A921" s="5"/>
       <c r="B921" t="str">
-        <f>IF(A921="","",CHOOSE(MONTH(A921),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="922" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C921" s="5"/>
+      <c r="D921" s="5"/>
+      <c r="E921" s="5"/>
+      <c r="F921" s="5"/>
+    </row>
+    <row r="922" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A922" s="5"/>
       <c r="B922" t="str">
-        <f>IF(A922="","",CHOOSE(MONTH(A922),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="923" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C922" s="5"/>
+      <c r="D922" s="5"/>
+      <c r="E922" s="5"/>
+      <c r="F922" s="5"/>
+    </row>
+    <row r="923" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A923" s="5"/>
       <c r="B923" t="str">
-        <f>IF(A923="","",CHOOSE(MONTH(A923),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="924" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C923" s="5"/>
+      <c r="D923" s="5"/>
+      <c r="E923" s="5"/>
+      <c r="F923" s="5"/>
+    </row>
+    <row r="924" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A924" s="5"/>
       <c r="B924" t="str">
-        <f>IF(A924="","",CHOOSE(MONTH(A924),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="925" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C924" s="5"/>
+      <c r="D924" s="5"/>
+      <c r="E924" s="5"/>
+      <c r="F924" s="5"/>
+    </row>
+    <row r="925" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A925" s="5"/>
       <c r="B925" t="str">
-        <f>IF(A925="","",CHOOSE(MONTH(A925),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="926" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C925" s="5"/>
+      <c r="D925" s="5"/>
+      <c r="E925" s="5"/>
+      <c r="F925" s="5"/>
+    </row>
+    <row r="926" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A926" s="5"/>
       <c r="B926" t="str">
-        <f>IF(A926="","",CHOOSE(MONTH(A926),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="927" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C926" s="5"/>
+      <c r="D926" s="5"/>
+      <c r="E926" s="5"/>
+      <c r="F926" s="5"/>
+    </row>
+    <row r="927" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A927" s="5"/>
       <c r="B927" t="str">
-        <f>IF(A927="","",CHOOSE(MONTH(A927),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="928" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C927" s="5"/>
+      <c r="D927" s="5"/>
+      <c r="E927" s="5"/>
+      <c r="F927" s="5"/>
+    </row>
+    <row r="928" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A928" s="5"/>
       <c r="B928" t="str">
-        <f>IF(A928="","",CHOOSE(MONTH(A928),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="929" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C928" s="5"/>
+      <c r="D928" s="5"/>
+      <c r="E928" s="5"/>
+      <c r="F928" s="5"/>
+    </row>
+    <row r="929" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A929" s="5"/>
       <c r="B929" t="str">
-        <f>IF(A929="","",CHOOSE(MONTH(A929),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="930" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C929" s="5"/>
+      <c r="D929" s="5"/>
+      <c r="E929" s="5"/>
+      <c r="F929" s="5"/>
+    </row>
+    <row r="930" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A930" s="5"/>
       <c r="B930" t="str">
-        <f>IF(A930="","",CHOOSE(MONTH(A930),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="931" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C930" s="5"/>
+      <c r="D930" s="5"/>
+      <c r="E930" s="5"/>
+      <c r="F930" s="5"/>
+    </row>
+    <row r="931" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A931" s="5"/>
       <c r="B931" t="str">
-        <f>IF(A931="","",CHOOSE(MONTH(A931),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="932" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C931" s="5"/>
+      <c r="D931" s="5"/>
+      <c r="E931" s="5"/>
+      <c r="F931" s="5"/>
+    </row>
+    <row r="932" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A932" s="5"/>
       <c r="B932" t="str">
-        <f>IF(A932="","",CHOOSE(MONTH(A932),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="933" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C932" s="5"/>
+      <c r="D932" s="5"/>
+      <c r="E932" s="5"/>
+      <c r="F932" s="5"/>
+    </row>
+    <row r="933" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A933" s="5"/>
       <c r="B933" t="str">
-        <f>IF(A933="","",CHOOSE(MONTH(A933),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="934" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C933" s="5"/>
+      <c r="D933" s="5"/>
+      <c r="E933" s="5"/>
+      <c r="F933" s="5"/>
+    </row>
+    <row r="934" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A934" s="5"/>
       <c r="B934" t="str">
-        <f>IF(A934="","",CHOOSE(MONTH(A934),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="935" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C934" s="5"/>
+      <c r="D934" s="5"/>
+      <c r="E934" s="5"/>
+      <c r="F934" s="5"/>
+    </row>
+    <row r="935" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A935" s="5"/>
       <c r="B935" t="str">
-        <f>IF(A935="","",CHOOSE(MONTH(A935),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="936" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C935" s="5"/>
+      <c r="D935" s="5"/>
+      <c r="E935" s="5"/>
+      <c r="F935" s="5"/>
+    </row>
+    <row r="936" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A936" s="5"/>
       <c r="B936" t="str">
-        <f>IF(A936="","",CHOOSE(MONTH(A936),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="937" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C936" s="5"/>
+      <c r="D936" s="5"/>
+      <c r="E936" s="5"/>
+      <c r="F936" s="5"/>
+    </row>
+    <row r="937" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A937" s="5"/>
       <c r="B937" t="str">
-        <f>IF(A937="","",CHOOSE(MONTH(A937),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="938" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C937" s="5"/>
+      <c r="D937" s="5"/>
+      <c r="E937" s="5"/>
+      <c r="F937" s="5"/>
+    </row>
+    <row r="938" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A938" s="5"/>
       <c r="B938" t="str">
-        <f>IF(A938="","",CHOOSE(MONTH(A938),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="939" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C938" s="5"/>
+      <c r="D938" s="5"/>
+      <c r="E938" s="5"/>
+      <c r="F938" s="5"/>
+    </row>
+    <row r="939" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A939" s="5"/>
       <c r="B939" t="str">
-        <f>IF(A939="","",CHOOSE(MONTH(A939),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="940" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C939" s="5"/>
+      <c r="D939" s="5"/>
+      <c r="E939" s="5"/>
+      <c r="F939" s="5"/>
+    </row>
+    <row r="940" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A940" s="5"/>
       <c r="B940" t="str">
-        <f>IF(A940="","",CHOOSE(MONTH(A940),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="941" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C940" s="5"/>
+      <c r="D940" s="5"/>
+      <c r="E940" s="5"/>
+      <c r="F940" s="5"/>
+    </row>
+    <row r="941" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A941" s="5"/>
       <c r="B941" t="str">
-        <f>IF(A941="","",CHOOSE(MONTH(A941),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="942" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C941" s="5"/>
+      <c r="D941" s="5"/>
+      <c r="E941" s="5"/>
+      <c r="F941" s="5"/>
+    </row>
+    <row r="942" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A942" s="5"/>
       <c r="B942" t="str">
-        <f>IF(A942="","",CHOOSE(MONTH(A942),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="943" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C942" s="5"/>
+      <c r="D942" s="5"/>
+      <c r="E942" s="5"/>
+      <c r="F942" s="5"/>
+    </row>
+    <row r="943" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A943" s="5"/>
       <c r="B943" t="str">
-        <f>IF(A943="","",CHOOSE(MONTH(A943),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="944" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C943" s="5"/>
+      <c r="D943" s="5"/>
+      <c r="E943" s="5"/>
+      <c r="F943" s="5"/>
+    </row>
+    <row r="944" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A944" s="5"/>
       <c r="B944" t="str">
-        <f>IF(A944="","",CHOOSE(MONTH(A944),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="945" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C944" s="5"/>
+      <c r="D944" s="5"/>
+      <c r="E944" s="5"/>
+      <c r="F944" s="5"/>
+    </row>
+    <row r="945" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A945" s="5"/>
       <c r="B945" t="str">
-        <f>IF(A945="","",CHOOSE(MONTH(A945),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="946" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C945" s="5"/>
+      <c r="D945" s="5"/>
+      <c r="E945" s="5"/>
+      <c r="F945" s="5"/>
+    </row>
+    <row r="946" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A946" s="5"/>
       <c r="B946" t="str">
-        <f>IF(A946="","",CHOOSE(MONTH(A946),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="947" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C946" s="5"/>
+      <c r="D946" s="5"/>
+      <c r="E946" s="5"/>
+      <c r="F946" s="5"/>
+    </row>
+    <row r="947" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A947" s="5"/>
       <c r="B947" t="str">
-        <f>IF(A947="","",CHOOSE(MONTH(A947),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="948" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C947" s="5"/>
+      <c r="D947" s="5"/>
+      <c r="E947" s="5"/>
+      <c r="F947" s="5"/>
+    </row>
+    <row r="948" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A948" s="5"/>
       <c r="B948" t="str">
-        <f>IF(A948="","",CHOOSE(MONTH(A948),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="949" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C948" s="5"/>
+      <c r="D948" s="5"/>
+      <c r="E948" s="5"/>
+      <c r="F948" s="5"/>
+    </row>
+    <row r="949" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A949" s="5"/>
       <c r="B949" t="str">
-        <f>IF(A949="","",CHOOSE(MONTH(A949),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="950" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C949" s="5"/>
+      <c r="D949" s="5"/>
+      <c r="E949" s="5"/>
+      <c r="F949" s="5"/>
+    </row>
+    <row r="950" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A950" s="5"/>
       <c r="B950" t="str">
-        <f>IF(A950="","",CHOOSE(MONTH(A950),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="951" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C950" s="5"/>
+      <c r="D950" s="5"/>
+      <c r="E950" s="5"/>
+      <c r="F950" s="5"/>
+    </row>
+    <row r="951" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A951" s="5"/>
       <c r="B951" t="str">
-        <f>IF(A951="","",CHOOSE(MONTH(A951),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="952" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C951" s="5"/>
+      <c r="D951" s="5"/>
+      <c r="E951" s="5"/>
+      <c r="F951" s="5"/>
+    </row>
+    <row r="952" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A952" s="5"/>
       <c r="B952" t="str">
-        <f>IF(A952="","",CHOOSE(MONTH(A952),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="953" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C952" s="5"/>
+      <c r="D952" s="5"/>
+      <c r="E952" s="5"/>
+      <c r="F952" s="5"/>
+    </row>
+    <row r="953" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A953" s="5"/>
       <c r="B953" t="str">
-        <f>IF(A953="","",CHOOSE(MONTH(A953),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="954" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C953" s="5"/>
+      <c r="D953" s="5"/>
+      <c r="E953" s="5"/>
+      <c r="F953" s="5"/>
+    </row>
+    <row r="954" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A954" s="5"/>
       <c r="B954" t="str">
-        <f>IF(A954="","",CHOOSE(MONTH(A954),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="955" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C954" s="5"/>
+      <c r="D954" s="5"/>
+      <c r="E954" s="5"/>
+      <c r="F954" s="5"/>
+    </row>
+    <row r="955" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A955" s="5"/>
       <c r="B955" t="str">
-        <f>IF(A955="","",CHOOSE(MONTH(A955),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="956" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C955" s="5"/>
+      <c r="D955" s="5"/>
+      <c r="E955" s="5"/>
+      <c r="F955" s="5"/>
+    </row>
+    <row r="956" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A956" s="5"/>
       <c r="B956" t="str">
-        <f>IF(A956="","",CHOOSE(MONTH(A956),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="957" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C956" s="5"/>
+      <c r="D956" s="5"/>
+      <c r="E956" s="5"/>
+      <c r="F956" s="5"/>
+    </row>
+    <row r="957" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A957" s="5"/>
       <c r="B957" t="str">
-        <f>IF(A957="","",CHOOSE(MONTH(A957),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="958" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C957" s="5"/>
+      <c r="D957" s="5"/>
+      <c r="E957" s="5"/>
+      <c r="F957" s="5"/>
+    </row>
+    <row r="958" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A958" s="5"/>
       <c r="B958" t="str">
-        <f>IF(A958="","",CHOOSE(MONTH(A958),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="959" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C958" s="5"/>
+      <c r="D958" s="5"/>
+      <c r="E958" s="5"/>
+      <c r="F958" s="5"/>
+    </row>
+    <row r="959" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A959" s="5"/>
       <c r="B959" t="str">
-        <f>IF(A959="","",CHOOSE(MONTH(A959),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="960" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C959" s="5"/>
+      <c r="D959" s="5"/>
+      <c r="E959" s="5"/>
+      <c r="F959" s="5"/>
+    </row>
+    <row r="960" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A960" s="5"/>
       <c r="B960" t="str">
-        <f>IF(A960="","",CHOOSE(MONTH(A960),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="961" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C960" s="5"/>
+      <c r="D960" s="5"/>
+      <c r="E960" s="5"/>
+      <c r="F960" s="5"/>
+    </row>
+    <row r="961" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A961" s="5"/>
       <c r="B961" t="str">
-        <f>IF(A961="","",CHOOSE(MONTH(A961),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="962" spans="2:2">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="C961" s="5"/>
+      <c r="D961" s="5"/>
+      <c r="E961" s="5"/>
+      <c r="F961" s="5"/>
+    </row>
+    <row r="962" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A962" s="5"/>
       <c r="B962" t="str">
-        <f>IF(A962="","",CHOOSE(MONTH(A962),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="963" spans="2:2">
+        <f t="shared" ref="B962:B1025" si="16">IF(A962="","",CHOOSE(MONTH(A962),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C962" s="5"/>
+      <c r="D962" s="5"/>
+      <c r="E962" s="5"/>
+      <c r="F962" s="5"/>
+    </row>
+    <row r="963" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A963" s="5"/>
       <c r="B963" t="str">
-        <f>IF(A963="","",CHOOSE(MONTH(A963),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="964" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C963" s="5"/>
+      <c r="D963" s="5"/>
+      <c r="E963" s="5"/>
+      <c r="F963" s="5"/>
+    </row>
+    <row r="964" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A964" s="5"/>
       <c r="B964" t="str">
-        <f>IF(A964="","",CHOOSE(MONTH(A964),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="965" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C964" s="5"/>
+      <c r="D964" s="5"/>
+      <c r="E964" s="5"/>
+      <c r="F964" s="5"/>
+    </row>
+    <row r="965" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A965" s="5"/>
       <c r="B965" t="str">
-        <f>IF(A965="","",CHOOSE(MONTH(A965),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="966" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C965" s="5"/>
+      <c r="D965" s="5"/>
+      <c r="E965" s="5"/>
+      <c r="F965" s="5"/>
+    </row>
+    <row r="966" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A966" s="5"/>
       <c r="B966" t="str">
-        <f>IF(A966="","",CHOOSE(MONTH(A966),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="967" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C966" s="5"/>
+      <c r="D966" s="5"/>
+      <c r="E966" s="5"/>
+      <c r="F966" s="5"/>
+    </row>
+    <row r="967" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A967" s="5"/>
       <c r="B967" t="str">
-        <f>IF(A967="","",CHOOSE(MONTH(A967),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="968" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C967" s="5"/>
+      <c r="D967" s="5"/>
+      <c r="E967" s="5"/>
+      <c r="F967" s="5"/>
+    </row>
+    <row r="968" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A968" s="5"/>
       <c r="B968" t="str">
-        <f>IF(A968="","",CHOOSE(MONTH(A968),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="969" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C968" s="5"/>
+      <c r="D968" s="5"/>
+      <c r="E968" s="5"/>
+      <c r="F968" s="5"/>
+    </row>
+    <row r="969" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A969" s="5"/>
       <c r="B969" t="str">
-        <f>IF(A969="","",CHOOSE(MONTH(A969),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="970" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C969" s="5"/>
+      <c r="D969" s="5"/>
+      <c r="E969" s="5"/>
+      <c r="F969" s="5"/>
+    </row>
+    <row r="970" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A970" s="5"/>
       <c r="B970" t="str">
-        <f>IF(A970="","",CHOOSE(MONTH(A970),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="971" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C970" s="5"/>
+      <c r="D970" s="5"/>
+      <c r="E970" s="5"/>
+      <c r="F970" s="5"/>
+    </row>
+    <row r="971" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A971" s="5"/>
       <c r="B971" t="str">
-        <f>IF(A971="","",CHOOSE(MONTH(A971),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="972" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C971" s="5"/>
+      <c r="D971" s="5"/>
+      <c r="E971" s="5"/>
+      <c r="F971" s="5"/>
+    </row>
+    <row r="972" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A972" s="5"/>
       <c r="B972" t="str">
-        <f>IF(A972="","",CHOOSE(MONTH(A972),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="973" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C972" s="5"/>
+      <c r="D972" s="5"/>
+      <c r="E972" s="5"/>
+      <c r="F972" s="5"/>
+    </row>
+    <row r="973" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A973" s="5"/>
       <c r="B973" t="str">
-        <f>IF(A973="","",CHOOSE(MONTH(A973),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="974" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C973" s="5"/>
+      <c r="D973" s="5"/>
+      <c r="E973" s="5"/>
+      <c r="F973" s="5"/>
+    </row>
+    <row r="974" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A974" s="5"/>
       <c r="B974" t="str">
-        <f>IF(A974="","",CHOOSE(MONTH(A974),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="975" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C974" s="5"/>
+      <c r="D974" s="5"/>
+      <c r="E974" s="5"/>
+      <c r="F974" s="5"/>
+    </row>
+    <row r="975" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A975" s="5"/>
       <c r="B975" t="str">
-        <f>IF(A975="","",CHOOSE(MONTH(A975),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="976" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C975" s="5"/>
+      <c r="D975" s="5"/>
+      <c r="E975" s="5"/>
+      <c r="F975" s="5"/>
+    </row>
+    <row r="976" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A976" s="5"/>
       <c r="B976" t="str">
-        <f>IF(A976="","",CHOOSE(MONTH(A976),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="977" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C976" s="5"/>
+      <c r="D976" s="5"/>
+      <c r="E976" s="5"/>
+      <c r="F976" s="5"/>
+    </row>
+    <row r="977" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A977" s="5"/>
       <c r="B977" t="str">
-        <f>IF(A977="","",CHOOSE(MONTH(A977),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="978" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C977" s="5"/>
+      <c r="D977" s="5"/>
+      <c r="E977" s="5"/>
+      <c r="F977" s="5"/>
+    </row>
+    <row r="978" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A978" s="5"/>
       <c r="B978" t="str">
-        <f>IF(A978="","",CHOOSE(MONTH(A978),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="979" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C978" s="5"/>
+      <c r="D978" s="5"/>
+      <c r="E978" s="5"/>
+      <c r="F978" s="5"/>
+    </row>
+    <row r="979" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A979" s="5"/>
       <c r="B979" t="str">
-        <f>IF(A979="","",CHOOSE(MONTH(A979),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="980" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C979" s="5"/>
+      <c r="D979" s="5"/>
+      <c r="E979" s="5"/>
+      <c r="F979" s="5"/>
+    </row>
+    <row r="980" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A980" s="5"/>
       <c r="B980" t="str">
-        <f>IF(A980="","",CHOOSE(MONTH(A980),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="981" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C980" s="5"/>
+      <c r="D980" s="5"/>
+      <c r="E980" s="5"/>
+      <c r="F980" s="5"/>
+    </row>
+    <row r="981" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A981" s="5"/>
       <c r="B981" t="str">
-        <f>IF(A981="","",CHOOSE(MONTH(A981),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="982" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C981" s="5"/>
+      <c r="D981" s="5"/>
+      <c r="E981" s="5"/>
+      <c r="F981" s="5"/>
+    </row>
+    <row r="982" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A982" s="5"/>
       <c r="B982" t="str">
-        <f>IF(A982="","",CHOOSE(MONTH(A982),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="983" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C982" s="5"/>
+      <c r="D982" s="5"/>
+      <c r="E982" s="5"/>
+      <c r="F982" s="5"/>
+    </row>
+    <row r="983" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A983" s="5"/>
       <c r="B983" t="str">
-        <f>IF(A983="","",CHOOSE(MONTH(A983),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="984" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C983" s="5"/>
+      <c r="D983" s="5"/>
+      <c r="E983" s="5"/>
+      <c r="F983" s="5"/>
+    </row>
+    <row r="984" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A984" s="5"/>
       <c r="B984" t="str">
-        <f>IF(A984="","",CHOOSE(MONTH(A984),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="985" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C984" s="5"/>
+      <c r="D984" s="5"/>
+      <c r="E984" s="5"/>
+      <c r="F984" s="5"/>
+    </row>
+    <row r="985" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A985" s="5"/>
       <c r="B985" t="str">
-        <f>IF(A985="","",CHOOSE(MONTH(A985),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="986" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C985" s="5"/>
+      <c r="D985" s="5"/>
+      <c r="E985" s="5"/>
+      <c r="F985" s="5"/>
+    </row>
+    <row r="986" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A986" s="5"/>
       <c r="B986" t="str">
-        <f>IF(A986="","",CHOOSE(MONTH(A986),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="987" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C986" s="5"/>
+      <c r="D986" s="5"/>
+      <c r="E986" s="5"/>
+      <c r="F986" s="5"/>
+    </row>
+    <row r="987" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A987" s="5"/>
       <c r="B987" t="str">
-        <f>IF(A987="","",CHOOSE(MONTH(A987),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="988" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C987" s="5"/>
+      <c r="D987" s="5"/>
+      <c r="E987" s="5"/>
+      <c r="F987" s="5"/>
+    </row>
+    <row r="988" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A988" s="5"/>
       <c r="B988" t="str">
-        <f>IF(A988="","",CHOOSE(MONTH(A988),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="989" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C988" s="5"/>
+      <c r="D988" s="5"/>
+      <c r="E988" s="5"/>
+      <c r="F988" s="5"/>
+    </row>
+    <row r="989" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A989" s="5"/>
       <c r="B989" t="str">
-        <f>IF(A989="","",CHOOSE(MONTH(A989),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="990" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C989" s="5"/>
+      <c r="D989" s="5"/>
+      <c r="E989" s="5"/>
+      <c r="F989" s="5"/>
+    </row>
+    <row r="990" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A990" s="5"/>
       <c r="B990" t="str">
-        <f>IF(A990="","",CHOOSE(MONTH(A990),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="991" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C990" s="5"/>
+      <c r="D990" s="5"/>
+      <c r="E990" s="5"/>
+      <c r="F990" s="5"/>
+    </row>
+    <row r="991" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A991" s="5"/>
       <c r="B991" t="str">
-        <f>IF(A991="","",CHOOSE(MONTH(A991),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="992" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C991" s="5"/>
+      <c r="D991" s="5"/>
+      <c r="E991" s="5"/>
+      <c r="F991" s="5"/>
+    </row>
+    <row r="992" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A992" s="5"/>
       <c r="B992" t="str">
-        <f>IF(A992="","",CHOOSE(MONTH(A992),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="993" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C992" s="5"/>
+      <c r="D992" s="5"/>
+      <c r="E992" s="5"/>
+      <c r="F992" s="5"/>
+    </row>
+    <row r="993" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A993" s="5"/>
       <c r="B993" t="str">
-        <f>IF(A993="","",CHOOSE(MONTH(A993),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="994" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C993" s="5"/>
+      <c r="D993" s="5"/>
+      <c r="E993" s="5"/>
+      <c r="F993" s="5"/>
+    </row>
+    <row r="994" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A994" s="5"/>
       <c r="B994" t="str">
-        <f>IF(A994="","",CHOOSE(MONTH(A994),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="995" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C994" s="5"/>
+      <c r="D994" s="5"/>
+      <c r="E994" s="5"/>
+      <c r="F994" s="5"/>
+    </row>
+    <row r="995" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A995" s="5"/>
       <c r="B995" t="str">
-        <f>IF(A995="","",CHOOSE(MONTH(A995),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="996" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C995" s="5"/>
+      <c r="D995" s="5"/>
+      <c r="E995" s="5"/>
+      <c r="F995" s="5"/>
+    </row>
+    <row r="996" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A996" s="5"/>
       <c r="B996" t="str">
-        <f>IF(A996="","",CHOOSE(MONTH(A996),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="997" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C996" s="5"/>
+      <c r="D996" s="5"/>
+      <c r="E996" s="5"/>
+      <c r="F996" s="5"/>
+    </row>
+    <row r="997" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A997" s="5"/>
       <c r="B997" t="str">
-        <f>IF(A997="","",CHOOSE(MONTH(A997),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="998" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C997" s="5"/>
+      <c r="D997" s="5"/>
+      <c r="E997" s="5"/>
+      <c r="F997" s="5"/>
+    </row>
+    <row r="998" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A998" s="5"/>
       <c r="B998" t="str">
-        <f>IF(A998="","",CHOOSE(MONTH(A998),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="999" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C998" s="5"/>
+      <c r="D998" s="5"/>
+      <c r="E998" s="5"/>
+      <c r="F998" s="5"/>
+    </row>
+    <row r="999" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A999" s="5"/>
       <c r="B999" t="str">
-        <f>IF(A999="","",CHOOSE(MONTH(A999),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1000" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C999" s="5"/>
+      <c r="D999" s="5"/>
+      <c r="E999" s="5"/>
+      <c r="F999" s="5"/>
+    </row>
+    <row r="1000" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1000" s="5"/>
       <c r="B1000" t="str">
-        <f>IF(A1000="","",CHOOSE(MONTH(A1000),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1001" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1000" s="5"/>
+      <c r="D1000" s="5"/>
+      <c r="E1000" s="5"/>
+      <c r="F1000" s="5"/>
+    </row>
+    <row r="1001" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1001" s="5"/>
       <c r="B1001" t="str">
-        <f>IF(A1001="","",CHOOSE(MONTH(A1001),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1002" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1001" s="5"/>
+      <c r="D1001" s="5"/>
+      <c r="E1001" s="5"/>
+      <c r="F1001" s="5"/>
+    </row>
+    <row r="1002" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1002" s="5"/>
       <c r="B1002" t="str">
-        <f>IF(A1002="","",CHOOSE(MONTH(A1002),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1003" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1002" s="5"/>
+      <c r="D1002" s="5"/>
+      <c r="E1002" s="5"/>
+      <c r="F1002" s="5"/>
+    </row>
+    <row r="1003" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1003" s="5"/>
       <c r="B1003" t="str">
-        <f>IF(A1003="","",CHOOSE(MONTH(A1003),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1004" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1003" s="5"/>
+      <c r="D1003" s="5"/>
+      <c r="E1003" s="5"/>
+      <c r="F1003" s="5"/>
+    </row>
+    <row r="1004" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1004" s="5"/>
       <c r="B1004" t="str">
-        <f>IF(A1004="","",CHOOSE(MONTH(A1004),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1005" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1004" s="5"/>
+      <c r="D1004" s="5"/>
+      <c r="E1004" s="5"/>
+      <c r="F1004" s="5"/>
+    </row>
+    <row r="1005" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1005" s="5"/>
       <c r="B1005" t="str">
-        <f>IF(A1005="","",CHOOSE(MONTH(A1005),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1006" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1005" s="5"/>
+      <c r="D1005" s="5"/>
+      <c r="E1005" s="5"/>
+      <c r="F1005" s="5"/>
+    </row>
+    <row r="1006" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1006" s="5"/>
       <c r="B1006" t="str">
-        <f>IF(A1006="","",CHOOSE(MONTH(A1006),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1007" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1006" s="5"/>
+      <c r="D1006" s="5"/>
+      <c r="E1006" s="5"/>
+      <c r="F1006" s="5"/>
+    </row>
+    <row r="1007" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1007" s="5"/>
       <c r="B1007" t="str">
-        <f>IF(A1007="","",CHOOSE(MONTH(A1007),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1008" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1007" s="5"/>
+      <c r="D1007" s="5"/>
+      <c r="E1007" s="5"/>
+      <c r="F1007" s="5"/>
+    </row>
+    <row r="1008" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1008" s="5"/>
       <c r="B1008" t="str">
-        <f>IF(A1008="","",CHOOSE(MONTH(A1008),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1009" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1008" s="5"/>
+      <c r="D1008" s="5"/>
+      <c r="E1008" s="5"/>
+      <c r="F1008" s="5"/>
+    </row>
+    <row r="1009" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1009" s="5"/>
       <c r="B1009" t="str">
-        <f>IF(A1009="","",CHOOSE(MONTH(A1009),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1010" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1009" s="5"/>
+      <c r="D1009" s="5"/>
+      <c r="E1009" s="5"/>
+      <c r="F1009" s="5"/>
+    </row>
+    <row r="1010" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1010" s="5"/>
       <c r="B1010" t="str">
-        <f>IF(A1010="","",CHOOSE(MONTH(A1010),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1011" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1010" s="5"/>
+      <c r="D1010" s="5"/>
+      <c r="E1010" s="5"/>
+      <c r="F1010" s="5"/>
+    </row>
+    <row r="1011" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1011" s="5"/>
       <c r="B1011" t="str">
-        <f>IF(A1011="","",CHOOSE(MONTH(A1011),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1012" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1011" s="5"/>
+      <c r="D1011" s="5"/>
+      <c r="E1011" s="5"/>
+      <c r="F1011" s="5"/>
+    </row>
+    <row r="1012" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1012" s="5"/>
       <c r="B1012" t="str">
-        <f>IF(A1012="","",CHOOSE(MONTH(A1012),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1013" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1012" s="5"/>
+      <c r="D1012" s="5"/>
+      <c r="E1012" s="5"/>
+      <c r="F1012" s="5"/>
+    </row>
+    <row r="1013" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1013" s="5"/>
       <c r="B1013" t="str">
-        <f>IF(A1013="","",CHOOSE(MONTH(A1013),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1014" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1013" s="5"/>
+      <c r="D1013" s="5"/>
+      <c r="E1013" s="5"/>
+      <c r="F1013" s="5"/>
+    </row>
+    <row r="1014" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1014" s="5"/>
       <c r="B1014" t="str">
-        <f>IF(A1014="","",CHOOSE(MONTH(A1014),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1015" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1014" s="5"/>
+      <c r="D1014" s="5"/>
+      <c r="E1014" s="5"/>
+      <c r="F1014" s="5"/>
+    </row>
+    <row r="1015" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1015" s="5"/>
       <c r="B1015" t="str">
-        <f>IF(A1015="","",CHOOSE(MONTH(A1015),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1016" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1015" s="5"/>
+      <c r="D1015" s="5"/>
+      <c r="E1015" s="5"/>
+      <c r="F1015" s="5"/>
+    </row>
+    <row r="1016" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1016" s="5"/>
       <c r="B1016" t="str">
-        <f>IF(A1016="","",CHOOSE(MONTH(A1016),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1017" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1016" s="5"/>
+      <c r="D1016" s="5"/>
+      <c r="E1016" s="5"/>
+      <c r="F1016" s="5"/>
+    </row>
+    <row r="1017" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1017" s="5"/>
       <c r="B1017" t="str">
-        <f>IF(A1017="","",CHOOSE(MONTH(A1017),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1018" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1017" s="5"/>
+      <c r="D1017" s="5"/>
+      <c r="E1017" s="5"/>
+      <c r="F1017" s="5"/>
+    </row>
+    <row r="1018" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1018" s="5"/>
       <c r="B1018" t="str">
-        <f>IF(A1018="","",CHOOSE(MONTH(A1018),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1019" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1018" s="5"/>
+      <c r="D1018" s="5"/>
+      <c r="E1018" s="5"/>
+      <c r="F1018" s="5"/>
+    </row>
+    <row r="1019" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1019" s="5"/>
       <c r="B1019" t="str">
-        <f>IF(A1019="","",CHOOSE(MONTH(A1019),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1020" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1019" s="5"/>
+      <c r="D1019" s="5"/>
+      <c r="E1019" s="5"/>
+      <c r="F1019" s="5"/>
+    </row>
+    <row r="1020" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1020" s="5"/>
       <c r="B1020" t="str">
-        <f>IF(A1020="","",CHOOSE(MONTH(A1020),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1021" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1020" s="5"/>
+      <c r="D1020" s="5"/>
+      <c r="E1020" s="5"/>
+      <c r="F1020" s="5"/>
+    </row>
+    <row r="1021" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1021" s="5"/>
       <c r="B1021" t="str">
-        <f>IF(A1021="","",CHOOSE(MONTH(A1021),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1022" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1021" s="5"/>
+      <c r="D1021" s="5"/>
+      <c r="E1021" s="5"/>
+      <c r="F1021" s="5"/>
+    </row>
+    <row r="1022" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1022" s="5"/>
       <c r="B1022" t="str">
-        <f>IF(A1022="","",CHOOSE(MONTH(A1022),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1023" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1022" s="5"/>
+      <c r="D1022" s="5"/>
+      <c r="E1022" s="5"/>
+      <c r="F1022" s="5"/>
+    </row>
+    <row r="1023" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1023" s="5"/>
       <c r="B1023" t="str">
-        <f>IF(A1023="","",CHOOSE(MONTH(A1023),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1024" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1023" s="5"/>
+      <c r="D1023" s="5"/>
+      <c r="E1023" s="5"/>
+      <c r="F1023" s="5"/>
+    </row>
+    <row r="1024" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1024" s="5"/>
       <c r="B1024" t="str">
-        <f>IF(A1024="","",CHOOSE(MONTH(A1024),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1025" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1024" s="5"/>
+      <c r="D1024" s="5"/>
+      <c r="E1024" s="5"/>
+      <c r="F1024" s="5"/>
+    </row>
+    <row r="1025" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1025" s="5"/>
       <c r="B1025" t="str">
-        <f>IF(A1025="","",CHOOSE(MONTH(A1025),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1026" spans="2:2">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="C1025" s="5"/>
+      <c r="D1025" s="5"/>
+      <c r="E1025" s="5"/>
+      <c r="F1025" s="5"/>
+    </row>
+    <row r="1026" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1026" s="5"/>
       <c r="B1026" t="str">
-        <f>IF(A1026="","",CHOOSE(MONTH(A1026),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1027" spans="2:2">
+        <f t="shared" ref="B1026:B1089" si="17">IF(A1026="","",CHOOSE(MONTH(A1026),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1026" s="5"/>
+      <c r="D1026" s="5"/>
+      <c r="E1026" s="5"/>
+      <c r="F1026" s="5"/>
+    </row>
+    <row r="1027" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1027" s="5"/>
       <c r="B1027" t="str">
-        <f>IF(A1027="","",CHOOSE(MONTH(A1027),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1028" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1027" s="5"/>
+      <c r="D1027" s="5"/>
+      <c r="E1027" s="5"/>
+      <c r="F1027" s="5"/>
+    </row>
+    <row r="1028" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1028" s="5"/>
       <c r="B1028" t="str">
-        <f>IF(A1028="","",CHOOSE(MONTH(A1028),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1029" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1028" s="5"/>
+      <c r="D1028" s="5"/>
+      <c r="E1028" s="5"/>
+      <c r="F1028" s="5"/>
+    </row>
+    <row r="1029" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1029" s="5"/>
       <c r="B1029" t="str">
-        <f>IF(A1029="","",CHOOSE(MONTH(A1029),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1030" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1029" s="5"/>
+      <c r="D1029" s="5"/>
+      <c r="E1029" s="5"/>
+      <c r="F1029" s="5"/>
+    </row>
+    <row r="1030" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1030" s="5"/>
       <c r="B1030" t="str">
-        <f>IF(A1030="","",CHOOSE(MONTH(A1030),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1031" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1030" s="5"/>
+      <c r="D1030" s="5"/>
+      <c r="E1030" s="5"/>
+      <c r="F1030" s="5"/>
+    </row>
+    <row r="1031" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1031" s="5"/>
       <c r="B1031" t="str">
-        <f>IF(A1031="","",CHOOSE(MONTH(A1031),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1032" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1031" s="5"/>
+      <c r="D1031" s="5"/>
+      <c r="E1031" s="5"/>
+      <c r="F1031" s="5"/>
+    </row>
+    <row r="1032" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1032" s="5"/>
       <c r="B1032" t="str">
-        <f>IF(A1032="","",CHOOSE(MONTH(A1032),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1033" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1032" s="5"/>
+      <c r="D1032" s="5"/>
+      <c r="E1032" s="5"/>
+      <c r="F1032" s="5"/>
+    </row>
+    <row r="1033" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1033" s="5"/>
       <c r="B1033" t="str">
-        <f>IF(A1033="","",CHOOSE(MONTH(A1033),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1034" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1033" s="5"/>
+      <c r="D1033" s="5"/>
+      <c r="E1033" s="5"/>
+      <c r="F1033" s="5"/>
+    </row>
+    <row r="1034" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1034" s="5"/>
       <c r="B1034" t="str">
-        <f>IF(A1034="","",CHOOSE(MONTH(A1034),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1035" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1034" s="5"/>
+      <c r="D1034" s="5"/>
+      <c r="E1034" s="5"/>
+      <c r="F1034" s="5"/>
+    </row>
+    <row r="1035" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1035" s="5"/>
       <c r="B1035" t="str">
-        <f>IF(A1035="","",CHOOSE(MONTH(A1035),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1036" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1035" s="5"/>
+      <c r="D1035" s="5"/>
+      <c r="E1035" s="5"/>
+      <c r="F1035" s="5"/>
+    </row>
+    <row r="1036" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1036" s="5"/>
       <c r="B1036" t="str">
-        <f>IF(A1036="","",CHOOSE(MONTH(A1036),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1037" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1036" s="5"/>
+      <c r="D1036" s="5"/>
+      <c r="E1036" s="5"/>
+      <c r="F1036" s="5"/>
+    </row>
+    <row r="1037" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1037" s="5"/>
       <c r="B1037" t="str">
-        <f>IF(A1037="","",CHOOSE(MONTH(A1037),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1038" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1037" s="5"/>
+      <c r="D1037" s="5"/>
+      <c r="E1037" s="5"/>
+      <c r="F1037" s="5"/>
+    </row>
+    <row r="1038" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1038" s="5"/>
       <c r="B1038" t="str">
-        <f>IF(A1038="","",CHOOSE(MONTH(A1038),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1039" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1038" s="5"/>
+      <c r="D1038" s="5"/>
+      <c r="E1038" s="5"/>
+      <c r="F1038" s="5"/>
+    </row>
+    <row r="1039" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1039" s="5"/>
       <c r="B1039" t="str">
-        <f>IF(A1039="","",CHOOSE(MONTH(A1039),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1040" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1039" s="5"/>
+      <c r="D1039" s="5"/>
+      <c r="E1039" s="5"/>
+      <c r="F1039" s="5"/>
+    </row>
+    <row r="1040" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1040" s="5"/>
       <c r="B1040" t="str">
-        <f>IF(A1040="","",CHOOSE(MONTH(A1040),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1041" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1040" s="5"/>
+      <c r="D1040" s="5"/>
+      <c r="E1040" s="5"/>
+      <c r="F1040" s="5"/>
+    </row>
+    <row r="1041" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1041" s="5"/>
       <c r="B1041" t="str">
-        <f>IF(A1041="","",CHOOSE(MONTH(A1041),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1042" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1041" s="5"/>
+      <c r="D1041" s="5"/>
+      <c r="E1041" s="5"/>
+      <c r="F1041" s="5"/>
+    </row>
+    <row r="1042" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1042" s="5"/>
       <c r="B1042" t="str">
-        <f>IF(A1042="","",CHOOSE(MONTH(A1042),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1043" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1042" s="5"/>
+      <c r="D1042" s="5"/>
+      <c r="E1042" s="5"/>
+      <c r="F1042" s="5"/>
+    </row>
+    <row r="1043" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1043" s="5"/>
       <c r="B1043" t="str">
-        <f>IF(A1043="","",CHOOSE(MONTH(A1043),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1044" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1043" s="5"/>
+      <c r="D1043" s="5"/>
+      <c r="E1043" s="5"/>
+      <c r="F1043" s="5"/>
+    </row>
+    <row r="1044" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1044" s="5"/>
       <c r="B1044" t="str">
-        <f>IF(A1044="","",CHOOSE(MONTH(A1044),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1045" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1044" s="5"/>
+      <c r="D1044" s="5"/>
+      <c r="E1044" s="5"/>
+      <c r="F1044" s="5"/>
+    </row>
+    <row r="1045" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1045" s="5"/>
       <c r="B1045" t="str">
-        <f>IF(A1045="","",CHOOSE(MONTH(A1045),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1046" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1045" s="5"/>
+      <c r="D1045" s="5"/>
+      <c r="E1045" s="5"/>
+      <c r="F1045" s="5"/>
+    </row>
+    <row r="1046" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1046" s="5"/>
       <c r="B1046" t="str">
-        <f>IF(A1046="","",CHOOSE(MONTH(A1046),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1047" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1046" s="5"/>
+      <c r="D1046" s="5"/>
+      <c r="E1046" s="5"/>
+      <c r="F1046" s="5"/>
+    </row>
+    <row r="1047" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1047" s="5"/>
       <c r="B1047" t="str">
-        <f>IF(A1047="","",CHOOSE(MONTH(A1047),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1048" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1047" s="5"/>
+      <c r="D1047" s="5"/>
+      <c r="E1047" s="5"/>
+      <c r="F1047" s="5"/>
+    </row>
+    <row r="1048" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1048" s="5"/>
       <c r="B1048" t="str">
-        <f>IF(A1048="","",CHOOSE(MONTH(A1048),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1049" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1048" s="5"/>
+      <c r="D1048" s="5"/>
+      <c r="E1048" s="5"/>
+      <c r="F1048" s="5"/>
+    </row>
+    <row r="1049" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1049" s="5"/>
       <c r="B1049" t="str">
-        <f>IF(A1049="","",CHOOSE(MONTH(A1049),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1050" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1049" s="5"/>
+      <c r="D1049" s="5"/>
+      <c r="E1049" s="5"/>
+      <c r="F1049" s="5"/>
+    </row>
+    <row r="1050" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1050" s="5"/>
       <c r="B1050" t="str">
-        <f>IF(A1050="","",CHOOSE(MONTH(A1050),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1051" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1050" s="5"/>
+      <c r="D1050" s="5"/>
+      <c r="E1050" s="5"/>
+      <c r="F1050" s="5"/>
+    </row>
+    <row r="1051" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1051" s="5"/>
       <c r="B1051" t="str">
-        <f>IF(A1051="","",CHOOSE(MONTH(A1051),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1052" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1051" s="5"/>
+      <c r="D1051" s="5"/>
+      <c r="E1051" s="5"/>
+      <c r="F1051" s="5"/>
+    </row>
+    <row r="1052" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1052" s="5"/>
       <c r="B1052" t="str">
-        <f>IF(A1052="","",CHOOSE(MONTH(A1052),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1053" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1052" s="5"/>
+      <c r="D1052" s="5"/>
+      <c r="E1052" s="5"/>
+      <c r="F1052" s="5"/>
+    </row>
+    <row r="1053" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1053" s="5"/>
       <c r="B1053" t="str">
-        <f>IF(A1053="","",CHOOSE(MONTH(A1053),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1054" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1053" s="5"/>
+      <c r="D1053" s="5"/>
+      <c r="E1053" s="5"/>
+      <c r="F1053" s="5"/>
+    </row>
+    <row r="1054" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1054" s="5"/>
       <c r="B1054" t="str">
-        <f>IF(A1054="","",CHOOSE(MONTH(A1054),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1055" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1054" s="5"/>
+      <c r="D1054" s="5"/>
+      <c r="E1054" s="5"/>
+      <c r="F1054" s="5"/>
+    </row>
+    <row r="1055" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1055" s="5"/>
       <c r="B1055" t="str">
-        <f>IF(A1055="","",CHOOSE(MONTH(A1055),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1056" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1055" s="5"/>
+      <c r="D1055" s="5"/>
+      <c r="E1055" s="5"/>
+      <c r="F1055" s="5"/>
+    </row>
+    <row r="1056" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1056" s="5"/>
       <c r="B1056" t="str">
-        <f>IF(A1056="","",CHOOSE(MONTH(A1056),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1057" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1056" s="5"/>
+      <c r="D1056" s="5"/>
+      <c r="E1056" s="5"/>
+      <c r="F1056" s="5"/>
+    </row>
+    <row r="1057" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1057" s="5"/>
       <c r="B1057" t="str">
-        <f>IF(A1057="","",CHOOSE(MONTH(A1057),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1058" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1057" s="5"/>
+      <c r="D1057" s="5"/>
+      <c r="E1057" s="5"/>
+      <c r="F1057" s="5"/>
+    </row>
+    <row r="1058" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1058" s="5"/>
       <c r="B1058" t="str">
-        <f>IF(A1058="","",CHOOSE(MONTH(A1058),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1059" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1058" s="5"/>
+      <c r="D1058" s="5"/>
+      <c r="E1058" s="5"/>
+      <c r="F1058" s="5"/>
+    </row>
+    <row r="1059" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1059" s="5"/>
       <c r="B1059" t="str">
-        <f>IF(A1059="","",CHOOSE(MONTH(A1059),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1060" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1059" s="5"/>
+      <c r="D1059" s="5"/>
+      <c r="E1059" s="5"/>
+      <c r="F1059" s="5"/>
+    </row>
+    <row r="1060" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1060" s="5"/>
       <c r="B1060" t="str">
-        <f>IF(A1060="","",CHOOSE(MONTH(A1060),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1061" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1060" s="5"/>
+      <c r="D1060" s="5"/>
+      <c r="E1060" s="5"/>
+      <c r="F1060" s="5"/>
+    </row>
+    <row r="1061" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1061" s="5"/>
       <c r="B1061" t="str">
-        <f>IF(A1061="","",CHOOSE(MONTH(A1061),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1062" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1061" s="5"/>
+      <c r="D1061" s="5"/>
+      <c r="E1061" s="5"/>
+      <c r="F1061" s="5"/>
+    </row>
+    <row r="1062" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1062" s="5"/>
       <c r="B1062" t="str">
-        <f>IF(A1062="","",CHOOSE(MONTH(A1062),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1063" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1062" s="5"/>
+      <c r="D1062" s="5"/>
+      <c r="E1062" s="5"/>
+      <c r="F1062" s="5"/>
+    </row>
+    <row r="1063" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1063" s="5"/>
       <c r="B1063" t="str">
-        <f>IF(A1063="","",CHOOSE(MONTH(A1063),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1064" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1063" s="5"/>
+      <c r="D1063" s="5"/>
+      <c r="E1063" s="5"/>
+      <c r="F1063" s="5"/>
+    </row>
+    <row r="1064" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1064" s="5"/>
       <c r="B1064" t="str">
-        <f>IF(A1064="","",CHOOSE(MONTH(A1064),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1065" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1064" s="5"/>
+      <c r="D1064" s="5"/>
+      <c r="E1064" s="5"/>
+      <c r="F1064" s="5"/>
+    </row>
+    <row r="1065" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1065" s="5"/>
       <c r="B1065" t="str">
-        <f>IF(A1065="","",CHOOSE(MONTH(A1065),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1066" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1065" s="5"/>
+      <c r="D1065" s="5"/>
+      <c r="E1065" s="5"/>
+      <c r="F1065" s="5"/>
+    </row>
+    <row r="1066" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1066" s="5"/>
       <c r="B1066" t="str">
-        <f>IF(A1066="","",CHOOSE(MONTH(A1066),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1067" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1066" s="5"/>
+      <c r="D1066" s="5"/>
+      <c r="E1066" s="5"/>
+      <c r="F1066" s="5"/>
+    </row>
+    <row r="1067" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1067" s="5"/>
       <c r="B1067" t="str">
-        <f>IF(A1067="","",CHOOSE(MONTH(A1067),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1068" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1067" s="5"/>
+      <c r="D1067" s="5"/>
+      <c r="E1067" s="5"/>
+      <c r="F1067" s="5"/>
+    </row>
+    <row r="1068" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1068" s="5"/>
       <c r="B1068" t="str">
-        <f>IF(A1068="","",CHOOSE(MONTH(A1068),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1069" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1068" s="5"/>
+      <c r="D1068" s="5"/>
+      <c r="E1068" s="5"/>
+      <c r="F1068" s="5"/>
+    </row>
+    <row r="1069" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1069" s="5"/>
       <c r="B1069" t="str">
-        <f>IF(A1069="","",CHOOSE(MONTH(A1069),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1070" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1069" s="5"/>
+      <c r="D1069" s="5"/>
+      <c r="E1069" s="5"/>
+      <c r="F1069" s="5"/>
+    </row>
+    <row r="1070" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1070" s="5"/>
       <c r="B1070" t="str">
-        <f>IF(A1070="","",CHOOSE(MONTH(A1070),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1071" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1070" s="5"/>
+      <c r="D1070" s="5"/>
+      <c r="E1070" s="5"/>
+      <c r="F1070" s="5"/>
+    </row>
+    <row r="1071" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1071" s="5"/>
       <c r="B1071" t="str">
-        <f>IF(A1071="","",CHOOSE(MONTH(A1071),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1072" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1071" s="5"/>
+      <c r="D1071" s="5"/>
+      <c r="E1071" s="5"/>
+      <c r="F1071" s="5"/>
+    </row>
+    <row r="1072" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1072" s="5"/>
       <c r="B1072" t="str">
-        <f>IF(A1072="","",CHOOSE(MONTH(A1072),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1073" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1072" s="5"/>
+      <c r="D1072" s="5"/>
+      <c r="E1072" s="5"/>
+      <c r="F1072" s="5"/>
+    </row>
+    <row r="1073" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1073" s="5"/>
       <c r="B1073" t="str">
-        <f>IF(A1073="","",CHOOSE(MONTH(A1073),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1074" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1073" s="5"/>
+      <c r="D1073" s="5"/>
+      <c r="E1073" s="5"/>
+      <c r="F1073" s="5"/>
+    </row>
+    <row r="1074" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1074" s="5"/>
       <c r="B1074" t="str">
-        <f>IF(A1074="","",CHOOSE(MONTH(A1074),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1075" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1074" s="5"/>
+      <c r="D1074" s="5"/>
+      <c r="E1074" s="5"/>
+      <c r="F1074" s="5"/>
+    </row>
+    <row r="1075" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1075" s="5"/>
       <c r="B1075" t="str">
-        <f>IF(A1075="","",CHOOSE(MONTH(A1075),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1076" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1075" s="5"/>
+      <c r="D1075" s="5"/>
+      <c r="E1075" s="5"/>
+      <c r="F1075" s="5"/>
+    </row>
+    <row r="1076" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1076" s="5"/>
       <c r="B1076" t="str">
-        <f>IF(A1076="","",CHOOSE(MONTH(A1076),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1077" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1076" s="5"/>
+      <c r="D1076" s="5"/>
+      <c r="E1076" s="5"/>
+      <c r="F1076" s="5"/>
+    </row>
+    <row r="1077" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1077" s="5"/>
       <c r="B1077" t="str">
-        <f>IF(A1077="","",CHOOSE(MONTH(A1077),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1078" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1077" s="5"/>
+      <c r="D1077" s="5"/>
+      <c r="E1077" s="5"/>
+      <c r="F1077" s="5"/>
+    </row>
+    <row r="1078" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1078" s="5"/>
       <c r="B1078" t="str">
-        <f>IF(A1078="","",CHOOSE(MONTH(A1078),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1079" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1078" s="5"/>
+      <c r="D1078" s="5"/>
+      <c r="E1078" s="5"/>
+      <c r="F1078" s="5"/>
+    </row>
+    <row r="1079" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1079" s="5"/>
       <c r="B1079" t="str">
-        <f>IF(A1079="","",CHOOSE(MONTH(A1079),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1080" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1079" s="5"/>
+      <c r="D1079" s="5"/>
+      <c r="E1079" s="5"/>
+      <c r="F1079" s="5"/>
+    </row>
+    <row r="1080" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1080" s="5"/>
       <c r="B1080" t="str">
-        <f>IF(A1080="","",CHOOSE(MONTH(A1080),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1081" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1080" s="5"/>
+      <c r="D1080" s="5"/>
+      <c r="E1080" s="5"/>
+      <c r="F1080" s="5"/>
+    </row>
+    <row r="1081" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1081" s="5"/>
       <c r="B1081" t="str">
-        <f>IF(A1081="","",CHOOSE(MONTH(A1081),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1082" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1081" s="5"/>
+      <c r="D1081" s="5"/>
+      <c r="E1081" s="5"/>
+      <c r="F1081" s="5"/>
+    </row>
+    <row r="1082" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1082" s="5"/>
       <c r="B1082" t="str">
-        <f>IF(A1082="","",CHOOSE(MONTH(A1082),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1083" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1082" s="5"/>
+      <c r="D1082" s="5"/>
+      <c r="E1082" s="5"/>
+      <c r="F1082" s="5"/>
+    </row>
+    <row r="1083" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1083" s="5"/>
       <c r="B1083" t="str">
-        <f>IF(A1083="","",CHOOSE(MONTH(A1083),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1084" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1083" s="5"/>
+      <c r="D1083" s="5"/>
+      <c r="E1083" s="5"/>
+      <c r="F1083" s="5"/>
+    </row>
+    <row r="1084" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1084" s="5"/>
       <c r="B1084" t="str">
-        <f>IF(A1084="","",CHOOSE(MONTH(A1084),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1085" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1084" s="5"/>
+      <c r="D1084" s="5"/>
+      <c r="E1084" s="5"/>
+      <c r="F1084" s="5"/>
+    </row>
+    <row r="1085" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1085" s="5"/>
       <c r="B1085" t="str">
-        <f>IF(A1085="","",CHOOSE(MONTH(A1085),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1086" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1085" s="5"/>
+      <c r="D1085" s="5"/>
+      <c r="E1085" s="5"/>
+      <c r="F1085" s="5"/>
+    </row>
+    <row r="1086" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1086" s="5"/>
       <c r="B1086" t="str">
-        <f>IF(A1086="","",CHOOSE(MONTH(A1086),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1087" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1086" s="5"/>
+      <c r="D1086" s="5"/>
+      <c r="E1086" s="5"/>
+      <c r="F1086" s="5"/>
+    </row>
+    <row r="1087" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1087" s="5"/>
       <c r="B1087" t="str">
-        <f>IF(A1087="","",CHOOSE(MONTH(A1087),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1088" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1087" s="5"/>
+      <c r="D1087" s="5"/>
+      <c r="E1087" s="5"/>
+      <c r="F1087" s="5"/>
+    </row>
+    <row r="1088" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1088" s="5"/>
       <c r="B1088" t="str">
-        <f>IF(A1088="","",CHOOSE(MONTH(A1088),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1089" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1088" s="5"/>
+      <c r="D1088" s="5"/>
+      <c r="E1088" s="5"/>
+      <c r="F1088" s="5"/>
+    </row>
+    <row r="1089" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1089" s="5"/>
       <c r="B1089" t="str">
-        <f>IF(A1089="","",CHOOSE(MONTH(A1089),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1090" spans="2:2">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="C1089" s="5"/>
+      <c r="D1089" s="5"/>
+      <c r="E1089" s="5"/>
+      <c r="F1089" s="5"/>
+    </row>
+    <row r="1090" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1090" s="5"/>
       <c r="B1090" t="str">
-        <f>IF(A1090="","",CHOOSE(MONTH(A1090),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1091" spans="2:2">
+        <f t="shared" ref="B1090:B1153" si="18">IF(A1090="","",CHOOSE(MONTH(A1090),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1090" s="5"/>
+      <c r="D1090" s="5"/>
+      <c r="E1090" s="5"/>
+      <c r="F1090" s="5"/>
+    </row>
+    <row r="1091" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1091" s="5"/>
       <c r="B1091" t="str">
-        <f>IF(A1091="","",CHOOSE(MONTH(A1091),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1092" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1091" s="5"/>
+      <c r="D1091" s="5"/>
+      <c r="E1091" s="5"/>
+      <c r="F1091" s="5"/>
+    </row>
+    <row r="1092" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1092" s="5"/>
       <c r="B1092" t="str">
-        <f>IF(A1092="","",CHOOSE(MONTH(A1092),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1093" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1092" s="5"/>
+      <c r="D1092" s="5"/>
+      <c r="E1092" s="5"/>
+      <c r="F1092" s="5"/>
+    </row>
+    <row r="1093" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1093" s="5"/>
       <c r="B1093" t="str">
-        <f>IF(A1093="","",CHOOSE(MONTH(A1093),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1094" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1093" s="5"/>
+      <c r="D1093" s="5"/>
+      <c r="E1093" s="5"/>
+      <c r="F1093" s="5"/>
+    </row>
+    <row r="1094" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1094" s="5"/>
       <c r="B1094" t="str">
-        <f>IF(A1094="","",CHOOSE(MONTH(A1094),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1095" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1094" s="5"/>
+      <c r="D1094" s="5"/>
+      <c r="E1094" s="5"/>
+      <c r="F1094" s="5"/>
+    </row>
+    <row r="1095" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1095" s="5"/>
       <c r="B1095" t="str">
-        <f>IF(A1095="","",CHOOSE(MONTH(A1095),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1096" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1095" s="5"/>
+      <c r="D1095" s="5"/>
+      <c r="E1095" s="5"/>
+      <c r="F1095" s="5"/>
+    </row>
+    <row r="1096" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1096" s="5"/>
       <c r="B1096" t="str">
-        <f>IF(A1096="","",CHOOSE(MONTH(A1096),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1097" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1096" s="5"/>
+      <c r="D1096" s="5"/>
+      <c r="E1096" s="5"/>
+      <c r="F1096" s="5"/>
+    </row>
+    <row r="1097" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1097" s="5"/>
       <c r="B1097" t="str">
-        <f>IF(A1097="","",CHOOSE(MONTH(A1097),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1098" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1097" s="5"/>
+      <c r="D1097" s="5"/>
+      <c r="E1097" s="5"/>
+      <c r="F1097" s="5"/>
+    </row>
+    <row r="1098" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1098" s="5"/>
       <c r="B1098" t="str">
-        <f>IF(A1098="","",CHOOSE(MONTH(A1098),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1099" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1098" s="5"/>
+      <c r="D1098" s="5"/>
+      <c r="E1098" s="5"/>
+      <c r="F1098" s="5"/>
+    </row>
+    <row r="1099" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1099" s="5"/>
       <c r="B1099" t="str">
-        <f>IF(A1099="","",CHOOSE(MONTH(A1099),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1100" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1099" s="5"/>
+      <c r="D1099" s="5"/>
+      <c r="E1099" s="5"/>
+      <c r="F1099" s="5"/>
+    </row>
+    <row r="1100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1100" s="5"/>
       <c r="B1100" t="str">
-        <f>IF(A1100="","",CHOOSE(MONTH(A1100),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1101" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1100" s="5"/>
+      <c r="D1100" s="5"/>
+      <c r="E1100" s="5"/>
+      <c r="F1100" s="5"/>
+    </row>
+    <row r="1101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1101" s="5"/>
       <c r="B1101" t="str">
-        <f>IF(A1101="","",CHOOSE(MONTH(A1101),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1102" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1101" s="5"/>
+      <c r="D1101" s="5"/>
+      <c r="E1101" s="5"/>
+      <c r="F1101" s="5"/>
+    </row>
+    <row r="1102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1102" s="5"/>
       <c r="B1102" t="str">
-        <f>IF(A1102="","",CHOOSE(MONTH(A1102),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1103" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1102" s="5"/>
+      <c r="D1102" s="5"/>
+      <c r="E1102" s="5"/>
+      <c r="F1102" s="5"/>
+    </row>
+    <row r="1103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1103" s="5"/>
       <c r="B1103" t="str">
-        <f>IF(A1103="","",CHOOSE(MONTH(A1103),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1104" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1103" s="5"/>
+      <c r="D1103" s="5"/>
+      <c r="E1103" s="5"/>
+      <c r="F1103" s="5"/>
+    </row>
+    <row r="1104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1104" s="5"/>
       <c r="B1104" t="str">
-        <f>IF(A1104="","",CHOOSE(MONTH(A1104),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1105" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1104" s="5"/>
+      <c r="D1104" s="5"/>
+      <c r="E1104" s="5"/>
+      <c r="F1104" s="5"/>
+    </row>
+    <row r="1105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1105" s="5"/>
       <c r="B1105" t="str">
-        <f>IF(A1105="","",CHOOSE(MONTH(A1105),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1106" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1105" s="5"/>
+      <c r="D1105" s="5"/>
+      <c r="E1105" s="5"/>
+      <c r="F1105" s="5"/>
+    </row>
+    <row r="1106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1106" s="5"/>
       <c r="B1106" t="str">
-        <f>IF(A1106="","",CHOOSE(MONTH(A1106),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1107" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1106" s="5"/>
+      <c r="D1106" s="5"/>
+      <c r="E1106" s="5"/>
+      <c r="F1106" s="5"/>
+    </row>
+    <row r="1107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1107" s="5"/>
       <c r="B1107" t="str">
-        <f>IF(A1107="","",CHOOSE(MONTH(A1107),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1108" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1107" s="5"/>
+      <c r="D1107" s="5"/>
+      <c r="E1107" s="5"/>
+      <c r="F1107" s="5"/>
+    </row>
+    <row r="1108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1108" s="5"/>
       <c r="B1108" t="str">
-        <f>IF(A1108="","",CHOOSE(MONTH(A1108),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1109" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1108" s="5"/>
+      <c r="D1108" s="5"/>
+      <c r="E1108" s="5"/>
+      <c r="F1108" s="5"/>
+    </row>
+    <row r="1109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1109" s="5"/>
       <c r="B1109" t="str">
-        <f>IF(A1109="","",CHOOSE(MONTH(A1109),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1110" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1109" s="5"/>
+      <c r="D1109" s="5"/>
+      <c r="E1109" s="5"/>
+      <c r="F1109" s="5"/>
+    </row>
+    <row r="1110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1110" s="5"/>
       <c r="B1110" t="str">
-        <f>IF(A1110="","",CHOOSE(MONTH(A1110),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1111" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1110" s="5"/>
+      <c r="D1110" s="5"/>
+      <c r="E1110" s="5"/>
+      <c r="F1110" s="5"/>
+    </row>
+    <row r="1111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1111" s="5"/>
       <c r="B1111" t="str">
-        <f>IF(A1111="","",CHOOSE(MONTH(A1111),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1112" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1111" s="5"/>
+      <c r="D1111" s="5"/>
+      <c r="E1111" s="5"/>
+      <c r="F1111" s="5"/>
+    </row>
+    <row r="1112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1112" s="5"/>
       <c r="B1112" t="str">
-        <f>IF(A1112="","",CHOOSE(MONTH(A1112),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1113" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1112" s="5"/>
+      <c r="D1112" s="5"/>
+      <c r="E1112" s="5"/>
+      <c r="F1112" s="5"/>
+    </row>
+    <row r="1113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1113" s="5"/>
       <c r="B1113" t="str">
-        <f>IF(A1113="","",CHOOSE(MONTH(A1113),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1114" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1113" s="5"/>
+      <c r="D1113" s="5"/>
+      <c r="E1113" s="5"/>
+      <c r="F1113" s="5"/>
+    </row>
+    <row r="1114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1114" s="5"/>
       <c r="B1114" t="str">
-        <f>IF(A1114="","",CHOOSE(MONTH(A1114),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1115" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1114" s="5"/>
+      <c r="D1114" s="5"/>
+      <c r="E1114" s="5"/>
+      <c r="F1114" s="5"/>
+    </row>
+    <row r="1115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1115" s="5"/>
       <c r="B1115" t="str">
-        <f>IF(A1115="","",CHOOSE(MONTH(A1115),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1116" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1115" s="5"/>
+      <c r="D1115" s="5"/>
+      <c r="E1115" s="5"/>
+      <c r="F1115" s="5"/>
+    </row>
+    <row r="1116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1116" s="5"/>
       <c r="B1116" t="str">
-        <f>IF(A1116="","",CHOOSE(MONTH(A1116),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1117" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1116" s="5"/>
+      <c r="D1116" s="5"/>
+      <c r="E1116" s="5"/>
+      <c r="F1116" s="5"/>
+    </row>
+    <row r="1117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1117" s="5"/>
       <c r="B1117" t="str">
-        <f>IF(A1117="","",CHOOSE(MONTH(A1117),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1118" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1117" s="5"/>
+      <c r="D1117" s="5"/>
+      <c r="E1117" s="5"/>
+      <c r="F1117" s="5"/>
+    </row>
+    <row r="1118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1118" s="5"/>
       <c r="B1118" t="str">
-        <f>IF(A1118="","",CHOOSE(MONTH(A1118),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1119" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1118" s="5"/>
+      <c r="D1118" s="5"/>
+      <c r="E1118" s="5"/>
+      <c r="F1118" s="5"/>
+    </row>
+    <row r="1119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1119" s="5"/>
       <c r="B1119" t="str">
-        <f>IF(A1119="","",CHOOSE(MONTH(A1119),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1120" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1119" s="5"/>
+      <c r="D1119" s="5"/>
+      <c r="E1119" s="5"/>
+      <c r="F1119" s="5"/>
+    </row>
+    <row r="1120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1120" s="5"/>
       <c r="B1120" t="str">
-        <f>IF(A1120="","",CHOOSE(MONTH(A1120),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1121" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1120" s="5"/>
+      <c r="D1120" s="5"/>
+      <c r="E1120" s="5"/>
+      <c r="F1120" s="5"/>
+    </row>
+    <row r="1121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1121" s="5"/>
       <c r="B1121" t="str">
-        <f>IF(A1121="","",CHOOSE(MONTH(A1121),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1122" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1121" s="5"/>
+      <c r="D1121" s="5"/>
+      <c r="E1121" s="5"/>
+      <c r="F1121" s="5"/>
+    </row>
+    <row r="1122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1122" s="5"/>
       <c r="B1122" t="str">
-        <f>IF(A1122="","",CHOOSE(MONTH(A1122),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1123" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1122" s="5"/>
+      <c r="D1122" s="5"/>
+      <c r="E1122" s="5"/>
+      <c r="F1122" s="5"/>
+    </row>
+    <row r="1123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1123" s="5"/>
       <c r="B1123" t="str">
-        <f>IF(A1123="","",CHOOSE(MONTH(A1123),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1124" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1123" s="5"/>
+      <c r="D1123" s="5"/>
+      <c r="E1123" s="5"/>
+      <c r="F1123" s="5"/>
+    </row>
+    <row r="1124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1124" s="5"/>
       <c r="B1124" t="str">
-        <f>IF(A1124="","",CHOOSE(MONTH(A1124),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1125" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1124" s="5"/>
+      <c r="D1124" s="5"/>
+      <c r="E1124" s="5"/>
+      <c r="F1124" s="5"/>
+    </row>
+    <row r="1125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1125" s="5"/>
       <c r="B1125" t="str">
-        <f>IF(A1125="","",CHOOSE(MONTH(A1125),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1126" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1125" s="5"/>
+      <c r="D1125" s="5"/>
+      <c r="E1125" s="5"/>
+      <c r="F1125" s="5"/>
+    </row>
+    <row r="1126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1126" s="5"/>
       <c r="B1126" t="str">
-        <f>IF(A1126="","",CHOOSE(MONTH(A1126),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1127" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1126" s="5"/>
+      <c r="D1126" s="5"/>
+      <c r="E1126" s="5"/>
+      <c r="F1126" s="5"/>
+    </row>
+    <row r="1127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1127" s="5"/>
       <c r="B1127" t="str">
-        <f>IF(A1127="","",CHOOSE(MONTH(A1127),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1128" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1127" s="5"/>
+      <c r="D1127" s="5"/>
+      <c r="E1127" s="5"/>
+      <c r="F1127" s="5"/>
+    </row>
+    <row r="1128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1128" s="5"/>
       <c r="B1128" t="str">
-        <f>IF(A1128="","",CHOOSE(MONTH(A1128),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1129" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1128" s="5"/>
+      <c r="D1128" s="5"/>
+      <c r="E1128" s="5"/>
+      <c r="F1128" s="5"/>
+    </row>
+    <row r="1129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1129" s="5"/>
       <c r="B1129" t="str">
-        <f>IF(A1129="","",CHOOSE(MONTH(A1129),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1130" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1129" s="5"/>
+      <c r="D1129" s="5"/>
+      <c r="E1129" s="5"/>
+      <c r="F1129" s="5"/>
+    </row>
+    <row r="1130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1130" s="5"/>
       <c r="B1130" t="str">
-        <f>IF(A1130="","",CHOOSE(MONTH(A1130),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1131" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1130" s="5"/>
+      <c r="D1130" s="5"/>
+      <c r="E1130" s="5"/>
+      <c r="F1130" s="5"/>
+    </row>
+    <row r="1131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1131" s="5"/>
       <c r="B1131" t="str">
-        <f>IF(A1131="","",CHOOSE(MONTH(A1131),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1132" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1131" s="5"/>
+      <c r="D1131" s="5"/>
+      <c r="E1131" s="5"/>
+      <c r="F1131" s="5"/>
+    </row>
+    <row r="1132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1132" s="5"/>
       <c r="B1132" t="str">
-        <f>IF(A1132="","",CHOOSE(MONTH(A1132),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1133" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1132" s="5"/>
+      <c r="D1132" s="5"/>
+      <c r="E1132" s="5"/>
+      <c r="F1132" s="5"/>
+    </row>
+    <row r="1133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1133" s="5"/>
       <c r="B1133" t="str">
-        <f>IF(A1133="","",CHOOSE(MONTH(A1133),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1134" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1133" s="5"/>
+      <c r="D1133" s="5"/>
+      <c r="E1133" s="5"/>
+      <c r="F1133" s="5"/>
+    </row>
+    <row r="1134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1134" s="5"/>
       <c r="B1134" t="str">
-        <f>IF(A1134="","",CHOOSE(MONTH(A1134),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1135" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1134" s="5"/>
+      <c r="D1134" s="5"/>
+      <c r="E1134" s="5"/>
+      <c r="F1134" s="5"/>
+    </row>
+    <row r="1135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1135" s="5"/>
       <c r="B1135" t="str">
-        <f>IF(A1135="","",CHOOSE(MONTH(A1135),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1136" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1135" s="5"/>
+      <c r="D1135" s="5"/>
+      <c r="E1135" s="5"/>
+      <c r="F1135" s="5"/>
+    </row>
+    <row r="1136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1136" s="5"/>
       <c r="B1136" t="str">
-        <f>IF(A1136="","",CHOOSE(MONTH(A1136),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1137" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1136" s="5"/>
+      <c r="D1136" s="5"/>
+      <c r="E1136" s="5"/>
+      <c r="F1136" s="5"/>
+    </row>
+    <row r="1137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1137" s="5"/>
       <c r="B1137" t="str">
-        <f>IF(A1137="","",CHOOSE(MONTH(A1137),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1138" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1137" s="5"/>
+      <c r="D1137" s="5"/>
+      <c r="E1137" s="5"/>
+      <c r="F1137" s="5"/>
+    </row>
+    <row r="1138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1138" s="5"/>
       <c r="B1138" t="str">
-        <f>IF(A1138="","",CHOOSE(MONTH(A1138),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1139" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1138" s="5"/>
+      <c r="D1138" s="5"/>
+      <c r="E1138" s="5"/>
+      <c r="F1138" s="5"/>
+    </row>
+    <row r="1139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1139" s="5"/>
       <c r="B1139" t="str">
-        <f>IF(A1139="","",CHOOSE(MONTH(A1139),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1140" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1139" s="5"/>
+      <c r="D1139" s="5"/>
+      <c r="E1139" s="5"/>
+      <c r="F1139" s="5"/>
+    </row>
+    <row r="1140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1140" s="5"/>
       <c r="B1140" t="str">
-        <f>IF(A1140="","",CHOOSE(MONTH(A1140),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1141" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1140" s="5"/>
+      <c r="D1140" s="5"/>
+      <c r="E1140" s="5"/>
+      <c r="F1140" s="5"/>
+    </row>
+    <row r="1141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1141" s="5"/>
       <c r="B1141" t="str">
-        <f>IF(A1141="","",CHOOSE(MONTH(A1141),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1142" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1141" s="5"/>
+      <c r="D1141" s="5"/>
+      <c r="E1141" s="5"/>
+      <c r="F1141" s="5"/>
+    </row>
+    <row r="1142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1142" s="5"/>
       <c r="B1142" t="str">
-        <f>IF(A1142="","",CHOOSE(MONTH(A1142),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1143" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1142" s="5"/>
+      <c r="D1142" s="5"/>
+      <c r="E1142" s="5"/>
+      <c r="F1142" s="5"/>
+    </row>
+    <row r="1143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1143" s="5"/>
       <c r="B1143" t="str">
-        <f>IF(A1143="","",CHOOSE(MONTH(A1143),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1144" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1143" s="5"/>
+      <c r="D1143" s="5"/>
+      <c r="E1143" s="5"/>
+      <c r="F1143" s="5"/>
+    </row>
+    <row r="1144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1144" s="5"/>
       <c r="B1144" t="str">
-        <f>IF(A1144="","",CHOOSE(MONTH(A1144),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1145" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1144" s="5"/>
+      <c r="D1144" s="5"/>
+      <c r="E1144" s="5"/>
+      <c r="F1144" s="5"/>
+    </row>
+    <row r="1145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1145" s="5"/>
       <c r="B1145" t="str">
-        <f>IF(A1145="","",CHOOSE(MONTH(A1145),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1146" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1145" s="5"/>
+      <c r="D1145" s="5"/>
+      <c r="E1145" s="5"/>
+      <c r="F1145" s="5"/>
+    </row>
+    <row r="1146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1146" s="5"/>
       <c r="B1146" t="str">
-        <f>IF(A1146="","",CHOOSE(MONTH(A1146),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1147" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1146" s="5"/>
+      <c r="D1146" s="5"/>
+      <c r="E1146" s="5"/>
+      <c r="F1146" s="5"/>
+    </row>
+    <row r="1147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1147" s="5"/>
       <c r="B1147" t="str">
-        <f>IF(A1147="","",CHOOSE(MONTH(A1147),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1148" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1147" s="5"/>
+      <c r="D1147" s="5"/>
+      <c r="E1147" s="5"/>
+      <c r="F1147" s="5"/>
+    </row>
+    <row r="1148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1148" s="5"/>
       <c r="B1148" t="str">
-        <f>IF(A1148="","",CHOOSE(MONTH(A1148),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1149" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1148" s="5"/>
+      <c r="D1148" s="5"/>
+      <c r="E1148" s="5"/>
+      <c r="F1148" s="5"/>
+    </row>
+    <row r="1149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1149" s="5"/>
       <c r="B1149" t="str">
-        <f>IF(A1149="","",CHOOSE(MONTH(A1149),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1150" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1149" s="5"/>
+      <c r="D1149" s="5"/>
+      <c r="E1149" s="5"/>
+      <c r="F1149" s="5"/>
+    </row>
+    <row r="1150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1150" s="5"/>
       <c r="B1150" t="str">
-        <f>IF(A1150="","",CHOOSE(MONTH(A1150),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1151" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1150" s="5"/>
+      <c r="D1150" s="5"/>
+      <c r="E1150" s="5"/>
+      <c r="F1150" s="5"/>
+    </row>
+    <row r="1151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1151" s="5"/>
       <c r="B1151" t="str">
-        <f>IF(A1151="","",CHOOSE(MONTH(A1151),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1152" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1151" s="5"/>
+      <c r="D1151" s="5"/>
+      <c r="E1151" s="5"/>
+      <c r="F1151" s="5"/>
+    </row>
+    <row r="1152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1152" s="5"/>
       <c r="B1152" t="str">
-        <f>IF(A1152="","",CHOOSE(MONTH(A1152),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1153" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1152" s="5"/>
+      <c r="D1152" s="5"/>
+      <c r="E1152" s="5"/>
+      <c r="F1152" s="5"/>
+    </row>
+    <row r="1153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1153" s="5"/>
       <c r="B1153" t="str">
-        <f>IF(A1153="","",CHOOSE(MONTH(A1153),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1154" spans="2:2">
+        <f t="shared" si="18"/>
+        <v/>
+      </c>
+      <c r="C1153" s="5"/>
+      <c r="D1153" s="5"/>
+      <c r="E1153" s="5"/>
+      <c r="F1153" s="5"/>
+    </row>
+    <row r="1154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1154" s="5"/>
       <c r="B1154" t="str">
-        <f>IF(A1154="","",CHOOSE(MONTH(A1154),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1155" spans="2:2">
+        <f t="shared" ref="B1154:B1217" si="19">IF(A1154="","",CHOOSE(MONTH(A1154),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1154" s="5"/>
+      <c r="D1154" s="5"/>
+      <c r="E1154" s="5"/>
+      <c r="F1154" s="5"/>
+    </row>
+    <row r="1155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1155" s="5"/>
       <c r="B1155" t="str">
-        <f>IF(A1155="","",CHOOSE(MONTH(A1155),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1156" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1155" s="5"/>
+      <c r="D1155" s="5"/>
+      <c r="E1155" s="5"/>
+      <c r="F1155" s="5"/>
+    </row>
+    <row r="1156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1156" s="5"/>
       <c r="B1156" t="str">
-        <f>IF(A1156="","",CHOOSE(MONTH(A1156),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1157" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1156" s="5"/>
+      <c r="D1156" s="5"/>
+      <c r="E1156" s="5"/>
+      <c r="F1156" s="5"/>
+    </row>
+    <row r="1157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1157" s="5"/>
       <c r="B1157" t="str">
-        <f>IF(A1157="","",CHOOSE(MONTH(A1157),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1158" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1157" s="5"/>
+      <c r="D1157" s="5"/>
+      <c r="E1157" s="5"/>
+      <c r="F1157" s="5"/>
+    </row>
+    <row r="1158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1158" s="5"/>
       <c r="B1158" t="str">
-        <f>IF(A1158="","",CHOOSE(MONTH(A1158),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1159" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1158" s="5"/>
+      <c r="D1158" s="5"/>
+      <c r="E1158" s="5"/>
+      <c r="F1158" s="5"/>
+    </row>
+    <row r="1159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1159" s="5"/>
       <c r="B1159" t="str">
-        <f>IF(A1159="","",CHOOSE(MONTH(A1159),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1160" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1159" s="5"/>
+      <c r="D1159" s="5"/>
+      <c r="E1159" s="5"/>
+      <c r="F1159" s="5"/>
+    </row>
+    <row r="1160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1160" s="5"/>
       <c r="B1160" t="str">
-        <f>IF(A1160="","",CHOOSE(MONTH(A1160),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1161" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1160" s="5"/>
+      <c r="D1160" s="5"/>
+      <c r="E1160" s="5"/>
+      <c r="F1160" s="5"/>
+    </row>
+    <row r="1161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1161" s="5"/>
       <c r="B1161" t="str">
-        <f>IF(A1161="","",CHOOSE(MONTH(A1161),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1162" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1161" s="5"/>
+      <c r="D1161" s="5"/>
+      <c r="E1161" s="5"/>
+      <c r="F1161" s="5"/>
+    </row>
+    <row r="1162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1162" s="5"/>
       <c r="B1162" t="str">
-        <f>IF(A1162="","",CHOOSE(MONTH(A1162),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1163" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1162" s="5"/>
+      <c r="D1162" s="5"/>
+      <c r="E1162" s="5"/>
+      <c r="F1162" s="5"/>
+    </row>
+    <row r="1163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1163" s="5"/>
       <c r="B1163" t="str">
-        <f>IF(A1163="","",CHOOSE(MONTH(A1163),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1164" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1163" s="5"/>
+      <c r="D1163" s="5"/>
+      <c r="E1163" s="5"/>
+      <c r="F1163" s="5"/>
+    </row>
+    <row r="1164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1164" s="5"/>
       <c r="B1164" t="str">
-        <f>IF(A1164="","",CHOOSE(MONTH(A1164),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1165" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1164" s="5"/>
+      <c r="D1164" s="5"/>
+      <c r="E1164" s="5"/>
+      <c r="F1164" s="5"/>
+    </row>
+    <row r="1165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1165" s="5"/>
       <c r="B1165" t="str">
-        <f>IF(A1165="","",CHOOSE(MONTH(A1165),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1166" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1165" s="5"/>
+      <c r="D1165" s="5"/>
+      <c r="E1165" s="5"/>
+      <c r="F1165" s="5"/>
+    </row>
+    <row r="1166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1166" s="5"/>
       <c r="B1166" t="str">
-        <f>IF(A1166="","",CHOOSE(MONTH(A1166),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1167" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1166" s="5"/>
+      <c r="D1166" s="5"/>
+      <c r="E1166" s="5"/>
+      <c r="F1166" s="5"/>
+    </row>
+    <row r="1167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1167" s="5"/>
       <c r="B1167" t="str">
-        <f>IF(A1167="","",CHOOSE(MONTH(A1167),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1168" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1167" s="5"/>
+      <c r="D1167" s="5"/>
+      <c r="E1167" s="5"/>
+      <c r="F1167" s="5"/>
+    </row>
+    <row r="1168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1168" s="5"/>
       <c r="B1168" t="str">
-        <f>IF(A1168="","",CHOOSE(MONTH(A1168),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1169" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1168" s="5"/>
+      <c r="D1168" s="5"/>
+      <c r="E1168" s="5"/>
+      <c r="F1168" s="5"/>
+    </row>
+    <row r="1169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1169" s="5"/>
       <c r="B1169" t="str">
-        <f>IF(A1169="","",CHOOSE(MONTH(A1169),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1170" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1169" s="5"/>
+      <c r="D1169" s="5"/>
+      <c r="E1169" s="5"/>
+      <c r="F1169" s="5"/>
+    </row>
+    <row r="1170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1170" s="5"/>
       <c r="B1170" t="str">
-        <f>IF(A1170="","",CHOOSE(MONTH(A1170),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1171" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1170" s="5"/>
+      <c r="D1170" s="5"/>
+      <c r="E1170" s="5"/>
+      <c r="F1170" s="5"/>
+    </row>
+    <row r="1171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1171" s="5"/>
       <c r="B1171" t="str">
-        <f>IF(A1171="","",CHOOSE(MONTH(A1171),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1172" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1171" s="5"/>
+      <c r="D1171" s="5"/>
+      <c r="E1171" s="5"/>
+      <c r="F1171" s="5"/>
+    </row>
+    <row r="1172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1172" s="5"/>
       <c r="B1172" t="str">
-        <f>IF(A1172="","",CHOOSE(MONTH(A1172),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1173" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1172" s="5"/>
+      <c r="D1172" s="5"/>
+      <c r="E1172" s="5"/>
+      <c r="F1172" s="5"/>
+    </row>
+    <row r="1173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1173" s="5"/>
       <c r="B1173" t="str">
-        <f>IF(A1173="","",CHOOSE(MONTH(A1173),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1174" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1173" s="5"/>
+      <c r="D1173" s="5"/>
+      <c r="E1173" s="5"/>
+      <c r="F1173" s="5"/>
+    </row>
+    <row r="1174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1174" s="5"/>
       <c r="B1174" t="str">
-        <f>IF(A1174="","",CHOOSE(MONTH(A1174),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1175" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1174" s="5"/>
+      <c r="D1174" s="5"/>
+      <c r="E1174" s="5"/>
+      <c r="F1174" s="5"/>
+    </row>
+    <row r="1175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1175" s="5"/>
       <c r="B1175" t="str">
-        <f>IF(A1175="","",CHOOSE(MONTH(A1175),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1176" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1175" s="5"/>
+      <c r="D1175" s="5"/>
+      <c r="E1175" s="5"/>
+      <c r="F1175" s="5"/>
+    </row>
+    <row r="1176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1176" s="5"/>
       <c r="B1176" t="str">
-        <f>IF(A1176="","",CHOOSE(MONTH(A1176),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1177" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1176" s="5"/>
+      <c r="D1176" s="5"/>
+      <c r="E1176" s="5"/>
+      <c r="F1176" s="5"/>
+    </row>
+    <row r="1177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1177" s="5"/>
       <c r="B1177" t="str">
-        <f>IF(A1177="","",CHOOSE(MONTH(A1177),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1178" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1177" s="5"/>
+      <c r="D1177" s="5"/>
+      <c r="E1177" s="5"/>
+      <c r="F1177" s="5"/>
+    </row>
+    <row r="1178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1178" s="5"/>
       <c r="B1178" t="str">
-        <f>IF(A1178="","",CHOOSE(MONTH(A1178),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1179" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1178" s="5"/>
+      <c r="D1178" s="5"/>
+      <c r="E1178" s="5"/>
+      <c r="F1178" s="5"/>
+    </row>
+    <row r="1179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1179" s="5"/>
       <c r="B1179" t="str">
-        <f>IF(A1179="","",CHOOSE(MONTH(A1179),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1180" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1179" s="5"/>
+      <c r="D1179" s="5"/>
+      <c r="E1179" s="5"/>
+      <c r="F1179" s="5"/>
+    </row>
+    <row r="1180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1180" s="5"/>
       <c r="B1180" t="str">
-        <f>IF(A1180="","",CHOOSE(MONTH(A1180),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1181" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1180" s="5"/>
+      <c r="D1180" s="5"/>
+      <c r="E1180" s="5"/>
+      <c r="F1180" s="5"/>
+    </row>
+    <row r="1181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1181" s="5"/>
       <c r="B1181" t="str">
-        <f>IF(A1181="","",CHOOSE(MONTH(A1181),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1182" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1181" s="5"/>
+      <c r="D1181" s="5"/>
+      <c r="E1181" s="5"/>
+      <c r="F1181" s="5"/>
+    </row>
+    <row r="1182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1182" s="5"/>
       <c r="B1182" t="str">
-        <f>IF(A1182="","",CHOOSE(MONTH(A1182),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1183" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1182" s="5"/>
+      <c r="D1182" s="5"/>
+      <c r="E1182" s="5"/>
+      <c r="F1182" s="5"/>
+    </row>
+    <row r="1183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1183" s="5"/>
       <c r="B1183" t="str">
-        <f>IF(A1183="","",CHOOSE(MONTH(A1183),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1184" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1183" s="5"/>
+      <c r="D1183" s="5"/>
+      <c r="E1183" s="5"/>
+      <c r="F1183" s="5"/>
+    </row>
+    <row r="1184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1184" s="5"/>
       <c r="B1184" t="str">
-        <f>IF(A1184="","",CHOOSE(MONTH(A1184),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1185" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1184" s="5"/>
+      <c r="D1184" s="5"/>
+      <c r="E1184" s="5"/>
+      <c r="F1184" s="5"/>
+    </row>
+    <row r="1185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1185" s="5"/>
       <c r="B1185" t="str">
-        <f>IF(A1185="","",CHOOSE(MONTH(A1185),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1186" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1185" s="5"/>
+      <c r="D1185" s="5"/>
+      <c r="E1185" s="5"/>
+      <c r="F1185" s="5"/>
+    </row>
+    <row r="1186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1186" s="5"/>
       <c r="B1186" t="str">
-        <f>IF(A1186="","",CHOOSE(MONTH(A1186),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1187" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1186" s="5"/>
+      <c r="D1186" s="5"/>
+      <c r="E1186" s="5"/>
+      <c r="F1186" s="5"/>
+    </row>
+    <row r="1187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1187" s="5"/>
       <c r="B1187" t="str">
-        <f>IF(A1187="","",CHOOSE(MONTH(A1187),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1188" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1187" s="5"/>
+      <c r="D1187" s="5"/>
+      <c r="E1187" s="5"/>
+      <c r="F1187" s="5"/>
+    </row>
+    <row r="1188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1188" s="5"/>
       <c r="B1188" t="str">
-        <f>IF(A1188="","",CHOOSE(MONTH(A1188),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1189" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1188" s="5"/>
+      <c r="D1188" s="5"/>
+      <c r="E1188" s="5"/>
+      <c r="F1188" s="5"/>
+    </row>
+    <row r="1189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1189" s="5"/>
       <c r="B1189" t="str">
-        <f>IF(A1189="","",CHOOSE(MONTH(A1189),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1190" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1189" s="5"/>
+      <c r="D1189" s="5"/>
+      <c r="E1189" s="5"/>
+      <c r="F1189" s="5"/>
+    </row>
+    <row r="1190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1190" s="5"/>
       <c r="B1190" t="str">
-        <f>IF(A1190="","",CHOOSE(MONTH(A1190),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1191" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1190" s="5"/>
+      <c r="D1190" s="5"/>
+      <c r="E1190" s="5"/>
+      <c r="F1190" s="5"/>
+    </row>
+    <row r="1191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1191" s="5"/>
       <c r="B1191" t="str">
-        <f>IF(A1191="","",CHOOSE(MONTH(A1191),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1192" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1191" s="5"/>
+      <c r="D1191" s="5"/>
+      <c r="E1191" s="5"/>
+      <c r="F1191" s="5"/>
+    </row>
+    <row r="1192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1192" s="5"/>
       <c r="B1192" t="str">
-        <f>IF(A1192="","",CHOOSE(MONTH(A1192),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1193" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1192" s="5"/>
+      <c r="D1192" s="5"/>
+      <c r="E1192" s="5"/>
+      <c r="F1192" s="5"/>
+    </row>
+    <row r="1193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1193" s="5"/>
       <c r="B1193" t="str">
-        <f>IF(A1193="","",CHOOSE(MONTH(A1193),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1194" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1193" s="5"/>
+      <c r="D1193" s="5"/>
+      <c r="E1193" s="5"/>
+      <c r="F1193" s="5"/>
+    </row>
+    <row r="1194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1194" s="5"/>
       <c r="B1194" t="str">
-        <f>IF(A1194="","",CHOOSE(MONTH(A1194),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1195" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1194" s="5"/>
+      <c r="D1194" s="5"/>
+      <c r="E1194" s="5"/>
+      <c r="F1194" s="5"/>
+    </row>
+    <row r="1195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1195" s="5"/>
       <c r="B1195" t="str">
-        <f>IF(A1195="","",CHOOSE(MONTH(A1195),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1196" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1195" s="5"/>
+      <c r="D1195" s="5"/>
+      <c r="E1195" s="5"/>
+      <c r="F1195" s="5"/>
+    </row>
+    <row r="1196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1196" s="5"/>
       <c r="B1196" t="str">
-        <f>IF(A1196="","",CHOOSE(MONTH(A1196),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1197" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1196" s="5"/>
+      <c r="D1196" s="5"/>
+      <c r="E1196" s="5"/>
+      <c r="F1196" s="5"/>
+    </row>
+    <row r="1197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1197" s="5"/>
       <c r="B1197" t="str">
-        <f>IF(A1197="","",CHOOSE(MONTH(A1197),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1198" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1197" s="5"/>
+      <c r="D1197" s="5"/>
+      <c r="E1197" s="5"/>
+      <c r="F1197" s="5"/>
+    </row>
+    <row r="1198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1198" s="5"/>
       <c r="B1198" t="str">
-        <f>IF(A1198="","",CHOOSE(MONTH(A1198),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1199" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1198" s="5"/>
+      <c r="D1198" s="5"/>
+      <c r="E1198" s="5"/>
+      <c r="F1198" s="5"/>
+    </row>
+    <row r="1199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1199" s="5"/>
       <c r="B1199" t="str">
-        <f>IF(A1199="","",CHOOSE(MONTH(A1199),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1200" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1199" s="5"/>
+      <c r="D1199" s="5"/>
+      <c r="E1199" s="5"/>
+      <c r="F1199" s="5"/>
+    </row>
+    <row r="1200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1200" s="5"/>
       <c r="B1200" t="str">
-        <f>IF(A1200="","",CHOOSE(MONTH(A1200),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1201" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1200" s="5"/>
+      <c r="D1200" s="5"/>
+      <c r="E1200" s="5"/>
+      <c r="F1200" s="5"/>
+    </row>
+    <row r="1201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1201" s="5"/>
       <c r="B1201" t="str">
-        <f>IF(A1201="","",CHOOSE(MONTH(A1201),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1202" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1201" s="5"/>
+      <c r="D1201" s="5"/>
+      <c r="E1201" s="5"/>
+      <c r="F1201" s="5"/>
+    </row>
+    <row r="1202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1202" s="5"/>
       <c r="B1202" t="str">
-        <f>IF(A1202="","",CHOOSE(MONTH(A1202),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1203" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1202" s="5"/>
+      <c r="D1202" s="5"/>
+      <c r="E1202" s="5"/>
+      <c r="F1202" s="5"/>
+    </row>
+    <row r="1203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1203" s="5"/>
       <c r="B1203" t="str">
-        <f>IF(A1203="","",CHOOSE(MONTH(A1203),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1204" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1203" s="5"/>
+      <c r="D1203" s="5"/>
+      <c r="E1203" s="5"/>
+      <c r="F1203" s="5"/>
+    </row>
+    <row r="1204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1204" s="5"/>
       <c r="B1204" t="str">
-        <f>IF(A1204="","",CHOOSE(MONTH(A1204),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1205" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1204" s="5"/>
+      <c r="D1204" s="5"/>
+      <c r="E1204" s="5"/>
+      <c r="F1204" s="5"/>
+    </row>
+    <row r="1205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1205" s="5"/>
       <c r="B1205" t="str">
-        <f>IF(A1205="","",CHOOSE(MONTH(A1205),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1206" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1205" s="5"/>
+      <c r="D1205" s="5"/>
+      <c r="E1205" s="5"/>
+      <c r="F1205" s="5"/>
+    </row>
+    <row r="1206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1206" s="5"/>
       <c r="B1206" t="str">
-        <f>IF(A1206="","",CHOOSE(MONTH(A1206),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1207" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1206" s="5"/>
+      <c r="D1206" s="5"/>
+      <c r="E1206" s="5"/>
+      <c r="F1206" s="5"/>
+    </row>
+    <row r="1207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1207" s="5"/>
       <c r="B1207" t="str">
-        <f>IF(A1207="","",CHOOSE(MONTH(A1207),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1208" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1207" s="5"/>
+      <c r="D1207" s="5"/>
+      <c r="E1207" s="5"/>
+      <c r="F1207" s="5"/>
+    </row>
+    <row r="1208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1208" s="5"/>
       <c r="B1208" t="str">
-        <f>IF(A1208="","",CHOOSE(MONTH(A1208),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1209" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1208" s="5"/>
+      <c r="D1208" s="5"/>
+      <c r="E1208" s="5"/>
+      <c r="F1208" s="5"/>
+    </row>
+    <row r="1209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1209" s="5"/>
       <c r="B1209" t="str">
-        <f>IF(A1209="","",CHOOSE(MONTH(A1209),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1210" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1209" s="5"/>
+      <c r="D1209" s="5"/>
+      <c r="E1209" s="5"/>
+      <c r="F1209" s="5"/>
+    </row>
+    <row r="1210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1210" s="5"/>
       <c r="B1210" t="str">
-        <f>IF(A1210="","",CHOOSE(MONTH(A1210),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1211" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1210" s="5"/>
+      <c r="D1210" s="5"/>
+      <c r="E1210" s="5"/>
+      <c r="F1210" s="5"/>
+    </row>
+    <row r="1211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1211" s="5"/>
       <c r="B1211" t="str">
-        <f>IF(A1211="","",CHOOSE(MONTH(A1211),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1212" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1211" s="5"/>
+      <c r="D1211" s="5"/>
+      <c r="E1211" s="5"/>
+      <c r="F1211" s="5"/>
+    </row>
+    <row r="1212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1212" s="5"/>
       <c r="B1212" t="str">
-        <f>IF(A1212="","",CHOOSE(MONTH(A1212),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1213" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1212" s="5"/>
+      <c r="D1212" s="5"/>
+      <c r="E1212" s="5"/>
+      <c r="F1212" s="5"/>
+    </row>
+    <row r="1213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1213" s="5"/>
       <c r="B1213" t="str">
-        <f>IF(A1213="","",CHOOSE(MONTH(A1213),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1214" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1213" s="5"/>
+      <c r="D1213" s="5"/>
+      <c r="E1213" s="5"/>
+      <c r="F1213" s="5"/>
+    </row>
+    <row r="1214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1214" s="5"/>
       <c r="B1214" t="str">
-        <f>IF(A1214="","",CHOOSE(MONTH(A1214),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1215" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1214" s="5"/>
+      <c r="D1214" s="5"/>
+      <c r="E1214" s="5"/>
+      <c r="F1214" s="5"/>
+    </row>
+    <row r="1215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1215" s="5"/>
       <c r="B1215" t="str">
-        <f>IF(A1215="","",CHOOSE(MONTH(A1215),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1216" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1215" s="5"/>
+      <c r="D1215" s="5"/>
+      <c r="E1215" s="5"/>
+      <c r="F1215" s="5"/>
+    </row>
+    <row r="1216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1216" s="5"/>
       <c r="B1216" t="str">
-        <f>IF(A1216="","",CHOOSE(MONTH(A1216),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1217" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1216" s="5"/>
+      <c r="D1216" s="5"/>
+      <c r="E1216" s="5"/>
+      <c r="F1216" s="5"/>
+    </row>
+    <row r="1217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1217" s="5"/>
       <c r="B1217" t="str">
-        <f>IF(A1217="","",CHOOSE(MONTH(A1217),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1218" spans="2:2">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="C1217" s="5"/>
+      <c r="D1217" s="5"/>
+      <c r="E1217" s="5"/>
+      <c r="F1217" s="5"/>
+    </row>
+    <row r="1218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1218" s="5"/>
       <c r="B1218" t="str">
-        <f>IF(A1218="","",CHOOSE(MONTH(A1218),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1219" spans="2:2">
+        <f t="shared" ref="B1218:B1281" si="20">IF(A1218="","",CHOOSE(MONTH(A1218),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1218" s="5"/>
+      <c r="D1218" s="5"/>
+      <c r="E1218" s="5"/>
+      <c r="F1218" s="5"/>
+    </row>
+    <row r="1219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1219" s="5"/>
       <c r="B1219" t="str">
-        <f>IF(A1219="","",CHOOSE(MONTH(A1219),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1220" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1219" s="5"/>
+      <c r="D1219" s="5"/>
+      <c r="E1219" s="5"/>
+      <c r="F1219" s="5"/>
+    </row>
+    <row r="1220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1220" s="5"/>
       <c r="B1220" t="str">
-        <f>IF(A1220="","",CHOOSE(MONTH(A1220),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1221" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1220" s="5"/>
+      <c r="D1220" s="5"/>
+      <c r="E1220" s="5"/>
+      <c r="F1220" s="5"/>
+    </row>
+    <row r="1221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1221" s="5"/>
       <c r="B1221" t="str">
-        <f>IF(A1221="","",CHOOSE(MONTH(A1221),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1222" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1221" s="5"/>
+      <c r="D1221" s="5"/>
+      <c r="E1221" s="5"/>
+      <c r="F1221" s="5"/>
+    </row>
+    <row r="1222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1222" s="5"/>
       <c r="B1222" t="str">
-        <f>IF(A1222="","",CHOOSE(MONTH(A1222),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1223" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1222" s="5"/>
+      <c r="D1222" s="5"/>
+      <c r="E1222" s="5"/>
+      <c r="F1222" s="5"/>
+    </row>
+    <row r="1223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1223" s="5"/>
       <c r="B1223" t="str">
-        <f>IF(A1223="","",CHOOSE(MONTH(A1223),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1224" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1223" s="5"/>
+      <c r="D1223" s="5"/>
+      <c r="E1223" s="5"/>
+      <c r="F1223" s="5"/>
+    </row>
+    <row r="1224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1224" s="5"/>
       <c r="B1224" t="str">
-        <f>IF(A1224="","",CHOOSE(MONTH(A1224),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1225" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1224" s="5"/>
+      <c r="D1224" s="5"/>
+      <c r="E1224" s="5"/>
+      <c r="F1224" s="5"/>
+    </row>
+    <row r="1225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1225" s="5"/>
       <c r="B1225" t="str">
-        <f>IF(A1225="","",CHOOSE(MONTH(A1225),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1226" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1225" s="5"/>
+      <c r="D1225" s="5"/>
+      <c r="E1225" s="5"/>
+      <c r="F1225" s="5"/>
+    </row>
+    <row r="1226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1226" s="5"/>
       <c r="B1226" t="str">
-        <f>IF(A1226="","",CHOOSE(MONTH(A1226),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1227" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1226" s="5"/>
+      <c r="D1226" s="5"/>
+      <c r="E1226" s="5"/>
+      <c r="F1226" s="5"/>
+    </row>
+    <row r="1227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1227" s="5"/>
       <c r="B1227" t="str">
-        <f>IF(A1227="","",CHOOSE(MONTH(A1227),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1228" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1227" s="5"/>
+      <c r="D1227" s="5"/>
+      <c r="E1227" s="5"/>
+      <c r="F1227" s="5"/>
+    </row>
+    <row r="1228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1228" s="5"/>
       <c r="B1228" t="str">
-        <f>IF(A1228="","",CHOOSE(MONTH(A1228),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1229" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1228" s="5"/>
+      <c r="D1228" s="5"/>
+      <c r="E1228" s="5"/>
+      <c r="F1228" s="5"/>
+    </row>
+    <row r="1229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1229" s="5"/>
       <c r="B1229" t="str">
-        <f>IF(A1229="","",CHOOSE(MONTH(A1229),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1230" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1229" s="5"/>
+      <c r="D1229" s="5"/>
+      <c r="E1229" s="5"/>
+      <c r="F1229" s="5"/>
+    </row>
+    <row r="1230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1230" s="5"/>
       <c r="B1230" t="str">
-        <f>IF(A1230="","",CHOOSE(MONTH(A1230),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1231" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1230" s="5"/>
+      <c r="D1230" s="5"/>
+      <c r="E1230" s="5"/>
+      <c r="F1230" s="5"/>
+    </row>
+    <row r="1231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1231" s="5"/>
       <c r="B1231" t="str">
-        <f>IF(A1231="","",CHOOSE(MONTH(A1231),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1232" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1231" s="5"/>
+      <c r="D1231" s="5"/>
+      <c r="E1231" s="5"/>
+      <c r="F1231" s="5"/>
+    </row>
+    <row r="1232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1232" s="5"/>
       <c r="B1232" t="str">
-        <f>IF(A1232="","",CHOOSE(MONTH(A1232),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1233" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1232" s="5"/>
+      <c r="D1232" s="5"/>
+      <c r="E1232" s="5"/>
+      <c r="F1232" s="5"/>
+    </row>
+    <row r="1233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1233" s="5"/>
       <c r="B1233" t="str">
-        <f>IF(A1233="","",CHOOSE(MONTH(A1233),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1234" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1233" s="5"/>
+      <c r="D1233" s="5"/>
+      <c r="E1233" s="5"/>
+      <c r="F1233" s="5"/>
+    </row>
+    <row r="1234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1234" s="5"/>
       <c r="B1234" t="str">
-        <f>IF(A1234="","",CHOOSE(MONTH(A1234),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1235" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1234" s="5"/>
+      <c r="D1234" s="5"/>
+      <c r="E1234" s="5"/>
+      <c r="F1234" s="5"/>
+    </row>
+    <row r="1235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1235" s="5"/>
       <c r="B1235" t="str">
-        <f>IF(A1235="","",CHOOSE(MONTH(A1235),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1236" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1235" s="5"/>
+      <c r="D1235" s="5"/>
+      <c r="E1235" s="5"/>
+      <c r="F1235" s="5"/>
+    </row>
+    <row r="1236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1236" s="5"/>
       <c r="B1236" t="str">
-        <f>IF(A1236="","",CHOOSE(MONTH(A1236),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1237" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1236" s="5"/>
+      <c r="D1236" s="5"/>
+      <c r="E1236" s="5"/>
+      <c r="F1236" s="5"/>
+    </row>
+    <row r="1237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1237" s="5"/>
       <c r="B1237" t="str">
-        <f>IF(A1237="","",CHOOSE(MONTH(A1237),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1238" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1237" s="5"/>
+      <c r="D1237" s="5"/>
+      <c r="E1237" s="5"/>
+      <c r="F1237" s="5"/>
+    </row>
+    <row r="1238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1238" s="5"/>
       <c r="B1238" t="str">
-        <f>IF(A1238="","",CHOOSE(MONTH(A1238),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1239" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1238" s="5"/>
+      <c r="D1238" s="5"/>
+      <c r="E1238" s="5"/>
+      <c r="F1238" s="5"/>
+    </row>
+    <row r="1239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1239" s="5"/>
       <c r="B1239" t="str">
-        <f>IF(A1239="","",CHOOSE(MONTH(A1239),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1240" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1239" s="5"/>
+      <c r="D1239" s="5"/>
+      <c r="E1239" s="5"/>
+      <c r="F1239" s="5"/>
+    </row>
+    <row r="1240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1240" s="5"/>
       <c r="B1240" t="str">
-        <f>IF(A1240="","",CHOOSE(MONTH(A1240),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1241" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1240" s="5"/>
+      <c r="D1240" s="5"/>
+      <c r="E1240" s="5"/>
+      <c r="F1240" s="5"/>
+    </row>
+    <row r="1241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1241" s="5"/>
       <c r="B1241" t="str">
-        <f>IF(A1241="","",CHOOSE(MONTH(A1241),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1242" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1241" s="5"/>
+      <c r="D1241" s="5"/>
+      <c r="E1241" s="5"/>
+      <c r="F1241" s="5"/>
+    </row>
+    <row r="1242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1242" s="5"/>
       <c r="B1242" t="str">
-        <f>IF(A1242="","",CHOOSE(MONTH(A1242),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1243" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1242" s="5"/>
+      <c r="D1242" s="5"/>
+      <c r="E1242" s="5"/>
+      <c r="F1242" s="5"/>
+    </row>
+    <row r="1243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1243" s="5"/>
       <c r="B1243" t="str">
-        <f>IF(A1243="","",CHOOSE(MONTH(A1243),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1244" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1243" s="5"/>
+      <c r="D1243" s="5"/>
+      <c r="E1243" s="5"/>
+      <c r="F1243" s="5"/>
+    </row>
+    <row r="1244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1244" s="5"/>
       <c r="B1244" t="str">
-        <f>IF(A1244="","",CHOOSE(MONTH(A1244),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1245" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1244" s="5"/>
+      <c r="D1244" s="5"/>
+      <c r="E1244" s="5"/>
+      <c r="F1244" s="5"/>
+    </row>
+    <row r="1245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1245" s="5"/>
       <c r="B1245" t="str">
-        <f>IF(A1245="","",CHOOSE(MONTH(A1245),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1246" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1245" s="5"/>
+      <c r="D1245" s="5"/>
+      <c r="E1245" s="5"/>
+      <c r="F1245" s="5"/>
+    </row>
+    <row r="1246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1246" s="5"/>
       <c r="B1246" t="str">
-        <f>IF(A1246="","",CHOOSE(MONTH(A1246),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1247" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1246" s="5"/>
+      <c r="D1246" s="5"/>
+      <c r="E1246" s="5"/>
+      <c r="F1246" s="5"/>
+    </row>
+    <row r="1247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1247" s="5"/>
       <c r="B1247" t="str">
-        <f>IF(A1247="","",CHOOSE(MONTH(A1247),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1248" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1247" s="5"/>
+      <c r="D1247" s="5"/>
+      <c r="E1247" s="5"/>
+      <c r="F1247" s="5"/>
+    </row>
+    <row r="1248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1248" s="5"/>
       <c r="B1248" t="str">
-        <f>IF(A1248="","",CHOOSE(MONTH(A1248),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1249" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1248" s="5"/>
+      <c r="D1248" s="5"/>
+      <c r="E1248" s="5"/>
+      <c r="F1248" s="5"/>
+    </row>
+    <row r="1249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1249" s="5"/>
       <c r="B1249" t="str">
-        <f>IF(A1249="","",CHOOSE(MONTH(A1249),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1250" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1249" s="5"/>
+      <c r="D1249" s="5"/>
+      <c r="E1249" s="5"/>
+      <c r="F1249" s="5"/>
+    </row>
+    <row r="1250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1250" s="5"/>
       <c r="B1250" t="str">
-        <f>IF(A1250="","",CHOOSE(MONTH(A1250),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1251" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1250" s="5"/>
+      <c r="D1250" s="5"/>
+      <c r="E1250" s="5"/>
+      <c r="F1250" s="5"/>
+    </row>
+    <row r="1251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1251" s="5"/>
       <c r="B1251" t="str">
-        <f>IF(A1251="","",CHOOSE(MONTH(A1251),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1252" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1251" s="5"/>
+      <c r="D1251" s="5"/>
+      <c r="E1251" s="5"/>
+      <c r="F1251" s="5"/>
+    </row>
+    <row r="1252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1252" s="5"/>
       <c r="B1252" t="str">
-        <f>IF(A1252="","",CHOOSE(MONTH(A1252),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1253" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1252" s="5"/>
+      <c r="D1252" s="5"/>
+      <c r="E1252" s="5"/>
+      <c r="F1252" s="5"/>
+    </row>
+    <row r="1253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1253" s="5"/>
       <c r="B1253" t="str">
-        <f>IF(A1253="","",CHOOSE(MONTH(A1253),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1254" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1253" s="5"/>
+      <c r="D1253" s="5"/>
+      <c r="E1253" s="5"/>
+      <c r="F1253" s="5"/>
+    </row>
+    <row r="1254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1254" s="5"/>
       <c r="B1254" t="str">
-        <f>IF(A1254="","",CHOOSE(MONTH(A1254),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1255" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1254" s="5"/>
+      <c r="D1254" s="5"/>
+      <c r="E1254" s="5"/>
+      <c r="F1254" s="5"/>
+    </row>
+    <row r="1255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1255" s="5"/>
       <c r="B1255" t="str">
-        <f>IF(A1255="","",CHOOSE(MONTH(A1255),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1256" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1255" s="5"/>
+      <c r="D1255" s="5"/>
+      <c r="E1255" s="5"/>
+      <c r="F1255" s="5"/>
+    </row>
+    <row r="1256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1256" s="5"/>
       <c r="B1256" t="str">
-        <f>IF(A1256="","",CHOOSE(MONTH(A1256),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1257" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1256" s="5"/>
+      <c r="D1256" s="5"/>
+      <c r="E1256" s="5"/>
+      <c r="F1256" s="5"/>
+    </row>
+    <row r="1257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1257" s="5"/>
       <c r="B1257" t="str">
-        <f>IF(A1257="","",CHOOSE(MONTH(A1257),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1258" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1257" s="5"/>
+      <c r="D1257" s="5"/>
+      <c r="E1257" s="5"/>
+      <c r="F1257" s="5"/>
+    </row>
+    <row r="1258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1258" s="5"/>
       <c r="B1258" t="str">
-        <f>IF(A1258="","",CHOOSE(MONTH(A1258),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1259" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1258" s="5"/>
+      <c r="D1258" s="5"/>
+      <c r="E1258" s="5"/>
+      <c r="F1258" s="5"/>
+    </row>
+    <row r="1259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1259" s="5"/>
       <c r="B1259" t="str">
-        <f>IF(A1259="","",CHOOSE(MONTH(A1259),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1260" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1259" s="5"/>
+      <c r="D1259" s="5"/>
+      <c r="E1259" s="5"/>
+      <c r="F1259" s="5"/>
+    </row>
+    <row r="1260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1260" s="5"/>
       <c r="B1260" t="str">
-        <f>IF(A1260="","",CHOOSE(MONTH(A1260),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1261" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1260" s="5"/>
+      <c r="D1260" s="5"/>
+      <c r="E1260" s="5"/>
+      <c r="F1260" s="5"/>
+    </row>
+    <row r="1261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1261" s="5"/>
       <c r="B1261" t="str">
-        <f>IF(A1261="","",CHOOSE(MONTH(A1261),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1262" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1261" s="5"/>
+      <c r="D1261" s="5"/>
+      <c r="E1261" s="5"/>
+      <c r="F1261" s="5"/>
+    </row>
+    <row r="1262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1262" s="5"/>
       <c r="B1262" t="str">
-        <f>IF(A1262="","",CHOOSE(MONTH(A1262),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1263" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1262" s="5"/>
+      <c r="D1262" s="5"/>
+      <c r="E1262" s="5"/>
+      <c r="F1262" s="5"/>
+    </row>
+    <row r="1263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1263" s="5"/>
       <c r="B1263" t="str">
-        <f>IF(A1263="","",CHOOSE(MONTH(A1263),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1264" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1263" s="5"/>
+      <c r="D1263" s="5"/>
+      <c r="E1263" s="5"/>
+      <c r="F1263" s="5"/>
+    </row>
+    <row r="1264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1264" s="5"/>
       <c r="B1264" t="str">
-        <f>IF(A1264="","",CHOOSE(MONTH(A1264),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1265" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1264" s="5"/>
+      <c r="D1264" s="5"/>
+      <c r="E1264" s="5"/>
+      <c r="F1264" s="5"/>
+    </row>
+    <row r="1265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1265" s="5"/>
       <c r="B1265" t="str">
-        <f>IF(A1265="","",CHOOSE(MONTH(A1265),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1266" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1265" s="5"/>
+      <c r="D1265" s="5"/>
+      <c r="E1265" s="5"/>
+      <c r="F1265" s="5"/>
+    </row>
+    <row r="1266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1266" s="5"/>
       <c r="B1266" t="str">
-        <f>IF(A1266="","",CHOOSE(MONTH(A1266),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1267" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1266" s="5"/>
+      <c r="D1266" s="5"/>
+      <c r="E1266" s="5"/>
+      <c r="F1266" s="5"/>
+    </row>
+    <row r="1267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1267" s="5"/>
       <c r="B1267" t="str">
-        <f>IF(A1267="","",CHOOSE(MONTH(A1267),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1268" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1267" s="5"/>
+      <c r="D1267" s="5"/>
+      <c r="E1267" s="5"/>
+      <c r="F1267" s="5"/>
+    </row>
+    <row r="1268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1268" s="5"/>
       <c r="B1268" t="str">
-        <f>IF(A1268="","",CHOOSE(MONTH(A1268),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1269" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1268" s="5"/>
+      <c r="D1268" s="5"/>
+      <c r="E1268" s="5"/>
+      <c r="F1268" s="5"/>
+    </row>
+    <row r="1269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1269" s="5"/>
       <c r="B1269" t="str">
-        <f>IF(A1269="","",CHOOSE(MONTH(A1269),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1270" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1269" s="5"/>
+      <c r="D1269" s="5"/>
+      <c r="E1269" s="5"/>
+      <c r="F1269" s="5"/>
+    </row>
+    <row r="1270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1270" s="5"/>
       <c r="B1270" t="str">
-        <f>IF(A1270="","",CHOOSE(MONTH(A1270),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1271" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1270" s="5"/>
+      <c r="D1270" s="5"/>
+      <c r="E1270" s="5"/>
+      <c r="F1270" s="5"/>
+    </row>
+    <row r="1271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1271" s="5"/>
       <c r="B1271" t="str">
-        <f>IF(A1271="","",CHOOSE(MONTH(A1271),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1272" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1271" s="5"/>
+      <c r="D1271" s="5"/>
+      <c r="E1271" s="5"/>
+      <c r="F1271" s="5"/>
+    </row>
+    <row r="1272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1272" s="5"/>
       <c r="B1272" t="str">
-        <f>IF(A1272="","",CHOOSE(MONTH(A1272),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1273" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1272" s="5"/>
+      <c r="D1272" s="5"/>
+      <c r="E1272" s="5"/>
+      <c r="F1272" s="5"/>
+    </row>
+    <row r="1273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1273" s="5"/>
       <c r="B1273" t="str">
-        <f>IF(A1273="","",CHOOSE(MONTH(A1273),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1274" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1273" s="5"/>
+      <c r="D1273" s="5"/>
+      <c r="E1273" s="5"/>
+      <c r="F1273" s="5"/>
+    </row>
+    <row r="1274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1274" s="5"/>
       <c r="B1274" t="str">
-        <f>IF(A1274="","",CHOOSE(MONTH(A1274),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1275" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1274" s="5"/>
+      <c r="D1274" s="5"/>
+      <c r="E1274" s="5"/>
+      <c r="F1274" s="5"/>
+    </row>
+    <row r="1275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1275" s="5"/>
       <c r="B1275" t="str">
-        <f>IF(A1275="","",CHOOSE(MONTH(A1275),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1276" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1275" s="5"/>
+      <c r="D1275" s="5"/>
+      <c r="E1275" s="5"/>
+      <c r="F1275" s="5"/>
+    </row>
+    <row r="1276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1276" s="5"/>
       <c r="B1276" t="str">
-        <f>IF(A1276="","",CHOOSE(MONTH(A1276),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1277" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1276" s="5"/>
+      <c r="D1276" s="5"/>
+      <c r="E1276" s="5"/>
+      <c r="F1276" s="5"/>
+    </row>
+    <row r="1277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1277" s="5"/>
       <c r="B1277" t="str">
-        <f>IF(A1277="","",CHOOSE(MONTH(A1277),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1278" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1277" s="5"/>
+      <c r="D1277" s="5"/>
+      <c r="E1277" s="5"/>
+      <c r="F1277" s="5"/>
+    </row>
+    <row r="1278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1278" s="5"/>
       <c r="B1278" t="str">
-        <f>IF(A1278="","",CHOOSE(MONTH(A1278),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1279" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1278" s="5"/>
+      <c r="D1278" s="5"/>
+      <c r="E1278" s="5"/>
+      <c r="F1278" s="5"/>
+    </row>
+    <row r="1279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1279" s="5"/>
       <c r="B1279" t="str">
-        <f>IF(A1279="","",CHOOSE(MONTH(A1279),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1280" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1279" s="5"/>
+      <c r="D1279" s="5"/>
+      <c r="E1279" s="5"/>
+      <c r="F1279" s="5"/>
+    </row>
+    <row r="1280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1280" s="5"/>
       <c r="B1280" t="str">
-        <f>IF(A1280="","",CHOOSE(MONTH(A1280),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1281" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1280" s="5"/>
+      <c r="D1280" s="5"/>
+      <c r="E1280" s="5"/>
+      <c r="F1280" s="5"/>
+    </row>
+    <row r="1281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1281" s="5"/>
       <c r="B1281" t="str">
-        <f>IF(A1281="","",CHOOSE(MONTH(A1281),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1282" spans="2:2">
+        <f t="shared" si="20"/>
+        <v/>
+      </c>
+      <c r="C1281" s="5"/>
+      <c r="D1281" s="5"/>
+      <c r="E1281" s="5"/>
+      <c r="F1281" s="5"/>
+    </row>
+    <row r="1282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1282" s="5"/>
       <c r="B1282" t="str">
-        <f>IF(A1282="","",CHOOSE(MONTH(A1282),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1283" spans="2:2">
+        <f t="shared" ref="B1282:B1345" si="21">IF(A1282="","",CHOOSE(MONTH(A1282),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1282" s="5"/>
+      <c r="D1282" s="5"/>
+      <c r="E1282" s="5"/>
+      <c r="F1282" s="5"/>
+    </row>
+    <row r="1283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1283" s="5"/>
       <c r="B1283" t="str">
-        <f>IF(A1283="","",CHOOSE(MONTH(A1283),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1284" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1283" s="5"/>
+      <c r="D1283" s="5"/>
+      <c r="E1283" s="5"/>
+      <c r="F1283" s="5"/>
+    </row>
+    <row r="1284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1284" s="5"/>
       <c r="B1284" t="str">
-        <f>IF(A1284="","",CHOOSE(MONTH(A1284),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1285" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1284" s="5"/>
+      <c r="D1284" s="5"/>
+      <c r="E1284" s="5"/>
+      <c r="F1284" s="5"/>
+    </row>
+    <row r="1285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1285" s="5"/>
       <c r="B1285" t="str">
-        <f>IF(A1285="","",CHOOSE(MONTH(A1285),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1286" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1285" s="5"/>
+      <c r="D1285" s="5"/>
+      <c r="E1285" s="5"/>
+      <c r="F1285" s="5"/>
+    </row>
+    <row r="1286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1286" s="5"/>
       <c r="B1286" t="str">
-        <f>IF(A1286="","",CHOOSE(MONTH(A1286),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1287" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1286" s="5"/>
+      <c r="D1286" s="5"/>
+      <c r="E1286" s="5"/>
+      <c r="F1286" s="5"/>
+    </row>
+    <row r="1287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1287" s="5"/>
       <c r="B1287" t="str">
-        <f>IF(A1287="","",CHOOSE(MONTH(A1287),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1288" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1287" s="5"/>
+      <c r="D1287" s="5"/>
+      <c r="E1287" s="5"/>
+      <c r="F1287" s="5"/>
+    </row>
+    <row r="1288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1288" s="5"/>
       <c r="B1288" t="str">
-        <f>IF(A1288="","",CHOOSE(MONTH(A1288),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1289" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1288" s="5"/>
+      <c r="D1288" s="5"/>
+      <c r="E1288" s="5"/>
+      <c r="F1288" s="5"/>
+    </row>
+    <row r="1289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1289" s="5"/>
       <c r="B1289" t="str">
-        <f>IF(A1289="","",CHOOSE(MONTH(A1289),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1290" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1289" s="5"/>
+      <c r="D1289" s="5"/>
+      <c r="E1289" s="5"/>
+      <c r="F1289" s="5"/>
+    </row>
+    <row r="1290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1290" s="5"/>
       <c r="B1290" t="str">
-        <f>IF(A1290="","",CHOOSE(MONTH(A1290),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1291" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1290" s="5"/>
+      <c r="D1290" s="5"/>
+      <c r="E1290" s="5"/>
+      <c r="F1290" s="5"/>
+    </row>
+    <row r="1291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1291" s="5"/>
       <c r="B1291" t="str">
-        <f>IF(A1291="","",CHOOSE(MONTH(A1291),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1292" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1291" s="5"/>
+      <c r="D1291" s="5"/>
+      <c r="E1291" s="5"/>
+      <c r="F1291" s="5"/>
+    </row>
+    <row r="1292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1292" s="5"/>
       <c r="B1292" t="str">
-        <f>IF(A1292="","",CHOOSE(MONTH(A1292),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1293" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1292" s="5"/>
+      <c r="D1292" s="5"/>
+      <c r="E1292" s="5"/>
+      <c r="F1292" s="5"/>
+    </row>
+    <row r="1293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1293" s="5"/>
       <c r="B1293" t="str">
-        <f>IF(A1293="","",CHOOSE(MONTH(A1293),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1294" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1293" s="5"/>
+      <c r="D1293" s="5"/>
+      <c r="E1293" s="5"/>
+      <c r="F1293" s="5"/>
+    </row>
+    <row r="1294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1294" s="5"/>
       <c r="B1294" t="str">
-        <f>IF(A1294="","",CHOOSE(MONTH(A1294),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1295" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1294" s="5"/>
+      <c r="D1294" s="5"/>
+      <c r="E1294" s="5"/>
+      <c r="F1294" s="5"/>
+    </row>
+    <row r="1295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1295" s="5"/>
       <c r="B1295" t="str">
-        <f>IF(A1295="","",CHOOSE(MONTH(A1295),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1296" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1295" s="5"/>
+      <c r="D1295" s="5"/>
+      <c r="E1295" s="5"/>
+      <c r="F1295" s="5"/>
+    </row>
+    <row r="1296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1296" s="5"/>
       <c r="B1296" t="str">
-        <f>IF(A1296="","",CHOOSE(MONTH(A1296),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1297" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1296" s="5"/>
+      <c r="D1296" s="5"/>
+      <c r="E1296" s="5"/>
+      <c r="F1296" s="5"/>
+    </row>
+    <row r="1297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1297" s="5"/>
       <c r="B1297" t="str">
-        <f>IF(A1297="","",CHOOSE(MONTH(A1297),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1298" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1297" s="5"/>
+      <c r="D1297" s="5"/>
+      <c r="E1297" s="5"/>
+      <c r="F1297" s="5"/>
+    </row>
+    <row r="1298" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1298" s="5"/>
       <c r="B1298" t="str">
-        <f>IF(A1298="","",CHOOSE(MONTH(A1298),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1299" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1298" s="5"/>
+      <c r="D1298" s="5"/>
+      <c r="E1298" s="5"/>
+      <c r="F1298" s="5"/>
+    </row>
+    <row r="1299" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1299" s="5"/>
       <c r="B1299" t="str">
-        <f>IF(A1299="","",CHOOSE(MONTH(A1299),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1300" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1299" s="5"/>
+      <c r="D1299" s="5"/>
+      <c r="E1299" s="5"/>
+      <c r="F1299" s="5"/>
+    </row>
+    <row r="1300" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1300" s="5"/>
       <c r="B1300" t="str">
-        <f>IF(A1300="","",CHOOSE(MONTH(A1300),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1301" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1300" s="5"/>
+      <c r="D1300" s="5"/>
+      <c r="E1300" s="5"/>
+      <c r="F1300" s="5"/>
+    </row>
+    <row r="1301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1301" s="5"/>
       <c r="B1301" t="str">
-        <f>IF(A1301="","",CHOOSE(MONTH(A1301),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1302" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1301" s="5"/>
+      <c r="D1301" s="5"/>
+      <c r="E1301" s="5"/>
+      <c r="F1301" s="5"/>
+    </row>
+    <row r="1302" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1302" s="5"/>
       <c r="B1302" t="str">
-        <f>IF(A1302="","",CHOOSE(MONTH(A1302),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1303" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1302" s="5"/>
+      <c r="D1302" s="5"/>
+      <c r="E1302" s="5"/>
+      <c r="F1302" s="5"/>
+    </row>
+    <row r="1303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1303" s="5"/>
       <c r="B1303" t="str">
-        <f>IF(A1303="","",CHOOSE(MONTH(A1303),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1304" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1303" s="5"/>
+      <c r="D1303" s="5"/>
+      <c r="E1303" s="5"/>
+      <c r="F1303" s="5"/>
+    </row>
+    <row r="1304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1304" s="5"/>
       <c r="B1304" t="str">
-        <f>IF(A1304="","",CHOOSE(MONTH(A1304),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1305" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1304" s="5"/>
+      <c r="D1304" s="5"/>
+      <c r="E1304" s="5"/>
+      <c r="F1304" s="5"/>
+    </row>
+    <row r="1305" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1305" s="5"/>
       <c r="B1305" t="str">
-        <f>IF(A1305="","",CHOOSE(MONTH(A1305),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1306" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1305" s="5"/>
+      <c r="D1305" s="5"/>
+      <c r="E1305" s="5"/>
+      <c r="F1305" s="5"/>
+    </row>
+    <row r="1306" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1306" s="5"/>
       <c r="B1306" t="str">
-        <f>IF(A1306="","",CHOOSE(MONTH(A1306),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1307" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1306" s="5"/>
+      <c r="D1306" s="5"/>
+      <c r="E1306" s="5"/>
+      <c r="F1306" s="5"/>
+    </row>
+    <row r="1307" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1307" s="5"/>
       <c r="B1307" t="str">
-        <f>IF(A1307="","",CHOOSE(MONTH(A1307),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1308" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1307" s="5"/>
+      <c r="D1307" s="5"/>
+      <c r="E1307" s="5"/>
+      <c r="F1307" s="5"/>
+    </row>
+    <row r="1308" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1308" s="5"/>
       <c r="B1308" t="str">
-        <f>IF(A1308="","",CHOOSE(MONTH(A1308),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1309" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1308" s="5"/>
+      <c r="D1308" s="5"/>
+      <c r="E1308" s="5"/>
+      <c r="F1308" s="5"/>
+    </row>
+    <row r="1309" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1309" s="5"/>
       <c r="B1309" t="str">
-        <f>IF(A1309="","",CHOOSE(MONTH(A1309),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1310" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1309" s="5"/>
+      <c r="D1309" s="5"/>
+      <c r="E1309" s="5"/>
+      <c r="F1309" s="5"/>
+    </row>
+    <row r="1310" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1310" s="5"/>
       <c r="B1310" t="str">
-        <f>IF(A1310="","",CHOOSE(MONTH(A1310),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1311" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1310" s="5"/>
+      <c r="D1310" s="5"/>
+      <c r="E1310" s="5"/>
+      <c r="F1310" s="5"/>
+    </row>
+    <row r="1311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1311" s="5"/>
       <c r="B1311" t="str">
-        <f>IF(A1311="","",CHOOSE(MONTH(A1311),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1312" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1311" s="5"/>
+      <c r="D1311" s="5"/>
+      <c r="E1311" s="5"/>
+      <c r="F1311" s="5"/>
+    </row>
+    <row r="1312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1312" s="5"/>
       <c r="B1312" t="str">
-        <f>IF(A1312="","",CHOOSE(MONTH(A1312),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1313" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1312" s="5"/>
+      <c r="D1312" s="5"/>
+      <c r="E1312" s="5"/>
+      <c r="F1312" s="5"/>
+    </row>
+    <row r="1313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1313" s="5"/>
       <c r="B1313" t="str">
-        <f>IF(A1313="","",CHOOSE(MONTH(A1313),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1314" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1313" s="5"/>
+      <c r="D1313" s="5"/>
+      <c r="E1313" s="5"/>
+      <c r="F1313" s="5"/>
+    </row>
+    <row r="1314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1314" s="5"/>
       <c r="B1314" t="str">
-        <f>IF(A1314="","",CHOOSE(MONTH(A1314),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1315" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1314" s="5"/>
+      <c r="D1314" s="5"/>
+      <c r="E1314" s="5"/>
+      <c r="F1314" s="5"/>
+    </row>
+    <row r="1315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1315" s="5"/>
       <c r="B1315" t="str">
-        <f>IF(A1315="","",CHOOSE(MONTH(A1315),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1316" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1315" s="5"/>
+      <c r="D1315" s="5"/>
+      <c r="E1315" s="5"/>
+      <c r="F1315" s="5"/>
+    </row>
+    <row r="1316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1316" s="5"/>
       <c r="B1316" t="str">
-        <f>IF(A1316="","",CHOOSE(MONTH(A1316),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1317" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1316" s="5"/>
+      <c r="D1316" s="5"/>
+      <c r="E1316" s="5"/>
+      <c r="F1316" s="5"/>
+    </row>
+    <row r="1317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1317" s="5"/>
       <c r="B1317" t="str">
-        <f>IF(A1317="","",CHOOSE(MONTH(A1317),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1318" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1317" s="5"/>
+      <c r="D1317" s="5"/>
+      <c r="E1317" s="5"/>
+      <c r="F1317" s="5"/>
+    </row>
+    <row r="1318" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1318" s="5"/>
       <c r="B1318" t="str">
-        <f>IF(A1318="","",CHOOSE(MONTH(A1318),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1319" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1318" s="5"/>
+      <c r="D1318" s="5"/>
+      <c r="E1318" s="5"/>
+      <c r="F1318" s="5"/>
+    </row>
+    <row r="1319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1319" s="5"/>
       <c r="B1319" t="str">
-        <f>IF(A1319="","",CHOOSE(MONTH(A1319),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1320" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1319" s="5"/>
+      <c r="D1319" s="5"/>
+      <c r="E1319" s="5"/>
+      <c r="F1319" s="5"/>
+    </row>
+    <row r="1320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1320" s="5"/>
       <c r="B1320" t="str">
-        <f>IF(A1320="","",CHOOSE(MONTH(A1320),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1321" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1320" s="5"/>
+      <c r="D1320" s="5"/>
+      <c r="E1320" s="5"/>
+      <c r="F1320" s="5"/>
+    </row>
+    <row r="1321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1321" s="5"/>
       <c r="B1321" t="str">
-        <f>IF(A1321="","",CHOOSE(MONTH(A1321),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1322" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1321" s="5"/>
+      <c r="D1321" s="5"/>
+      <c r="E1321" s="5"/>
+      <c r="F1321" s="5"/>
+    </row>
+    <row r="1322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1322" s="5"/>
       <c r="B1322" t="str">
-        <f>IF(A1322="","",CHOOSE(MONTH(A1322),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1323" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1322" s="5"/>
+      <c r="D1322" s="5"/>
+      <c r="E1322" s="5"/>
+      <c r="F1322" s="5"/>
+    </row>
+    <row r="1323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1323" s="5"/>
       <c r="B1323" t="str">
-        <f>IF(A1323="","",CHOOSE(MONTH(A1323),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1324" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1323" s="5"/>
+      <c r="D1323" s="5"/>
+      <c r="E1323" s="5"/>
+      <c r="F1323" s="5"/>
+    </row>
+    <row r="1324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1324" s="5"/>
       <c r="B1324" t="str">
-        <f>IF(A1324="","",CHOOSE(MONTH(A1324),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1325" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1324" s="5"/>
+      <c r="D1324" s="5"/>
+      <c r="E1324" s="5"/>
+      <c r="F1324" s="5"/>
+    </row>
+    <row r="1325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1325" s="5"/>
       <c r="B1325" t="str">
-        <f>IF(A1325="","",CHOOSE(MONTH(A1325),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1326" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1325" s="5"/>
+      <c r="D1325" s="5"/>
+      <c r="E1325" s="5"/>
+      <c r="F1325" s="5"/>
+    </row>
+    <row r="1326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1326" s="5"/>
       <c r="B1326" t="str">
-        <f>IF(A1326="","",CHOOSE(MONTH(A1326),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1327" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1326" s="5"/>
+      <c r="D1326" s="5"/>
+      <c r="E1326" s="5"/>
+      <c r="F1326" s="5"/>
+    </row>
+    <row r="1327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1327" s="5"/>
       <c r="B1327" t="str">
-        <f>IF(A1327="","",CHOOSE(MONTH(A1327),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1328" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1327" s="5"/>
+      <c r="D1327" s="5"/>
+      <c r="E1327" s="5"/>
+      <c r="F1327" s="5"/>
+    </row>
+    <row r="1328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1328" s="5"/>
       <c r="B1328" t="str">
-        <f>IF(A1328="","",CHOOSE(MONTH(A1328),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1329" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1328" s="5"/>
+      <c r="D1328" s="5"/>
+      <c r="E1328" s="5"/>
+      <c r="F1328" s="5"/>
+    </row>
+    <row r="1329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1329" s="5"/>
       <c r="B1329" t="str">
-        <f>IF(A1329="","",CHOOSE(MONTH(A1329),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1330" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1329" s="5"/>
+      <c r="D1329" s="5"/>
+      <c r="E1329" s="5"/>
+      <c r="F1329" s="5"/>
+    </row>
+    <row r="1330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1330" s="5"/>
       <c r="B1330" t="str">
-        <f>IF(A1330="","",CHOOSE(MONTH(A1330),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1331" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1330" s="5"/>
+      <c r="D1330" s="5"/>
+      <c r="E1330" s="5"/>
+      <c r="F1330" s="5"/>
+    </row>
+    <row r="1331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1331" s="5"/>
       <c r="B1331" t="str">
-        <f>IF(A1331="","",CHOOSE(MONTH(A1331),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1332" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1331" s="5"/>
+      <c r="D1331" s="5"/>
+      <c r="E1331" s="5"/>
+      <c r="F1331" s="5"/>
+    </row>
+    <row r="1332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1332" s="5"/>
       <c r="B1332" t="str">
-        <f>IF(A1332="","",CHOOSE(MONTH(A1332),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1333" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1332" s="5"/>
+      <c r="D1332" s="5"/>
+      <c r="E1332" s="5"/>
+      <c r="F1332" s="5"/>
+    </row>
+    <row r="1333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1333" s="5"/>
       <c r="B1333" t="str">
-        <f>IF(A1333="","",CHOOSE(MONTH(A1333),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1334" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1333" s="5"/>
+      <c r="D1333" s="5"/>
+      <c r="E1333" s="5"/>
+      <c r="F1333" s="5"/>
+    </row>
+    <row r="1334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1334" s="5"/>
       <c r="B1334" t="str">
-        <f>IF(A1334="","",CHOOSE(MONTH(A1334),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1335" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1334" s="5"/>
+      <c r="D1334" s="5"/>
+      <c r="E1334" s="5"/>
+      <c r="F1334" s="5"/>
+    </row>
+    <row r="1335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1335" s="5"/>
       <c r="B1335" t="str">
-        <f>IF(A1335="","",CHOOSE(MONTH(A1335),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1336" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1335" s="5"/>
+      <c r="D1335" s="5"/>
+      <c r="E1335" s="5"/>
+      <c r="F1335" s="5"/>
+    </row>
+    <row r="1336" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1336" s="5"/>
       <c r="B1336" t="str">
-        <f>IF(A1336="","",CHOOSE(MONTH(A1336),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1337" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1336" s="5"/>
+      <c r="D1336" s="5"/>
+      <c r="E1336" s="5"/>
+      <c r="F1336" s="5"/>
+    </row>
+    <row r="1337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1337" s="5"/>
       <c r="B1337" t="str">
-        <f>IF(A1337="","",CHOOSE(MONTH(A1337),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1338" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1337" s="5"/>
+      <c r="D1337" s="5"/>
+      <c r="E1337" s="5"/>
+      <c r="F1337" s="5"/>
+    </row>
+    <row r="1338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1338" s="5"/>
       <c r="B1338" t="str">
-        <f>IF(A1338="","",CHOOSE(MONTH(A1338),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1339" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1338" s="5"/>
+      <c r="D1338" s="5"/>
+      <c r="E1338" s="5"/>
+      <c r="F1338" s="5"/>
+    </row>
+    <row r="1339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1339" s="5"/>
       <c r="B1339" t="str">
-        <f>IF(A1339="","",CHOOSE(MONTH(A1339),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1340" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1339" s="5"/>
+      <c r="D1339" s="5"/>
+      <c r="E1339" s="5"/>
+      <c r="F1339" s="5"/>
+    </row>
+    <row r="1340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1340" s="5"/>
       <c r="B1340" t="str">
-        <f>IF(A1340="","",CHOOSE(MONTH(A1340),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1341" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1340" s="5"/>
+      <c r="D1340" s="5"/>
+      <c r="E1340" s="5"/>
+      <c r="F1340" s="5"/>
+    </row>
+    <row r="1341" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1341" s="5"/>
       <c r="B1341" t="str">
-        <f>IF(A1341="","",CHOOSE(MONTH(A1341),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1342" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1341" s="5"/>
+      <c r="D1341" s="5"/>
+      <c r="E1341" s="5"/>
+      <c r="F1341" s="5"/>
+    </row>
+    <row r="1342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1342" s="5"/>
       <c r="B1342" t="str">
-        <f>IF(A1342="","",CHOOSE(MONTH(A1342),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1343" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1342" s="5"/>
+      <c r="D1342" s="5"/>
+      <c r="E1342" s="5"/>
+      <c r="F1342" s="5"/>
+    </row>
+    <row r="1343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1343" s="5"/>
       <c r="B1343" t="str">
-        <f>IF(A1343="","",CHOOSE(MONTH(A1343),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1344" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1343" s="5"/>
+      <c r="D1343" s="5"/>
+      <c r="E1343" s="5"/>
+      <c r="F1343" s="5"/>
+    </row>
+    <row r="1344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1344" s="5"/>
       <c r="B1344" t="str">
-        <f>IF(A1344="","",CHOOSE(MONTH(A1344),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1345" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1344" s="5"/>
+      <c r="D1344" s="5"/>
+      <c r="E1344" s="5"/>
+      <c r="F1344" s="5"/>
+    </row>
+    <row r="1345" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1345" s="5"/>
       <c r="B1345" t="str">
-        <f>IF(A1345="","",CHOOSE(MONTH(A1345),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1346" spans="2:2">
+        <f t="shared" si="21"/>
+        <v/>
+      </c>
+      <c r="C1345" s="5"/>
+      <c r="D1345" s="5"/>
+      <c r="E1345" s="5"/>
+      <c r="F1345" s="5"/>
+    </row>
+    <row r="1346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1346" s="5"/>
       <c r="B1346" t="str">
-        <f>IF(A1346="","",CHOOSE(MONTH(A1346),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1347" spans="2:2">
+        <f t="shared" ref="B1346:B1409" si="22">IF(A1346="","",CHOOSE(MONTH(A1346),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1346" s="5"/>
+      <c r="D1346" s="5"/>
+      <c r="E1346" s="5"/>
+      <c r="F1346" s="5"/>
+    </row>
+    <row r="1347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1347" s="5"/>
       <c r="B1347" t="str">
-        <f>IF(A1347="","",CHOOSE(MONTH(A1347),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1348" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1347" s="5"/>
+      <c r="D1347" s="5"/>
+      <c r="E1347" s="5"/>
+      <c r="F1347" s="5"/>
+    </row>
+    <row r="1348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1348" s="5"/>
       <c r="B1348" t="str">
-        <f>IF(A1348="","",CHOOSE(MONTH(A1348),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1349" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1348" s="5"/>
+      <c r="D1348" s="5"/>
+      <c r="E1348" s="5"/>
+      <c r="F1348" s="5"/>
+    </row>
+    <row r="1349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1349" s="5"/>
       <c r="B1349" t="str">
-        <f>IF(A1349="","",CHOOSE(MONTH(A1349),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1350" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1349" s="5"/>
+      <c r="D1349" s="5"/>
+      <c r="E1349" s="5"/>
+      <c r="F1349" s="5"/>
+    </row>
+    <row r="1350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1350" s="5"/>
       <c r="B1350" t="str">
-        <f>IF(A1350="","",CHOOSE(MONTH(A1350),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1351" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1350" s="5"/>
+      <c r="D1350" s="5"/>
+      <c r="E1350" s="5"/>
+      <c r="F1350" s="5"/>
+    </row>
+    <row r="1351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1351" s="5"/>
       <c r="B1351" t="str">
-        <f>IF(A1351="","",CHOOSE(MONTH(A1351),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1352" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1351" s="5"/>
+      <c r="D1351" s="5"/>
+      <c r="E1351" s="5"/>
+      <c r="F1351" s="5"/>
+    </row>
+    <row r="1352" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1352" s="5"/>
       <c r="B1352" t="str">
-        <f>IF(A1352="","",CHOOSE(MONTH(A1352),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1353" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1352" s="5"/>
+      <c r="D1352" s="5"/>
+      <c r="E1352" s="5"/>
+      <c r="F1352" s="5"/>
+    </row>
+    <row r="1353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1353" s="5"/>
       <c r="B1353" t="str">
-        <f>IF(A1353="","",CHOOSE(MONTH(A1353),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1354" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1353" s="5"/>
+      <c r="D1353" s="5"/>
+      <c r="E1353" s="5"/>
+      <c r="F1353" s="5"/>
+    </row>
+    <row r="1354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1354" s="5"/>
       <c r="B1354" t="str">
-        <f>IF(A1354="","",CHOOSE(MONTH(A1354),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1355" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1354" s="5"/>
+      <c r="D1354" s="5"/>
+      <c r="E1354" s="5"/>
+      <c r="F1354" s="5"/>
+    </row>
+    <row r="1355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1355" s="5"/>
       <c r="B1355" t="str">
-        <f>IF(A1355="","",CHOOSE(MONTH(A1355),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1356" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1355" s="5"/>
+      <c r="D1355" s="5"/>
+      <c r="E1355" s="5"/>
+      <c r="F1355" s="5"/>
+    </row>
+    <row r="1356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1356" s="5"/>
       <c r="B1356" t="str">
-        <f>IF(A1356="","",CHOOSE(MONTH(A1356),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1357" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1356" s="5"/>
+      <c r="D1356" s="5"/>
+      <c r="E1356" s="5"/>
+      <c r="F1356" s="5"/>
+    </row>
+    <row r="1357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1357" s="5"/>
       <c r="B1357" t="str">
-        <f>IF(A1357="","",CHOOSE(MONTH(A1357),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1358" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1357" s="5"/>
+      <c r="D1357" s="5"/>
+      <c r="E1357" s="5"/>
+      <c r="F1357" s="5"/>
+    </row>
+    <row r="1358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1358" s="5"/>
       <c r="B1358" t="str">
-        <f>IF(A1358="","",CHOOSE(MONTH(A1358),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1359" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1358" s="5"/>
+      <c r="D1358" s="5"/>
+      <c r="E1358" s="5"/>
+      <c r="F1358" s="5"/>
+    </row>
+    <row r="1359" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1359" s="5"/>
       <c r="B1359" t="str">
-        <f>IF(A1359="","",CHOOSE(MONTH(A1359),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1360" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1359" s="5"/>
+      <c r="D1359" s="5"/>
+      <c r="E1359" s="5"/>
+      <c r="F1359" s="5"/>
+    </row>
+    <row r="1360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1360" s="5"/>
       <c r="B1360" t="str">
-        <f>IF(A1360="","",CHOOSE(MONTH(A1360),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1361" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1360" s="5"/>
+      <c r="D1360" s="5"/>
+      <c r="E1360" s="5"/>
+      <c r="F1360" s="5"/>
+    </row>
+    <row r="1361" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1361" s="5"/>
       <c r="B1361" t="str">
-        <f>IF(A1361="","",CHOOSE(MONTH(A1361),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1362" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1361" s="5"/>
+      <c r="D1361" s="5"/>
+      <c r="E1361" s="5"/>
+      <c r="F1361" s="5"/>
+    </row>
+    <row r="1362" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1362" s="5"/>
       <c r="B1362" t="str">
-        <f>IF(A1362="","",CHOOSE(MONTH(A1362),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1363" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1362" s="5"/>
+      <c r="D1362" s="5"/>
+      <c r="E1362" s="5"/>
+      <c r="F1362" s="5"/>
+    </row>
+    <row r="1363" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1363" s="5"/>
       <c r="B1363" t="str">
-        <f>IF(A1363="","",CHOOSE(MONTH(A1363),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1364" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1363" s="5"/>
+      <c r="D1363" s="5"/>
+      <c r="E1363" s="5"/>
+      <c r="F1363" s="5"/>
+    </row>
+    <row r="1364" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1364" s="5"/>
       <c r="B1364" t="str">
-        <f>IF(A1364="","",CHOOSE(MONTH(A1364),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1365" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1364" s="5"/>
+      <c r="D1364" s="5"/>
+      <c r="E1364" s="5"/>
+      <c r="F1364" s="5"/>
+    </row>
+    <row r="1365" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1365" s="5"/>
       <c r="B1365" t="str">
-        <f>IF(A1365="","",CHOOSE(MONTH(A1365),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1366" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1365" s="5"/>
+      <c r="D1365" s="5"/>
+      <c r="E1365" s="5"/>
+      <c r="F1365" s="5"/>
+    </row>
+    <row r="1366" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1366" s="5"/>
       <c r="B1366" t="str">
-        <f>IF(A1366="","",CHOOSE(MONTH(A1366),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1367" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1366" s="5"/>
+      <c r="D1366" s="5"/>
+      <c r="E1366" s="5"/>
+      <c r="F1366" s="5"/>
+    </row>
+    <row r="1367" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1367" s="5"/>
       <c r="B1367" t="str">
-        <f>IF(A1367="","",CHOOSE(MONTH(A1367),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1368" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1367" s="5"/>
+      <c r="D1367" s="5"/>
+      <c r="E1367" s="5"/>
+      <c r="F1367" s="5"/>
+    </row>
+    <row r="1368" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1368" s="5"/>
       <c r="B1368" t="str">
-        <f>IF(A1368="","",CHOOSE(MONTH(A1368),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1369" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1368" s="5"/>
+      <c r="D1368" s="5"/>
+      <c r="E1368" s="5"/>
+      <c r="F1368" s="5"/>
+    </row>
+    <row r="1369" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1369" s="5"/>
       <c r="B1369" t="str">
-        <f>IF(A1369="","",CHOOSE(MONTH(A1369),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1370" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1369" s="5"/>
+      <c r="D1369" s="5"/>
+      <c r="E1369" s="5"/>
+      <c r="F1369" s="5"/>
+    </row>
+    <row r="1370" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1370" s="5"/>
       <c r="B1370" t="str">
-        <f>IF(A1370="","",CHOOSE(MONTH(A1370),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1371" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1370" s="5"/>
+      <c r="D1370" s="5"/>
+      <c r="E1370" s="5"/>
+      <c r="F1370" s="5"/>
+    </row>
+    <row r="1371" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1371" s="5"/>
       <c r="B1371" t="str">
-        <f>IF(A1371="","",CHOOSE(MONTH(A1371),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1372" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1371" s="5"/>
+      <c r="D1371" s="5"/>
+      <c r="E1371" s="5"/>
+      <c r="F1371" s="5"/>
+    </row>
+    <row r="1372" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1372" s="5"/>
       <c r="B1372" t="str">
-        <f>IF(A1372="","",CHOOSE(MONTH(A1372),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1373" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1372" s="5"/>
+      <c r="D1372" s="5"/>
+      <c r="E1372" s="5"/>
+      <c r="F1372" s="5"/>
+    </row>
+    <row r="1373" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1373" s="5"/>
       <c r="B1373" t="str">
-        <f>IF(A1373="","",CHOOSE(MONTH(A1373),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1374" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1373" s="5"/>
+      <c r="D1373" s="5"/>
+      <c r="E1373" s="5"/>
+      <c r="F1373" s="5"/>
+    </row>
+    <row r="1374" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1374" s="5"/>
       <c r="B1374" t="str">
-        <f>IF(A1374="","",CHOOSE(MONTH(A1374),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1375" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1374" s="5"/>
+      <c r="D1374" s="5"/>
+      <c r="E1374" s="5"/>
+      <c r="F1374" s="5"/>
+    </row>
+    <row r="1375" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1375" s="5"/>
       <c r="B1375" t="str">
-        <f>IF(A1375="","",CHOOSE(MONTH(A1375),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1376" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1375" s="5"/>
+      <c r="D1375" s="5"/>
+      <c r="E1375" s="5"/>
+      <c r="F1375" s="5"/>
+    </row>
+    <row r="1376" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1376" s="5"/>
       <c r="B1376" t="str">
-        <f>IF(A1376="","",CHOOSE(MONTH(A1376),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1377" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1376" s="5"/>
+      <c r="D1376" s="5"/>
+      <c r="E1376" s="5"/>
+      <c r="F1376" s="5"/>
+    </row>
+    <row r="1377" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1377" s="5"/>
       <c r="B1377" t="str">
-        <f>IF(A1377="","",CHOOSE(MONTH(A1377),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1378" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1377" s="5"/>
+      <c r="D1377" s="5"/>
+      <c r="E1377" s="5"/>
+      <c r="F1377" s="5"/>
+    </row>
+    <row r="1378" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1378" s="5"/>
       <c r="B1378" t="str">
-        <f>IF(A1378="","",CHOOSE(MONTH(A1378),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1379" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1378" s="5"/>
+      <c r="D1378" s="5"/>
+      <c r="E1378" s="5"/>
+      <c r="F1378" s="5"/>
+    </row>
+    <row r="1379" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1379" s="5"/>
       <c r="B1379" t="str">
-        <f>IF(A1379="","",CHOOSE(MONTH(A1379),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1380" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1379" s="5"/>
+      <c r="D1379" s="5"/>
+      <c r="E1379" s="5"/>
+      <c r="F1379" s="5"/>
+    </row>
+    <row r="1380" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1380" s="5"/>
       <c r="B1380" t="str">
-        <f>IF(A1380="","",CHOOSE(MONTH(A1380),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1381" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1380" s="5"/>
+      <c r="D1380" s="5"/>
+      <c r="E1380" s="5"/>
+      <c r="F1380" s="5"/>
+    </row>
+    <row r="1381" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1381" s="5"/>
       <c r="B1381" t="str">
-        <f>IF(A1381="","",CHOOSE(MONTH(A1381),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1382" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1381" s="5"/>
+      <c r="D1381" s="5"/>
+      <c r="E1381" s="5"/>
+      <c r="F1381" s="5"/>
+    </row>
+    <row r="1382" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1382" s="5"/>
       <c r="B1382" t="str">
-        <f>IF(A1382="","",CHOOSE(MONTH(A1382),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1383" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1382" s="5"/>
+      <c r="D1382" s="5"/>
+      <c r="E1382" s="5"/>
+      <c r="F1382" s="5"/>
+    </row>
+    <row r="1383" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1383" s="5"/>
       <c r="B1383" t="str">
-        <f>IF(A1383="","",CHOOSE(MONTH(A1383),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1384" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1383" s="5"/>
+      <c r="D1383" s="5"/>
+      <c r="E1383" s="5"/>
+      <c r="F1383" s="5"/>
+    </row>
+    <row r="1384" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1384" s="5"/>
       <c r="B1384" t="str">
-        <f>IF(A1384="","",CHOOSE(MONTH(A1384),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1385" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1384" s="5"/>
+      <c r="D1384" s="5"/>
+      <c r="E1384" s="5"/>
+      <c r="F1384" s="5"/>
+    </row>
+    <row r="1385" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1385" s="5"/>
       <c r="B1385" t="str">
-        <f>IF(A1385="","",CHOOSE(MONTH(A1385),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1386" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1385" s="5"/>
+      <c r="D1385" s="5"/>
+      <c r="E1385" s="5"/>
+      <c r="F1385" s="5"/>
+    </row>
+    <row r="1386" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1386" s="5"/>
       <c r="B1386" t="str">
-        <f>IF(A1386="","",CHOOSE(MONTH(A1386),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1387" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1386" s="5"/>
+      <c r="D1386" s="5"/>
+      <c r="E1386" s="5"/>
+      <c r="F1386" s="5"/>
+    </row>
+    <row r="1387" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1387" s="5"/>
       <c r="B1387" t="str">
-        <f>IF(A1387="","",CHOOSE(MONTH(A1387),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1388" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1387" s="5"/>
+      <c r="D1387" s="5"/>
+      <c r="E1387" s="5"/>
+      <c r="F1387" s="5"/>
+    </row>
+    <row r="1388" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1388" s="5"/>
       <c r="B1388" t="str">
-        <f>IF(A1388="","",CHOOSE(MONTH(A1388),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1389" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1388" s="5"/>
+      <c r="D1388" s="5"/>
+      <c r="E1388" s="5"/>
+      <c r="F1388" s="5"/>
+    </row>
+    <row r="1389" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1389" s="5"/>
       <c r="B1389" t="str">
-        <f>IF(A1389="","",CHOOSE(MONTH(A1389),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1390" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1389" s="5"/>
+      <c r="D1389" s="5"/>
+      <c r="E1389" s="5"/>
+      <c r="F1389" s="5"/>
+    </row>
+    <row r="1390" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1390" s="5"/>
       <c r="B1390" t="str">
-        <f>IF(A1390="","",CHOOSE(MONTH(A1390),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1391" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1390" s="5"/>
+      <c r="D1390" s="5"/>
+      <c r="E1390" s="5"/>
+      <c r="F1390" s="5"/>
+    </row>
+    <row r="1391" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1391" s="5"/>
       <c r="B1391" t="str">
-        <f>IF(A1391="","",CHOOSE(MONTH(A1391),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1392" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1391" s="5"/>
+      <c r="D1391" s="5"/>
+      <c r="E1391" s="5"/>
+      <c r="F1391" s="5"/>
+    </row>
+    <row r="1392" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1392" s="5"/>
       <c r="B1392" t="str">
-        <f>IF(A1392="","",CHOOSE(MONTH(A1392),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1393" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1392" s="5"/>
+      <c r="D1392" s="5"/>
+      <c r="E1392" s="5"/>
+      <c r="F1392" s="5"/>
+    </row>
+    <row r="1393" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1393" s="5"/>
       <c r="B1393" t="str">
-        <f>IF(A1393="","",CHOOSE(MONTH(A1393),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1394" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1393" s="5"/>
+      <c r="D1393" s="5"/>
+      <c r="E1393" s="5"/>
+      <c r="F1393" s="5"/>
+    </row>
+    <row r="1394" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1394" s="5"/>
       <c r="B1394" t="str">
-        <f>IF(A1394="","",CHOOSE(MONTH(A1394),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1395" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1394" s="5"/>
+      <c r="D1394" s="5"/>
+      <c r="E1394" s="5"/>
+      <c r="F1394" s="5"/>
+    </row>
+    <row r="1395" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1395" s="5"/>
       <c r="B1395" t="str">
-        <f>IF(A1395="","",CHOOSE(MONTH(A1395),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1396" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1395" s="5"/>
+      <c r="D1395" s="5"/>
+      <c r="E1395" s="5"/>
+      <c r="F1395" s="5"/>
+    </row>
+    <row r="1396" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1396" s="5"/>
       <c r="B1396" t="str">
-        <f>IF(A1396="","",CHOOSE(MONTH(A1396),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1397" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1396" s="5"/>
+      <c r="D1396" s="5"/>
+      <c r="E1396" s="5"/>
+      <c r="F1396" s="5"/>
+    </row>
+    <row r="1397" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1397" s="5"/>
       <c r="B1397" t="str">
-        <f>IF(A1397="","",CHOOSE(MONTH(A1397),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1398" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1397" s="5"/>
+      <c r="D1397" s="5"/>
+      <c r="E1397" s="5"/>
+      <c r="F1397" s="5"/>
+    </row>
+    <row r="1398" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1398" s="5"/>
       <c r="B1398" t="str">
-        <f>IF(A1398="","",CHOOSE(MONTH(A1398),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1399" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1398" s="5"/>
+      <c r="D1398" s="5"/>
+      <c r="E1398" s="5"/>
+      <c r="F1398" s="5"/>
+    </row>
+    <row r="1399" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1399" s="5"/>
       <c r="B1399" t="str">
-        <f>IF(A1399="","",CHOOSE(MONTH(A1399),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1400" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1399" s="5"/>
+      <c r="D1399" s="5"/>
+      <c r="E1399" s="5"/>
+      <c r="F1399" s="5"/>
+    </row>
+    <row r="1400" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1400" s="5"/>
       <c r="B1400" t="str">
-        <f>IF(A1400="","",CHOOSE(MONTH(A1400),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1401" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1400" s="5"/>
+      <c r="D1400" s="5"/>
+      <c r="E1400" s="5"/>
+      <c r="F1400" s="5"/>
+    </row>
+    <row r="1401" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1401" s="5"/>
       <c r="B1401" t="str">
-        <f>IF(A1401="","",CHOOSE(MONTH(A1401),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1402" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1401" s="5"/>
+      <c r="D1401" s="5"/>
+      <c r="E1401" s="5"/>
+      <c r="F1401" s="5"/>
+    </row>
+    <row r="1402" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1402" s="5"/>
       <c r="B1402" t="str">
-        <f>IF(A1402="","",CHOOSE(MONTH(A1402),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1403" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1402" s="5"/>
+      <c r="D1402" s="5"/>
+      <c r="E1402" s="5"/>
+      <c r="F1402" s="5"/>
+    </row>
+    <row r="1403" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1403" s="5"/>
       <c r="B1403" t="str">
-        <f>IF(A1403="","",CHOOSE(MONTH(A1403),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1404" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1403" s="5"/>
+      <c r="D1403" s="5"/>
+      <c r="E1403" s="5"/>
+      <c r="F1403" s="5"/>
+    </row>
+    <row r="1404" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1404" s="5"/>
       <c r="B1404" t="str">
-        <f>IF(A1404="","",CHOOSE(MONTH(A1404),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1405" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1404" s="5"/>
+      <c r="D1404" s="5"/>
+      <c r="E1404" s="5"/>
+      <c r="F1404" s="5"/>
+    </row>
+    <row r="1405" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1405" s="5"/>
       <c r="B1405" t="str">
-        <f>IF(A1405="","",CHOOSE(MONTH(A1405),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1406" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1405" s="5"/>
+      <c r="D1405" s="5"/>
+      <c r="E1405" s="5"/>
+      <c r="F1405" s="5"/>
+    </row>
+    <row r="1406" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1406" s="5"/>
       <c r="B1406" t="str">
-        <f>IF(A1406="","",CHOOSE(MONTH(A1406),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1407" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1406" s="5"/>
+      <c r="D1406" s="5"/>
+      <c r="E1406" s="5"/>
+      <c r="F1406" s="5"/>
+    </row>
+    <row r="1407" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1407" s="5"/>
       <c r="B1407" t="str">
-        <f>IF(A1407="","",CHOOSE(MONTH(A1407),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1408" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1407" s="5"/>
+      <c r="D1407" s="5"/>
+      <c r="E1407" s="5"/>
+      <c r="F1407" s="5"/>
+    </row>
+    <row r="1408" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1408" s="5"/>
       <c r="B1408" t="str">
-        <f>IF(A1408="","",CHOOSE(MONTH(A1408),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1409" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1408" s="5"/>
+      <c r="D1408" s="5"/>
+      <c r="E1408" s="5"/>
+      <c r="F1408" s="5"/>
+    </row>
+    <row r="1409" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1409" s="5"/>
       <c r="B1409" t="str">
-        <f>IF(A1409="","",CHOOSE(MONTH(A1409),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1410" spans="2:2">
+        <f t="shared" si="22"/>
+        <v/>
+      </c>
+      <c r="C1409" s="5"/>
+      <c r="D1409" s="5"/>
+      <c r="E1409" s="5"/>
+      <c r="F1409" s="5"/>
+    </row>
+    <row r="1410" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1410" s="5"/>
       <c r="B1410" t="str">
-        <f>IF(A1410="","",CHOOSE(MONTH(A1410),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1411" spans="2:2">
+        <f t="shared" ref="B1410:B1473" si="23">IF(A1410="","",CHOOSE(MONTH(A1410),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1410" s="5"/>
+      <c r="D1410" s="5"/>
+      <c r="E1410" s="5"/>
+      <c r="F1410" s="5"/>
+    </row>
+    <row r="1411" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1411" s="5"/>
       <c r="B1411" t="str">
-        <f>IF(A1411="","",CHOOSE(MONTH(A1411),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1412" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1411" s="5"/>
+      <c r="D1411" s="5"/>
+      <c r="E1411" s="5"/>
+      <c r="F1411" s="5"/>
+    </row>
+    <row r="1412" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1412" s="5"/>
       <c r="B1412" t="str">
-        <f>IF(A1412="","",CHOOSE(MONTH(A1412),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1413" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1412" s="5"/>
+      <c r="D1412" s="5"/>
+      <c r="E1412" s="5"/>
+      <c r="F1412" s="5"/>
+    </row>
+    <row r="1413" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1413" s="5"/>
       <c r="B1413" t="str">
-        <f>IF(A1413="","",CHOOSE(MONTH(A1413),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1414" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1413" s="5"/>
+      <c r="D1413" s="5"/>
+      <c r="E1413" s="5"/>
+      <c r="F1413" s="5"/>
+    </row>
+    <row r="1414" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1414" s="5"/>
       <c r="B1414" t="str">
-        <f>IF(A1414="","",CHOOSE(MONTH(A1414),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1415" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1414" s="5"/>
+      <c r="D1414" s="5"/>
+      <c r="E1414" s="5"/>
+      <c r="F1414" s="5"/>
+    </row>
+    <row r="1415" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1415" s="5"/>
       <c r="B1415" t="str">
-        <f>IF(A1415="","",CHOOSE(MONTH(A1415),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1416" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1415" s="5"/>
+      <c r="D1415" s="5"/>
+      <c r="E1415" s="5"/>
+      <c r="F1415" s="5"/>
+    </row>
+    <row r="1416" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1416" s="5"/>
       <c r="B1416" t="str">
-        <f>IF(A1416="","",CHOOSE(MONTH(A1416),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1417" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1416" s="5"/>
+      <c r="D1416" s="5"/>
+      <c r="E1416" s="5"/>
+      <c r="F1416" s="5"/>
+    </row>
+    <row r="1417" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1417" s="5"/>
       <c r="B1417" t="str">
-        <f>IF(A1417="","",CHOOSE(MONTH(A1417),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1418" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1417" s="5"/>
+      <c r="D1417" s="5"/>
+      <c r="E1417" s="5"/>
+      <c r="F1417" s="5"/>
+    </row>
+    <row r="1418" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1418" s="5"/>
       <c r="B1418" t="str">
-        <f>IF(A1418="","",CHOOSE(MONTH(A1418),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1419" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1418" s="5"/>
+      <c r="D1418" s="5"/>
+      <c r="E1418" s="5"/>
+      <c r="F1418" s="5"/>
+    </row>
+    <row r="1419" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1419" s="5"/>
       <c r="B1419" t="str">
-        <f>IF(A1419="","",CHOOSE(MONTH(A1419),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1420" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1419" s="5"/>
+      <c r="D1419" s="5"/>
+      <c r="E1419" s="5"/>
+      <c r="F1419" s="5"/>
+    </row>
+    <row r="1420" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1420" s="5"/>
       <c r="B1420" t="str">
-        <f>IF(A1420="","",CHOOSE(MONTH(A1420),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1421" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1420" s="5"/>
+      <c r="D1420" s="5"/>
+      <c r="E1420" s="5"/>
+      <c r="F1420" s="5"/>
+    </row>
+    <row r="1421" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1421" s="5"/>
       <c r="B1421" t="str">
-        <f>IF(A1421="","",CHOOSE(MONTH(A1421),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1422" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1421" s="5"/>
+      <c r="D1421" s="5"/>
+      <c r="E1421" s="5"/>
+      <c r="F1421" s="5"/>
+    </row>
+    <row r="1422" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1422" s="5"/>
       <c r="B1422" t="str">
-        <f>IF(A1422="","",CHOOSE(MONTH(A1422),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1423" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1422" s="5"/>
+      <c r="D1422" s="5"/>
+      <c r="E1422" s="5"/>
+      <c r="F1422" s="5"/>
+    </row>
+    <row r="1423" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1423" s="5"/>
       <c r="B1423" t="str">
-        <f>IF(A1423="","",CHOOSE(MONTH(A1423),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1424" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1423" s="5"/>
+      <c r="D1423" s="5"/>
+      <c r="E1423" s="5"/>
+      <c r="F1423" s="5"/>
+    </row>
+    <row r="1424" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1424" s="5"/>
       <c r="B1424" t="str">
-        <f>IF(A1424="","",CHOOSE(MONTH(A1424),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1425" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1424" s="5"/>
+      <c r="D1424" s="5"/>
+      <c r="E1424" s="5"/>
+      <c r="F1424" s="5"/>
+    </row>
+    <row r="1425" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1425" s="5"/>
       <c r="B1425" t="str">
-        <f>IF(A1425="","",CHOOSE(MONTH(A1425),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1426" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1425" s="5"/>
+      <c r="D1425" s="5"/>
+      <c r="E1425" s="5"/>
+      <c r="F1425" s="5"/>
+    </row>
+    <row r="1426" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1426" s="5"/>
       <c r="B1426" t="str">
-        <f>IF(A1426="","",CHOOSE(MONTH(A1426),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1427" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1426" s="5"/>
+      <c r="D1426" s="5"/>
+      <c r="E1426" s="5"/>
+      <c r="F1426" s="5"/>
+    </row>
+    <row r="1427" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1427" s="5"/>
       <c r="B1427" t="str">
-        <f>IF(A1427="","",CHOOSE(MONTH(A1427),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1428" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1427" s="5"/>
+      <c r="D1427" s="5"/>
+      <c r="E1427" s="5"/>
+      <c r="F1427" s="5"/>
+    </row>
+    <row r="1428" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1428" s="5"/>
       <c r="B1428" t="str">
-        <f>IF(A1428="","",CHOOSE(MONTH(A1428),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1429" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1428" s="5"/>
+      <c r="D1428" s="5"/>
+      <c r="E1428" s="5"/>
+      <c r="F1428" s="5"/>
+    </row>
+    <row r="1429" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1429" s="5"/>
       <c r="B1429" t="str">
-        <f>IF(A1429="","",CHOOSE(MONTH(A1429),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1430" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1429" s="5"/>
+      <c r="D1429" s="5"/>
+      <c r="E1429" s="5"/>
+      <c r="F1429" s="5"/>
+    </row>
+    <row r="1430" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1430" s="5"/>
       <c r="B1430" t="str">
-        <f>IF(A1430="","",CHOOSE(MONTH(A1430),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1431" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1430" s="5"/>
+      <c r="D1430" s="5"/>
+      <c r="E1430" s="5"/>
+      <c r="F1430" s="5"/>
+    </row>
+    <row r="1431" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1431" s="5"/>
       <c r="B1431" t="str">
-        <f>IF(A1431="","",CHOOSE(MONTH(A1431),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1432" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1431" s="5"/>
+      <c r="D1431" s="5"/>
+      <c r="E1431" s="5"/>
+      <c r="F1431" s="5"/>
+    </row>
+    <row r="1432" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1432" s="5"/>
       <c r="B1432" t="str">
-        <f>IF(A1432="","",CHOOSE(MONTH(A1432),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1433" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1432" s="5"/>
+      <c r="D1432" s="5"/>
+      <c r="E1432" s="5"/>
+      <c r="F1432" s="5"/>
+    </row>
+    <row r="1433" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1433" s="5"/>
       <c r="B1433" t="str">
-        <f>IF(A1433="","",CHOOSE(MONTH(A1433),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1434" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1433" s="5"/>
+      <c r="D1433" s="5"/>
+      <c r="E1433" s="5"/>
+      <c r="F1433" s="5"/>
+    </row>
+    <row r="1434" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1434" s="5"/>
       <c r="B1434" t="str">
-        <f>IF(A1434="","",CHOOSE(MONTH(A1434),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1435" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1434" s="5"/>
+      <c r="D1434" s="5"/>
+      <c r="E1434" s="5"/>
+      <c r="F1434" s="5"/>
+    </row>
+    <row r="1435" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1435" s="5"/>
       <c r="B1435" t="str">
-        <f>IF(A1435="","",CHOOSE(MONTH(A1435),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1436" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1435" s="5"/>
+      <c r="D1435" s="5"/>
+      <c r="E1435" s="5"/>
+      <c r="F1435" s="5"/>
+    </row>
+    <row r="1436" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1436" s="5"/>
       <c r="B1436" t="str">
-        <f>IF(A1436="","",CHOOSE(MONTH(A1436),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1437" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1436" s="5"/>
+      <c r="D1436" s="5"/>
+      <c r="E1436" s="5"/>
+      <c r="F1436" s="5"/>
+    </row>
+    <row r="1437" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1437" s="5"/>
       <c r="B1437" t="str">
-        <f>IF(A1437="","",CHOOSE(MONTH(A1437),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1438" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1437" s="5"/>
+      <c r="D1437" s="5"/>
+      <c r="E1437" s="5"/>
+      <c r="F1437" s="5"/>
+    </row>
+    <row r="1438" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1438" s="5"/>
       <c r="B1438" t="str">
-        <f>IF(A1438="","",CHOOSE(MONTH(A1438),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1439" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1438" s="5"/>
+      <c r="D1438" s="5"/>
+      <c r="E1438" s="5"/>
+      <c r="F1438" s="5"/>
+    </row>
+    <row r="1439" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1439" s="5"/>
       <c r="B1439" t="str">
-        <f>IF(A1439="","",CHOOSE(MONTH(A1439),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1440" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1439" s="5"/>
+      <c r="D1439" s="5"/>
+      <c r="E1439" s="5"/>
+      <c r="F1439" s="5"/>
+    </row>
+    <row r="1440" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1440" s="5"/>
       <c r="B1440" t="str">
-        <f>IF(A1440="","",CHOOSE(MONTH(A1440),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1441" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1440" s="5"/>
+      <c r="D1440" s="5"/>
+      <c r="E1440" s="5"/>
+      <c r="F1440" s="5"/>
+    </row>
+    <row r="1441" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1441" s="5"/>
       <c r="B1441" t="str">
-        <f>IF(A1441="","",CHOOSE(MONTH(A1441),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1442" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1441" s="5"/>
+      <c r="D1441" s="5"/>
+      <c r="E1441" s="5"/>
+      <c r="F1441" s="5"/>
+    </row>
+    <row r="1442" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1442" s="5"/>
       <c r="B1442" t="str">
-        <f>IF(A1442="","",CHOOSE(MONTH(A1442),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1443" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1442" s="5"/>
+      <c r="D1442" s="5"/>
+      <c r="E1442" s="5"/>
+      <c r="F1442" s="5"/>
+    </row>
+    <row r="1443" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1443" s="5"/>
       <c r="B1443" t="str">
-        <f>IF(A1443="","",CHOOSE(MONTH(A1443),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1444" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1443" s="5"/>
+      <c r="D1443" s="5"/>
+      <c r="E1443" s="5"/>
+      <c r="F1443" s="5"/>
+    </row>
+    <row r="1444" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1444" s="5"/>
       <c r="B1444" t="str">
-        <f>IF(A1444="","",CHOOSE(MONTH(A1444),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1445" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1444" s="5"/>
+      <c r="D1444" s="5"/>
+      <c r="E1444" s="5"/>
+      <c r="F1444" s="5"/>
+    </row>
+    <row r="1445" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1445" s="5"/>
       <c r="B1445" t="str">
-        <f>IF(A1445="","",CHOOSE(MONTH(A1445),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1446" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1445" s="5"/>
+      <c r="D1445" s="5"/>
+      <c r="E1445" s="5"/>
+      <c r="F1445" s="5"/>
+    </row>
+    <row r="1446" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1446" s="5"/>
       <c r="B1446" t="str">
-        <f>IF(A1446="","",CHOOSE(MONTH(A1446),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1447" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1446" s="5"/>
+      <c r="D1446" s="5"/>
+      <c r="E1446" s="5"/>
+      <c r="F1446" s="5"/>
+    </row>
+    <row r="1447" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1447" s="5"/>
       <c r="B1447" t="str">
-        <f>IF(A1447="","",CHOOSE(MONTH(A1447),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1448" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1447" s="5"/>
+      <c r="D1447" s="5"/>
+      <c r="E1447" s="5"/>
+      <c r="F1447" s="5"/>
+    </row>
+    <row r="1448" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1448" s="5"/>
       <c r="B1448" t="str">
-        <f>IF(A1448="","",CHOOSE(MONTH(A1448),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1449" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1448" s="5"/>
+      <c r="D1448" s="5"/>
+      <c r="E1448" s="5"/>
+      <c r="F1448" s="5"/>
+    </row>
+    <row r="1449" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1449" s="5"/>
       <c r="B1449" t="str">
-        <f>IF(A1449="","",CHOOSE(MONTH(A1449),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1450" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1449" s="5"/>
+      <c r="D1449" s="5"/>
+      <c r="E1449" s="5"/>
+      <c r="F1449" s="5"/>
+    </row>
+    <row r="1450" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1450" s="5"/>
       <c r="B1450" t="str">
-        <f>IF(A1450="","",CHOOSE(MONTH(A1450),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1451" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1450" s="5"/>
+      <c r="D1450" s="5"/>
+      <c r="E1450" s="5"/>
+      <c r="F1450" s="5"/>
+    </row>
+    <row r="1451" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1451" s="5"/>
       <c r="B1451" t="str">
-        <f>IF(A1451="","",CHOOSE(MONTH(A1451),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1452" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1451" s="5"/>
+      <c r="D1451" s="5"/>
+      <c r="E1451" s="5"/>
+      <c r="F1451" s="5"/>
+    </row>
+    <row r="1452" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1452" s="5"/>
       <c r="B1452" t="str">
-        <f>IF(A1452="","",CHOOSE(MONTH(A1452),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1453" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1452" s="5"/>
+      <c r="D1452" s="5"/>
+      <c r="E1452" s="5"/>
+      <c r="F1452" s="5"/>
+    </row>
+    <row r="1453" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1453" s="5"/>
       <c r="B1453" t="str">
-        <f>IF(A1453="","",CHOOSE(MONTH(A1453),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1454" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1453" s="5"/>
+      <c r="D1453" s="5"/>
+      <c r="E1453" s="5"/>
+      <c r="F1453" s="5"/>
+    </row>
+    <row r="1454" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1454" s="5"/>
       <c r="B1454" t="str">
-        <f>IF(A1454="","",CHOOSE(MONTH(A1454),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1455" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1454" s="5"/>
+      <c r="D1454" s="5"/>
+      <c r="E1454" s="5"/>
+      <c r="F1454" s="5"/>
+    </row>
+    <row r="1455" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1455" s="5"/>
       <c r="B1455" t="str">
-        <f>IF(A1455="","",CHOOSE(MONTH(A1455),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1456" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1455" s="5"/>
+      <c r="D1455" s="5"/>
+      <c r="E1455" s="5"/>
+      <c r="F1455" s="5"/>
+    </row>
+    <row r="1456" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1456" s="5"/>
       <c r="B1456" t="str">
-        <f>IF(A1456="","",CHOOSE(MONTH(A1456),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1457" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1456" s="5"/>
+      <c r="D1456" s="5"/>
+      <c r="E1456" s="5"/>
+      <c r="F1456" s="5"/>
+    </row>
+    <row r="1457" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1457" s="5"/>
       <c r="B1457" t="str">
-        <f>IF(A1457="","",CHOOSE(MONTH(A1457),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1458" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1457" s="5"/>
+      <c r="D1457" s="5"/>
+      <c r="E1457" s="5"/>
+      <c r="F1457" s="5"/>
+    </row>
+    <row r="1458" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1458" s="5"/>
       <c r="B1458" t="str">
-        <f>IF(A1458="","",CHOOSE(MONTH(A1458),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1459" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1458" s="5"/>
+      <c r="D1458" s="5"/>
+      <c r="E1458" s="5"/>
+      <c r="F1458" s="5"/>
+    </row>
+    <row r="1459" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1459" s="5"/>
       <c r="B1459" t="str">
-        <f>IF(A1459="","",CHOOSE(MONTH(A1459),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1460" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1459" s="5"/>
+      <c r="D1459" s="5"/>
+      <c r="E1459" s="5"/>
+      <c r="F1459" s="5"/>
+    </row>
+    <row r="1460" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1460" s="5"/>
       <c r="B1460" t="str">
-        <f>IF(A1460="","",CHOOSE(MONTH(A1460),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1461" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1460" s="5"/>
+      <c r="D1460" s="5"/>
+      <c r="E1460" s="5"/>
+      <c r="F1460" s="5"/>
+    </row>
+    <row r="1461" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1461" s="5"/>
       <c r="B1461" t="str">
-        <f>IF(A1461="","",CHOOSE(MONTH(A1461),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1462" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1461" s="5"/>
+      <c r="D1461" s="5"/>
+      <c r="E1461" s="5"/>
+      <c r="F1461" s="5"/>
+    </row>
+    <row r="1462" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1462" s="5"/>
       <c r="B1462" t="str">
-        <f>IF(A1462="","",CHOOSE(MONTH(A1462),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1463" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1462" s="5"/>
+      <c r="D1462" s="5"/>
+      <c r="E1462" s="5"/>
+      <c r="F1462" s="5"/>
+    </row>
+    <row r="1463" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1463" s="5"/>
       <c r="B1463" t="str">
-        <f>IF(A1463="","",CHOOSE(MONTH(A1463),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1464" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1463" s="5"/>
+      <c r="D1463" s="5"/>
+      <c r="E1463" s="5"/>
+      <c r="F1463" s="5"/>
+    </row>
+    <row r="1464" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1464" s="5"/>
       <c r="B1464" t="str">
-        <f>IF(A1464="","",CHOOSE(MONTH(A1464),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1465" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1464" s="5"/>
+      <c r="D1464" s="5"/>
+      <c r="E1464" s="5"/>
+      <c r="F1464" s="5"/>
+    </row>
+    <row r="1465" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1465" s="5"/>
       <c r="B1465" t="str">
-        <f>IF(A1465="","",CHOOSE(MONTH(A1465),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1466" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1465" s="5"/>
+      <c r="D1465" s="5"/>
+      <c r="E1465" s="5"/>
+      <c r="F1465" s="5"/>
+    </row>
+    <row r="1466" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1466" s="5"/>
       <c r="B1466" t="str">
-        <f>IF(A1466="","",CHOOSE(MONTH(A1466),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1467" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1466" s="5"/>
+      <c r="D1466" s="5"/>
+      <c r="E1466" s="5"/>
+      <c r="F1466" s="5"/>
+    </row>
+    <row r="1467" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1467" s="5"/>
       <c r="B1467" t="str">
-        <f>IF(A1467="","",CHOOSE(MONTH(A1467),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1468" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1467" s="5"/>
+      <c r="D1467" s="5"/>
+      <c r="E1467" s="5"/>
+      <c r="F1467" s="5"/>
+    </row>
+    <row r="1468" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1468" s="5"/>
       <c r="B1468" t="str">
-        <f>IF(A1468="","",CHOOSE(MONTH(A1468),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1469" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1468" s="5"/>
+      <c r="D1468" s="5"/>
+      <c r="E1468" s="5"/>
+      <c r="F1468" s="5"/>
+    </row>
+    <row r="1469" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1469" s="5"/>
       <c r="B1469" t="str">
-        <f>IF(A1469="","",CHOOSE(MONTH(A1469),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1470" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1469" s="5"/>
+      <c r="D1469" s="5"/>
+      <c r="E1469" s="5"/>
+      <c r="F1469" s="5"/>
+    </row>
+    <row r="1470" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1470" s="5"/>
       <c r="B1470" t="str">
-        <f>IF(A1470="","",CHOOSE(MONTH(A1470),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1471" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1470" s="5"/>
+      <c r="D1470" s="5"/>
+      <c r="E1470" s="5"/>
+      <c r="F1470" s="5"/>
+    </row>
+    <row r="1471" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1471" s="5"/>
       <c r="B1471" t="str">
-        <f>IF(A1471="","",CHOOSE(MONTH(A1471),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1472" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1471" s="5"/>
+      <c r="D1471" s="5"/>
+      <c r="E1471" s="5"/>
+      <c r="F1471" s="5"/>
+    </row>
+    <row r="1472" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1472" s="5"/>
       <c r="B1472" t="str">
-        <f>IF(A1472="","",CHOOSE(MONTH(A1472),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1473" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1472" s="5"/>
+      <c r="D1472" s="5"/>
+      <c r="E1472" s="5"/>
+      <c r="F1472" s="5"/>
+    </row>
+    <row r="1473" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1473" s="5"/>
       <c r="B1473" t="str">
-        <f>IF(A1473="","",CHOOSE(MONTH(A1473),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1474" spans="2:2">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="C1473" s="5"/>
+      <c r="D1473" s="5"/>
+      <c r="E1473" s="5"/>
+      <c r="F1473" s="5"/>
+    </row>
+    <row r="1474" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1474" s="5"/>
       <c r="B1474" t="str">
-        <f>IF(A1474="","",CHOOSE(MONTH(A1474),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1475" spans="2:2">
+        <f t="shared" ref="B1474:B1537" si="24">IF(A1474="","",CHOOSE(MONTH(A1474),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1474" s="5"/>
+      <c r="D1474" s="5"/>
+      <c r="E1474" s="5"/>
+      <c r="F1474" s="5"/>
+    </row>
+    <row r="1475" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1475" s="5"/>
       <c r="B1475" t="str">
-        <f>IF(A1475="","",CHOOSE(MONTH(A1475),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1476" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1475" s="5"/>
+      <c r="D1475" s="5"/>
+      <c r="E1475" s="5"/>
+      <c r="F1475" s="5"/>
+    </row>
+    <row r="1476" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1476" s="5"/>
       <c r="B1476" t="str">
-        <f>IF(A1476="","",CHOOSE(MONTH(A1476),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1477" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1476" s="5"/>
+      <c r="D1476" s="5"/>
+      <c r="E1476" s="5"/>
+      <c r="F1476" s="5"/>
+    </row>
+    <row r="1477" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1477" s="5"/>
       <c r="B1477" t="str">
-        <f>IF(A1477="","",CHOOSE(MONTH(A1477),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1478" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1477" s="5"/>
+      <c r="D1477" s="5"/>
+      <c r="E1477" s="5"/>
+      <c r="F1477" s="5"/>
+    </row>
+    <row r="1478" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1478" s="5"/>
       <c r="B1478" t="str">
-        <f>IF(A1478="","",CHOOSE(MONTH(A1478),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1479" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1478" s="5"/>
+      <c r="D1478" s="5"/>
+      <c r="E1478" s="5"/>
+      <c r="F1478" s="5"/>
+    </row>
+    <row r="1479" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1479" s="5"/>
       <c r="B1479" t="str">
-        <f>IF(A1479="","",CHOOSE(MONTH(A1479),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1480" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1479" s="5"/>
+      <c r="D1479" s="5"/>
+      <c r="E1479" s="5"/>
+      <c r="F1479" s="5"/>
+    </row>
+    <row r="1480" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1480" s="5"/>
       <c r="B1480" t="str">
-        <f>IF(A1480="","",CHOOSE(MONTH(A1480),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1481" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1480" s="5"/>
+      <c r="D1480" s="5"/>
+      <c r="E1480" s="5"/>
+      <c r="F1480" s="5"/>
+    </row>
+    <row r="1481" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1481" s="5"/>
       <c r="B1481" t="str">
-        <f>IF(A1481="","",CHOOSE(MONTH(A1481),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1482" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1481" s="5"/>
+      <c r="D1481" s="5"/>
+      <c r="E1481" s="5"/>
+      <c r="F1481" s="5"/>
+    </row>
+    <row r="1482" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1482" s="5"/>
       <c r="B1482" t="str">
-        <f>IF(A1482="","",CHOOSE(MONTH(A1482),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1483" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1482" s="5"/>
+      <c r="D1482" s="5"/>
+      <c r="E1482" s="5"/>
+      <c r="F1482" s="5"/>
+    </row>
+    <row r="1483" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1483" s="5"/>
       <c r="B1483" t="str">
-        <f>IF(A1483="","",CHOOSE(MONTH(A1483),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1484" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1483" s="5"/>
+      <c r="D1483" s="5"/>
+      <c r="E1483" s="5"/>
+      <c r="F1483" s="5"/>
+    </row>
+    <row r="1484" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1484" s="5"/>
       <c r="B1484" t="str">
-        <f>IF(A1484="","",CHOOSE(MONTH(A1484),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1485" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1484" s="5"/>
+      <c r="D1484" s="5"/>
+      <c r="E1484" s="5"/>
+      <c r="F1484" s="5"/>
+    </row>
+    <row r="1485" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1485" s="5"/>
       <c r="B1485" t="str">
-        <f>IF(A1485="","",CHOOSE(MONTH(A1485),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1486" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1485" s="5"/>
+      <c r="D1485" s="5"/>
+      <c r="E1485" s="5"/>
+      <c r="F1485" s="5"/>
+    </row>
+    <row r="1486" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1486" s="5"/>
       <c r="B1486" t="str">
-        <f>IF(A1486="","",CHOOSE(MONTH(A1486),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1487" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1486" s="5"/>
+      <c r="D1486" s="5"/>
+      <c r="E1486" s="5"/>
+      <c r="F1486" s="5"/>
+    </row>
+    <row r="1487" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1487" s="5"/>
       <c r="B1487" t="str">
-        <f>IF(A1487="","",CHOOSE(MONTH(A1487),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1488" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1487" s="5"/>
+      <c r="D1487" s="5"/>
+      <c r="E1487" s="5"/>
+      <c r="F1487" s="5"/>
+    </row>
+    <row r="1488" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1488" s="5"/>
       <c r="B1488" t="str">
-        <f>IF(A1488="","",CHOOSE(MONTH(A1488),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1489" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1488" s="5"/>
+      <c r="D1488" s="5"/>
+      <c r="E1488" s="5"/>
+      <c r="F1488" s="5"/>
+    </row>
+    <row r="1489" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1489" s="5"/>
       <c r="B1489" t="str">
-        <f>IF(A1489="","",CHOOSE(MONTH(A1489),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1490" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1489" s="5"/>
+      <c r="D1489" s="5"/>
+      <c r="E1489" s="5"/>
+      <c r="F1489" s="5"/>
+    </row>
+    <row r="1490" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1490" s="5"/>
       <c r="B1490" t="str">
-        <f>IF(A1490="","",CHOOSE(MONTH(A1490),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1491" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1490" s="5"/>
+      <c r="D1490" s="5"/>
+      <c r="E1490" s="5"/>
+      <c r="F1490" s="5"/>
+    </row>
+    <row r="1491" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1491" s="5"/>
       <c r="B1491" t="str">
-        <f>IF(A1491="","",CHOOSE(MONTH(A1491),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1492" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1491" s="5"/>
+      <c r="D1491" s="5"/>
+      <c r="E1491" s="5"/>
+      <c r="F1491" s="5"/>
+    </row>
+    <row r="1492" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1492" s="5"/>
       <c r="B1492" t="str">
-        <f>IF(A1492="","",CHOOSE(MONTH(A1492),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1493" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1492" s="5"/>
+      <c r="D1492" s="5"/>
+      <c r="E1492" s="5"/>
+      <c r="F1492" s="5"/>
+    </row>
+    <row r="1493" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1493" s="5"/>
       <c r="B1493" t="str">
-        <f>IF(A1493="","",CHOOSE(MONTH(A1493),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1494" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1493" s="5"/>
+      <c r="D1493" s="5"/>
+      <c r="E1493" s="5"/>
+      <c r="F1493" s="5"/>
+    </row>
+    <row r="1494" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1494" s="5"/>
       <c r="B1494" t="str">
-        <f>IF(A1494="","",CHOOSE(MONTH(A1494),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1495" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1494" s="5"/>
+      <c r="D1494" s="5"/>
+      <c r="E1494" s="5"/>
+      <c r="F1494" s="5"/>
+    </row>
+    <row r="1495" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1495" s="5"/>
       <c r="B1495" t="str">
-        <f>IF(A1495="","",CHOOSE(MONTH(A1495),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1496" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1495" s="5"/>
+      <c r="D1495" s="5"/>
+      <c r="E1495" s="5"/>
+      <c r="F1495" s="5"/>
+    </row>
+    <row r="1496" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1496" s="5"/>
       <c r="B1496" t="str">
-        <f>IF(A1496="","",CHOOSE(MONTH(A1496),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1497" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1496" s="5"/>
+      <c r="D1496" s="5"/>
+      <c r="E1496" s="5"/>
+      <c r="F1496" s="5"/>
+    </row>
+    <row r="1497" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1497" s="5"/>
       <c r="B1497" t="str">
-        <f>IF(A1497="","",CHOOSE(MONTH(A1497),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1498" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1497" s="5"/>
+      <c r="D1497" s="5"/>
+      <c r="E1497" s="5"/>
+      <c r="F1497" s="5"/>
+    </row>
+    <row r="1498" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1498" s="5"/>
       <c r="B1498" t="str">
-        <f>IF(A1498="","",CHOOSE(MONTH(A1498),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1499" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1498" s="5"/>
+      <c r="D1498" s="5"/>
+      <c r="E1498" s="5"/>
+      <c r="F1498" s="5"/>
+    </row>
+    <row r="1499" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1499" s="5"/>
       <c r="B1499" t="str">
-        <f>IF(A1499="","",CHOOSE(MONTH(A1499),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1500" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1499" s="5"/>
+      <c r="D1499" s="5"/>
+      <c r="E1499" s="5"/>
+      <c r="F1499" s="5"/>
+    </row>
+    <row r="1500" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1500" s="5"/>
       <c r="B1500" t="str">
-        <f>IF(A1500="","",CHOOSE(MONTH(A1500),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1501" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1500" s="5"/>
+      <c r="D1500" s="5"/>
+      <c r="E1500" s="5"/>
+      <c r="F1500" s="5"/>
+    </row>
+    <row r="1501" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1501" s="5"/>
       <c r="B1501" t="str">
-        <f>IF(A1501="","",CHOOSE(MONTH(A1501),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1502" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1501" s="5"/>
+      <c r="D1501" s="5"/>
+      <c r="E1501" s="5"/>
+      <c r="F1501" s="5"/>
+    </row>
+    <row r="1502" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1502" s="5"/>
       <c r="B1502" t="str">
-        <f>IF(A1502="","",CHOOSE(MONTH(A1502),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1503" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1502" s="5"/>
+      <c r="D1502" s="5"/>
+      <c r="E1502" s="5"/>
+      <c r="F1502" s="5"/>
+    </row>
+    <row r="1503" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1503" s="5"/>
       <c r="B1503" t="str">
-        <f>IF(A1503="","",CHOOSE(MONTH(A1503),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1504" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1503" s="5"/>
+      <c r="D1503" s="5"/>
+      <c r="E1503" s="5"/>
+      <c r="F1503" s="5"/>
+    </row>
+    <row r="1504" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1504" s="5"/>
       <c r="B1504" t="str">
-        <f>IF(A1504="","",CHOOSE(MONTH(A1504),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1505" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1504" s="5"/>
+      <c r="D1504" s="5"/>
+      <c r="E1504" s="5"/>
+      <c r="F1504" s="5"/>
+    </row>
+    <row r="1505" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1505" s="5"/>
       <c r="B1505" t="str">
-        <f>IF(A1505="","",CHOOSE(MONTH(A1505),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1506" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1505" s="5"/>
+      <c r="D1505" s="5"/>
+      <c r="E1505" s="5"/>
+      <c r="F1505" s="5"/>
+    </row>
+    <row r="1506" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1506" s="5"/>
       <c r="B1506" t="str">
-        <f>IF(A1506="","",CHOOSE(MONTH(A1506),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1507" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1506" s="5"/>
+      <c r="D1506" s="5"/>
+      <c r="E1506" s="5"/>
+      <c r="F1506" s="5"/>
+    </row>
+    <row r="1507" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1507" s="5"/>
       <c r="B1507" t="str">
-        <f>IF(A1507="","",CHOOSE(MONTH(A1507),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1508" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1507" s="5"/>
+      <c r="D1507" s="5"/>
+      <c r="E1507" s="5"/>
+      <c r="F1507" s="5"/>
+    </row>
+    <row r="1508" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1508" s="5"/>
       <c r="B1508" t="str">
-        <f>IF(A1508="","",CHOOSE(MONTH(A1508),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1509" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1508" s="5"/>
+      <c r="D1508" s="5"/>
+      <c r="E1508" s="5"/>
+      <c r="F1508" s="5"/>
+    </row>
+    <row r="1509" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1509" s="5"/>
       <c r="B1509" t="str">
-        <f>IF(A1509="","",CHOOSE(MONTH(A1509),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1510" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1509" s="5"/>
+      <c r="D1509" s="5"/>
+      <c r="E1509" s="5"/>
+      <c r="F1509" s="5"/>
+    </row>
+    <row r="1510" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1510" s="5"/>
       <c r="B1510" t="str">
-        <f>IF(A1510="","",CHOOSE(MONTH(A1510),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1511" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1510" s="5"/>
+      <c r="D1510" s="5"/>
+      <c r="E1510" s="5"/>
+      <c r="F1510" s="5"/>
+    </row>
+    <row r="1511" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1511" s="5"/>
       <c r="B1511" t="str">
-        <f>IF(A1511="","",CHOOSE(MONTH(A1511),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1512" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1511" s="5"/>
+      <c r="D1511" s="5"/>
+      <c r="E1511" s="5"/>
+      <c r="F1511" s="5"/>
+    </row>
+    <row r="1512" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1512" s="5"/>
       <c r="B1512" t="str">
-        <f>IF(A1512="","",CHOOSE(MONTH(A1512),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1513" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1512" s="5"/>
+      <c r="D1512" s="5"/>
+      <c r="E1512" s="5"/>
+      <c r="F1512" s="5"/>
+    </row>
+    <row r="1513" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1513" s="5"/>
       <c r="B1513" t="str">
-        <f>IF(A1513="","",CHOOSE(MONTH(A1513),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1514" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1513" s="5"/>
+      <c r="D1513" s="5"/>
+      <c r="E1513" s="5"/>
+      <c r="F1513" s="5"/>
+    </row>
+    <row r="1514" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1514" s="5"/>
       <c r="B1514" t="str">
-        <f>IF(A1514="","",CHOOSE(MONTH(A1514),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1515" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1514" s="5"/>
+      <c r="D1514" s="5"/>
+      <c r="E1514" s="5"/>
+      <c r="F1514" s="5"/>
+    </row>
+    <row r="1515" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1515" s="5"/>
       <c r="B1515" t="str">
-        <f>IF(A1515="","",CHOOSE(MONTH(A1515),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1516" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1515" s="5"/>
+      <c r="D1515" s="5"/>
+      <c r="E1515" s="5"/>
+      <c r="F1515" s="5"/>
+    </row>
+    <row r="1516" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1516" s="5"/>
       <c r="B1516" t="str">
-        <f>IF(A1516="","",CHOOSE(MONTH(A1516),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1517" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1516" s="5"/>
+      <c r="D1516" s="5"/>
+      <c r="E1516" s="5"/>
+      <c r="F1516" s="5"/>
+    </row>
+    <row r="1517" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1517" s="5"/>
       <c r="B1517" t="str">
-        <f>IF(A1517="","",CHOOSE(MONTH(A1517),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1518" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1517" s="5"/>
+      <c r="D1517" s="5"/>
+      <c r="E1517" s="5"/>
+      <c r="F1517" s="5"/>
+    </row>
+    <row r="1518" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1518" s="5"/>
       <c r="B1518" t="str">
-        <f>IF(A1518="","",CHOOSE(MONTH(A1518),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1519" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1518" s="5"/>
+      <c r="D1518" s="5"/>
+      <c r="E1518" s="5"/>
+      <c r="F1518" s="5"/>
+    </row>
+    <row r="1519" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1519" s="5"/>
       <c r="B1519" t="str">
-        <f>IF(A1519="","",CHOOSE(MONTH(A1519),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1520" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1519" s="5"/>
+      <c r="D1519" s="5"/>
+      <c r="E1519" s="5"/>
+      <c r="F1519" s="5"/>
+    </row>
+    <row r="1520" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1520" s="5"/>
       <c r="B1520" t="str">
-        <f>IF(A1520="","",CHOOSE(MONTH(A1520),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1521" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1520" s="5"/>
+      <c r="D1520" s="5"/>
+      <c r="E1520" s="5"/>
+      <c r="F1520" s="5"/>
+    </row>
+    <row r="1521" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1521" s="5"/>
       <c r="B1521" t="str">
-        <f>IF(A1521="","",CHOOSE(MONTH(A1521),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1522" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1521" s="5"/>
+      <c r="D1521" s="5"/>
+      <c r="E1521" s="5"/>
+      <c r="F1521" s="5"/>
+    </row>
+    <row r="1522" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1522" s="5"/>
       <c r="B1522" t="str">
-        <f>IF(A1522="","",CHOOSE(MONTH(A1522),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1523" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1522" s="5"/>
+      <c r="D1522" s="5"/>
+      <c r="E1522" s="5"/>
+      <c r="F1522" s="5"/>
+    </row>
+    <row r="1523" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1523" s="5"/>
       <c r="B1523" t="str">
-        <f>IF(A1523="","",CHOOSE(MONTH(A1523),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1524" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1523" s="5"/>
+      <c r="D1523" s="5"/>
+      <c r="E1523" s="5"/>
+      <c r="F1523" s="5"/>
+    </row>
+    <row r="1524" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1524" s="5"/>
       <c r="B1524" t="str">
-        <f>IF(A1524="","",CHOOSE(MONTH(A1524),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1525" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1524" s="5"/>
+      <c r="D1524" s="5"/>
+      <c r="E1524" s="5"/>
+      <c r="F1524" s="5"/>
+    </row>
+    <row r="1525" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1525" s="5"/>
       <c r="B1525" t="str">
-        <f>IF(A1525="","",CHOOSE(MONTH(A1525),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1526" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1525" s="5"/>
+      <c r="D1525" s="5"/>
+      <c r="E1525" s="5"/>
+      <c r="F1525" s="5"/>
+    </row>
+    <row r="1526" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1526" s="5"/>
       <c r="B1526" t="str">
-        <f>IF(A1526="","",CHOOSE(MONTH(A1526),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1527" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1526" s="5"/>
+      <c r="D1526" s="5"/>
+      <c r="E1526" s="5"/>
+      <c r="F1526" s="5"/>
+    </row>
+    <row r="1527" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1527" s="5"/>
       <c r="B1527" t="str">
-        <f>IF(A1527="","",CHOOSE(MONTH(A1527),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1528" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1527" s="5"/>
+      <c r="D1527" s="5"/>
+      <c r="E1527" s="5"/>
+      <c r="F1527" s="5"/>
+    </row>
+    <row r="1528" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1528" s="5"/>
       <c r="B1528" t="str">
-        <f>IF(A1528="","",CHOOSE(MONTH(A1528),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1529" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1528" s="5"/>
+      <c r="D1528" s="5"/>
+      <c r="E1528" s="5"/>
+      <c r="F1528" s="5"/>
+    </row>
+    <row r="1529" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1529" s="5"/>
       <c r="B1529" t="str">
-        <f>IF(A1529="","",CHOOSE(MONTH(A1529),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1530" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1529" s="5"/>
+      <c r="D1529" s="5"/>
+      <c r="E1529" s="5"/>
+      <c r="F1529" s="5"/>
+    </row>
+    <row r="1530" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1530" s="5"/>
       <c r="B1530" t="str">
-        <f>IF(A1530="","",CHOOSE(MONTH(A1530),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1531" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1530" s="5"/>
+      <c r="D1530" s="5"/>
+      <c r="E1530" s="5"/>
+      <c r="F1530" s="5"/>
+    </row>
+    <row r="1531" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1531" s="5"/>
       <c r="B1531" t="str">
-        <f>IF(A1531="","",CHOOSE(MONTH(A1531),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1532" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1531" s="5"/>
+      <c r="D1531" s="5"/>
+      <c r="E1531" s="5"/>
+      <c r="F1531" s="5"/>
+    </row>
+    <row r="1532" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1532" s="5"/>
       <c r="B1532" t="str">
-        <f>IF(A1532="","",CHOOSE(MONTH(A1532),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1533" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1532" s="5"/>
+      <c r="D1532" s="5"/>
+      <c r="E1532" s="5"/>
+      <c r="F1532" s="5"/>
+    </row>
+    <row r="1533" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1533" s="5"/>
       <c r="B1533" t="str">
-        <f>IF(A1533="","",CHOOSE(MONTH(A1533),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1534" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1533" s="5"/>
+      <c r="D1533" s="5"/>
+      <c r="E1533" s="5"/>
+      <c r="F1533" s="5"/>
+    </row>
+    <row r="1534" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1534" s="5"/>
       <c r="B1534" t="str">
-        <f>IF(A1534="","",CHOOSE(MONTH(A1534),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1535" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1534" s="5"/>
+      <c r="D1534" s="5"/>
+      <c r="E1534" s="5"/>
+      <c r="F1534" s="5"/>
+    </row>
+    <row r="1535" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1535" s="5"/>
       <c r="B1535" t="str">
-        <f>IF(A1535="","",CHOOSE(MONTH(A1535),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1536" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1535" s="5"/>
+      <c r="D1535" s="5"/>
+      <c r="E1535" s="5"/>
+      <c r="F1535" s="5"/>
+    </row>
+    <row r="1536" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1536" s="5"/>
       <c r="B1536" t="str">
-        <f>IF(A1536="","",CHOOSE(MONTH(A1536),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1537" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1536" s="5"/>
+      <c r="D1536" s="5"/>
+      <c r="E1536" s="5"/>
+      <c r="F1536" s="5"/>
+    </row>
+    <row r="1537" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1537" s="5"/>
       <c r="B1537" t="str">
-        <f>IF(A1537="","",CHOOSE(MONTH(A1537),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1538" spans="2:2">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="C1537" s="5"/>
+      <c r="D1537" s="5"/>
+      <c r="E1537" s="5"/>
+      <c r="F1537" s="5"/>
+    </row>
+    <row r="1538" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1538" s="5"/>
       <c r="B1538" t="str">
-        <f>IF(A1538="","",CHOOSE(MONTH(A1538),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1539" spans="2:2">
+        <f t="shared" ref="B1538:B1601" si="25">IF(A1538="","",CHOOSE(MONTH(A1538),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1538" s="5"/>
+      <c r="D1538" s="5"/>
+      <c r="E1538" s="5"/>
+      <c r="F1538" s="5"/>
+    </row>
+    <row r="1539" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1539" s="5"/>
       <c r="B1539" t="str">
-        <f>IF(A1539="","",CHOOSE(MONTH(A1539),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1540" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1539" s="5"/>
+      <c r="D1539" s="5"/>
+      <c r="E1539" s="5"/>
+      <c r="F1539" s="5"/>
+    </row>
+    <row r="1540" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1540" s="5"/>
       <c r="B1540" t="str">
-        <f>IF(A1540="","",CHOOSE(MONTH(A1540),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1541" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1540" s="5"/>
+      <c r="D1540" s="5"/>
+      <c r="E1540" s="5"/>
+      <c r="F1540" s="5"/>
+    </row>
+    <row r="1541" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1541" s="5"/>
       <c r="B1541" t="str">
-        <f>IF(A1541="","",CHOOSE(MONTH(A1541),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1542" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1541" s="5"/>
+      <c r="D1541" s="5"/>
+      <c r="E1541" s="5"/>
+      <c r="F1541" s="5"/>
+    </row>
+    <row r="1542" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1542" s="5"/>
       <c r="B1542" t="str">
-        <f>IF(A1542="","",CHOOSE(MONTH(A1542),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1543" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1542" s="5"/>
+      <c r="D1542" s="5"/>
+      <c r="E1542" s="5"/>
+      <c r="F1542" s="5"/>
+    </row>
+    <row r="1543" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1543" s="5"/>
       <c r="B1543" t="str">
-        <f>IF(A1543="","",CHOOSE(MONTH(A1543),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1544" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1543" s="5"/>
+      <c r="D1543" s="5"/>
+      <c r="E1543" s="5"/>
+      <c r="F1543" s="5"/>
+    </row>
+    <row r="1544" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1544" s="5"/>
       <c r="B1544" t="str">
-        <f>IF(A1544="","",CHOOSE(MONTH(A1544),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1545" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1544" s="5"/>
+      <c r="D1544" s="5"/>
+      <c r="E1544" s="5"/>
+      <c r="F1544" s="5"/>
+    </row>
+    <row r="1545" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1545" s="5"/>
       <c r="B1545" t="str">
-        <f>IF(A1545="","",CHOOSE(MONTH(A1545),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1546" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1545" s="5"/>
+      <c r="D1545" s="5"/>
+      <c r="E1545" s="5"/>
+      <c r="F1545" s="5"/>
+    </row>
+    <row r="1546" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1546" s="5"/>
       <c r="B1546" t="str">
-        <f>IF(A1546="","",CHOOSE(MONTH(A1546),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1547" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1546" s="5"/>
+      <c r="D1546" s="5"/>
+      <c r="E1546" s="5"/>
+      <c r="F1546" s="5"/>
+    </row>
+    <row r="1547" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1547" s="5"/>
       <c r="B1547" t="str">
-        <f>IF(A1547="","",CHOOSE(MONTH(A1547),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1548" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1547" s="5"/>
+      <c r="D1547" s="5"/>
+      <c r="E1547" s="5"/>
+      <c r="F1547" s="5"/>
+    </row>
+    <row r="1548" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1548" s="5"/>
       <c r="B1548" t="str">
-        <f>IF(A1548="","",CHOOSE(MONTH(A1548),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1549" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1548" s="5"/>
+      <c r="D1548" s="5"/>
+      <c r="E1548" s="5"/>
+      <c r="F1548" s="5"/>
+    </row>
+    <row r="1549" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1549" s="5"/>
       <c r="B1549" t="str">
-        <f>IF(A1549="","",CHOOSE(MONTH(A1549),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1550" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1549" s="5"/>
+      <c r="D1549" s="5"/>
+      <c r="E1549" s="5"/>
+      <c r="F1549" s="5"/>
+    </row>
+    <row r="1550" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1550" s="5"/>
       <c r="B1550" t="str">
-        <f>IF(A1550="","",CHOOSE(MONTH(A1550),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1551" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1550" s="5"/>
+      <c r="D1550" s="5"/>
+      <c r="E1550" s="5"/>
+      <c r="F1550" s="5"/>
+    </row>
+    <row r="1551" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1551" s="5"/>
       <c r="B1551" t="str">
-        <f>IF(A1551="","",CHOOSE(MONTH(A1551),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1552" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1551" s="5"/>
+      <c r="D1551" s="5"/>
+      <c r="E1551" s="5"/>
+      <c r="F1551" s="5"/>
+    </row>
+    <row r="1552" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1552" s="5"/>
       <c r="B1552" t="str">
-        <f>IF(A1552="","",CHOOSE(MONTH(A1552),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1553" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1552" s="5"/>
+      <c r="D1552" s="5"/>
+      <c r="E1552" s="5"/>
+      <c r="F1552" s="5"/>
+    </row>
+    <row r="1553" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1553" s="5"/>
       <c r="B1553" t="str">
-        <f>IF(A1553="","",CHOOSE(MONTH(A1553),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1554" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1553" s="5"/>
+      <c r="D1553" s="5"/>
+      <c r="E1553" s="5"/>
+      <c r="F1553" s="5"/>
+    </row>
+    <row r="1554" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1554" s="5"/>
       <c r="B1554" t="str">
-        <f>IF(A1554="","",CHOOSE(MONTH(A1554),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1555" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1554" s="5"/>
+      <c r="D1554" s="5"/>
+      <c r="E1554" s="5"/>
+      <c r="F1554" s="5"/>
+    </row>
+    <row r="1555" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1555" s="5"/>
       <c r="B1555" t="str">
-        <f>IF(A1555="","",CHOOSE(MONTH(A1555),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1556" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1555" s="5"/>
+      <c r="D1555" s="5"/>
+      <c r="E1555" s="5"/>
+      <c r="F1555" s="5"/>
+    </row>
+    <row r="1556" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1556" s="5"/>
       <c r="B1556" t="str">
-        <f>IF(A1556="","",CHOOSE(MONTH(A1556),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1557" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1556" s="5"/>
+      <c r="D1556" s="5"/>
+      <c r="E1556" s="5"/>
+      <c r="F1556" s="5"/>
+    </row>
+    <row r="1557" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1557" s="5"/>
       <c r="B1557" t="str">
-        <f>IF(A1557="","",CHOOSE(MONTH(A1557),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1558" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1557" s="5"/>
+      <c r="D1557" s="5"/>
+      <c r="E1557" s="5"/>
+      <c r="F1557" s="5"/>
+    </row>
+    <row r="1558" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1558" s="5"/>
       <c r="B1558" t="str">
-        <f>IF(A1558="","",CHOOSE(MONTH(A1558),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1559" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1558" s="5"/>
+      <c r="D1558" s="5"/>
+      <c r="E1558" s="5"/>
+      <c r="F1558" s="5"/>
+    </row>
+    <row r="1559" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1559" s="5"/>
       <c r="B1559" t="str">
-        <f>IF(A1559="","",CHOOSE(MONTH(A1559),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1560" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1559" s="5"/>
+      <c r="D1559" s="5"/>
+      <c r="E1559" s="5"/>
+      <c r="F1559" s="5"/>
+    </row>
+    <row r="1560" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1560" s="5"/>
       <c r="B1560" t="str">
-        <f>IF(A1560="","",CHOOSE(MONTH(A1560),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1561" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1560" s="5"/>
+      <c r="D1560" s="5"/>
+      <c r="E1560" s="5"/>
+      <c r="F1560" s="5"/>
+    </row>
+    <row r="1561" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1561" s="5"/>
       <c r="B1561" t="str">
-        <f>IF(A1561="","",CHOOSE(MONTH(A1561),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1562" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1561" s="5"/>
+      <c r="D1561" s="5"/>
+      <c r="E1561" s="5"/>
+      <c r="F1561" s="5"/>
+    </row>
+    <row r="1562" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1562" s="5"/>
       <c r="B1562" t="str">
-        <f>IF(A1562="","",CHOOSE(MONTH(A1562),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1563" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1562" s="5"/>
+      <c r="D1562" s="5"/>
+      <c r="E1562" s="5"/>
+      <c r="F1562" s="5"/>
+    </row>
+    <row r="1563" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1563" s="5"/>
       <c r="B1563" t="str">
-        <f>IF(A1563="","",CHOOSE(MONTH(A1563),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1564" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1563" s="5"/>
+      <c r="D1563" s="5"/>
+      <c r="E1563" s="5"/>
+      <c r="F1563" s="5"/>
+    </row>
+    <row r="1564" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1564" s="5"/>
       <c r="B1564" t="str">
-        <f>IF(A1564="","",CHOOSE(MONTH(A1564),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1565" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1564" s="5"/>
+      <c r="D1564" s="5"/>
+      <c r="E1564" s="5"/>
+      <c r="F1564" s="5"/>
+    </row>
+    <row r="1565" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1565" s="5"/>
       <c r="B1565" t="str">
-        <f>IF(A1565="","",CHOOSE(MONTH(A1565),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1566" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1565" s="5"/>
+      <c r="D1565" s="5"/>
+      <c r="E1565" s="5"/>
+      <c r="F1565" s="5"/>
+    </row>
+    <row r="1566" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1566" s="5"/>
       <c r="B1566" t="str">
-        <f>IF(A1566="","",CHOOSE(MONTH(A1566),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1567" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1566" s="5"/>
+      <c r="D1566" s="5"/>
+      <c r="E1566" s="5"/>
+      <c r="F1566" s="5"/>
+    </row>
+    <row r="1567" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1567" s="5"/>
       <c r="B1567" t="str">
-        <f>IF(A1567="","",CHOOSE(MONTH(A1567),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1568" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1567" s="5"/>
+      <c r="D1567" s="5"/>
+      <c r="E1567" s="5"/>
+      <c r="F1567" s="5"/>
+    </row>
+    <row r="1568" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1568" s="5"/>
       <c r="B1568" t="str">
-        <f>IF(A1568="","",CHOOSE(MONTH(A1568),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1569" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1568" s="5"/>
+      <c r="D1568" s="5"/>
+      <c r="E1568" s="5"/>
+      <c r="F1568" s="5"/>
+    </row>
+    <row r="1569" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1569" s="5"/>
       <c r="B1569" t="str">
-        <f>IF(A1569="","",CHOOSE(MONTH(A1569),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1570" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1569" s="5"/>
+      <c r="D1569" s="5"/>
+      <c r="E1569" s="5"/>
+      <c r="F1569" s="5"/>
+    </row>
+    <row r="1570" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1570" s="5"/>
       <c r="B1570" t="str">
-        <f>IF(A1570="","",CHOOSE(MONTH(A1570),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1571" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1570" s="5"/>
+      <c r="D1570" s="5"/>
+      <c r="E1570" s="5"/>
+      <c r="F1570" s="5"/>
+    </row>
+    <row r="1571" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1571" s="5"/>
       <c r="B1571" t="str">
-        <f>IF(A1571="","",CHOOSE(MONTH(A1571),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1572" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1571" s="5"/>
+      <c r="D1571" s="5"/>
+      <c r="E1571" s="5"/>
+      <c r="F1571" s="5"/>
+    </row>
+    <row r="1572" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1572" s="5"/>
       <c r="B1572" t="str">
-        <f>IF(A1572="","",CHOOSE(MONTH(A1572),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1573" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1572" s="5"/>
+      <c r="D1572" s="5"/>
+      <c r="E1572" s="5"/>
+      <c r="F1572" s="5"/>
+    </row>
+    <row r="1573" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1573" s="5"/>
       <c r="B1573" t="str">
-        <f>IF(A1573="","",CHOOSE(MONTH(A1573),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1574" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1573" s="5"/>
+      <c r="D1573" s="5"/>
+      <c r="E1573" s="5"/>
+      <c r="F1573" s="5"/>
+    </row>
+    <row r="1574" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1574" s="5"/>
       <c r="B1574" t="str">
-        <f>IF(A1574="","",CHOOSE(MONTH(A1574),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1575" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1574" s="5"/>
+      <c r="D1574" s="5"/>
+      <c r="E1574" s="5"/>
+      <c r="F1574" s="5"/>
+    </row>
+    <row r="1575" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1575" s="5"/>
       <c r="B1575" t="str">
-        <f>IF(A1575="","",CHOOSE(MONTH(A1575),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1576" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1575" s="5"/>
+      <c r="D1575" s="5"/>
+      <c r="E1575" s="5"/>
+      <c r="F1575" s="5"/>
+    </row>
+    <row r="1576" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1576" s="5"/>
       <c r="B1576" t="str">
-        <f>IF(A1576="","",CHOOSE(MONTH(A1576),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1577" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1576" s="5"/>
+      <c r="D1576" s="5"/>
+      <c r="E1576" s="5"/>
+      <c r="F1576" s="5"/>
+    </row>
+    <row r="1577" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1577" s="5"/>
       <c r="B1577" t="str">
-        <f>IF(A1577="","",CHOOSE(MONTH(A1577),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1578" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1577" s="5"/>
+      <c r="D1577" s="5"/>
+      <c r="E1577" s="5"/>
+      <c r="F1577" s="5"/>
+    </row>
+    <row r="1578" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1578" s="5"/>
       <c r="B1578" t="str">
-        <f>IF(A1578="","",CHOOSE(MONTH(A1578),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1579" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1578" s="5"/>
+      <c r="D1578" s="5"/>
+      <c r="E1578" s="5"/>
+      <c r="F1578" s="5"/>
+    </row>
+    <row r="1579" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1579" s="5"/>
       <c r="B1579" t="str">
-        <f>IF(A1579="","",CHOOSE(MONTH(A1579),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1580" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1579" s="5"/>
+      <c r="D1579" s="5"/>
+      <c r="E1579" s="5"/>
+      <c r="F1579" s="5"/>
+    </row>
+    <row r="1580" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1580" s="5"/>
       <c r="B1580" t="str">
-        <f>IF(A1580="","",CHOOSE(MONTH(A1580),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1581" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1580" s="5"/>
+      <c r="D1580" s="5"/>
+      <c r="E1580" s="5"/>
+      <c r="F1580" s="5"/>
+    </row>
+    <row r="1581" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1581" s="5"/>
       <c r="B1581" t="str">
-        <f>IF(A1581="","",CHOOSE(MONTH(A1581),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1582" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1581" s="5"/>
+      <c r="D1581" s="5"/>
+      <c r="E1581" s="5"/>
+      <c r="F1581" s="5"/>
+    </row>
+    <row r="1582" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1582" s="5"/>
       <c r="B1582" t="str">
-        <f>IF(A1582="","",CHOOSE(MONTH(A1582),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1583" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1582" s="5"/>
+      <c r="D1582" s="5"/>
+      <c r="E1582" s="5"/>
+      <c r="F1582" s="5"/>
+    </row>
+    <row r="1583" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1583" s="5"/>
       <c r="B1583" t="str">
-        <f>IF(A1583="","",CHOOSE(MONTH(A1583),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1584" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1583" s="5"/>
+      <c r="D1583" s="5"/>
+      <c r="E1583" s="5"/>
+      <c r="F1583" s="5"/>
+    </row>
+    <row r="1584" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1584" s="5"/>
       <c r="B1584" t="str">
-        <f>IF(A1584="","",CHOOSE(MONTH(A1584),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1585" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1584" s="5"/>
+      <c r="D1584" s="5"/>
+      <c r="E1584" s="5"/>
+      <c r="F1584" s="5"/>
+    </row>
+    <row r="1585" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1585" s="5"/>
       <c r="B1585" t="str">
-        <f>IF(A1585="","",CHOOSE(MONTH(A1585),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1586" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1585" s="5"/>
+      <c r="D1585" s="5"/>
+      <c r="E1585" s="5"/>
+      <c r="F1585" s="5"/>
+    </row>
+    <row r="1586" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1586" s="5"/>
       <c r="B1586" t="str">
-        <f>IF(A1586="","",CHOOSE(MONTH(A1586),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1587" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1586" s="5"/>
+      <c r="D1586" s="5"/>
+      <c r="E1586" s="5"/>
+      <c r="F1586" s="5"/>
+    </row>
+    <row r="1587" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1587" s="5"/>
       <c r="B1587" t="str">
-        <f>IF(A1587="","",CHOOSE(MONTH(A1587),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1588" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1587" s="5"/>
+      <c r="D1587" s="5"/>
+      <c r="E1587" s="5"/>
+      <c r="F1587" s="5"/>
+    </row>
+    <row r="1588" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1588" s="5"/>
       <c r="B1588" t="str">
-        <f>IF(A1588="","",CHOOSE(MONTH(A1588),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1589" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1588" s="5"/>
+      <c r="D1588" s="5"/>
+      <c r="E1588" s="5"/>
+      <c r="F1588" s="5"/>
+    </row>
+    <row r="1589" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1589" s="5"/>
       <c r="B1589" t="str">
-        <f>IF(A1589="","",CHOOSE(MONTH(A1589),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1590" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1589" s="5"/>
+      <c r="D1589" s="5"/>
+      <c r="E1589" s="5"/>
+      <c r="F1589" s="5"/>
+    </row>
+    <row r="1590" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1590" s="5"/>
       <c r="B1590" t="str">
-        <f>IF(A1590="","",CHOOSE(MONTH(A1590),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1591" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1590" s="5"/>
+      <c r="D1590" s="5"/>
+      <c r="E1590" s="5"/>
+      <c r="F1590" s="5"/>
+    </row>
+    <row r="1591" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1591" s="5"/>
       <c r="B1591" t="str">
-        <f>IF(A1591="","",CHOOSE(MONTH(A1591),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1592" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1591" s="5"/>
+      <c r="D1591" s="5"/>
+      <c r="E1591" s="5"/>
+      <c r="F1591" s="5"/>
+    </row>
+    <row r="1592" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1592" s="5"/>
       <c r="B1592" t="str">
-        <f>IF(A1592="","",CHOOSE(MONTH(A1592),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1593" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1592" s="5"/>
+      <c r="D1592" s="5"/>
+      <c r="E1592" s="5"/>
+      <c r="F1592" s="5"/>
+    </row>
+    <row r="1593" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1593" s="5"/>
       <c r="B1593" t="str">
-        <f>IF(A1593="","",CHOOSE(MONTH(A1593),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1594" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1593" s="5"/>
+      <c r="D1593" s="5"/>
+      <c r="E1593" s="5"/>
+      <c r="F1593" s="5"/>
+    </row>
+    <row r="1594" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1594" s="5"/>
       <c r="B1594" t="str">
-        <f>IF(A1594="","",CHOOSE(MONTH(A1594),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1595" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1594" s="5"/>
+      <c r="D1594" s="5"/>
+      <c r="E1594" s="5"/>
+      <c r="F1594" s="5"/>
+    </row>
+    <row r="1595" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1595" s="5"/>
       <c r="B1595" t="str">
-        <f>IF(A1595="","",CHOOSE(MONTH(A1595),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1596" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1595" s="5"/>
+      <c r="D1595" s="5"/>
+      <c r="E1595" s="5"/>
+      <c r="F1595" s="5"/>
+    </row>
+    <row r="1596" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1596" s="5"/>
       <c r="B1596" t="str">
-        <f>IF(A1596="","",CHOOSE(MONTH(A1596),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1597" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1596" s="5"/>
+      <c r="D1596" s="5"/>
+      <c r="E1596" s="5"/>
+      <c r="F1596" s="5"/>
+    </row>
+    <row r="1597" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1597" s="5"/>
       <c r="B1597" t="str">
-        <f>IF(A1597="","",CHOOSE(MONTH(A1597),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1598" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1597" s="5"/>
+      <c r="D1597" s="5"/>
+      <c r="E1597" s="5"/>
+      <c r="F1597" s="5"/>
+    </row>
+    <row r="1598" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1598" s="5"/>
       <c r="B1598" t="str">
-        <f>IF(A1598="","",CHOOSE(MONTH(A1598),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1599" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1598" s="5"/>
+      <c r="D1598" s="5"/>
+      <c r="E1598" s="5"/>
+      <c r="F1598" s="5"/>
+    </row>
+    <row r="1599" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1599" s="5"/>
       <c r="B1599" t="str">
-        <f>IF(A1599="","",CHOOSE(MONTH(A1599),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1600" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1599" s="5"/>
+      <c r="D1599" s="5"/>
+      <c r="E1599" s="5"/>
+      <c r="F1599" s="5"/>
+    </row>
+    <row r="1600" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1600" s="5"/>
       <c r="B1600" t="str">
-        <f>IF(A1600="","",CHOOSE(MONTH(A1600),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1601" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1600" s="5"/>
+      <c r="D1600" s="5"/>
+      <c r="E1600" s="5"/>
+      <c r="F1600" s="5"/>
+    </row>
+    <row r="1601" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1601" s="5"/>
       <c r="B1601" t="str">
-        <f>IF(A1601="","",CHOOSE(MONTH(A1601),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1602" spans="2:2">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C1601" s="5"/>
+      <c r="D1601" s="5"/>
+      <c r="E1601" s="5"/>
+      <c r="F1601" s="5"/>
+    </row>
+    <row r="1602" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1602" s="5"/>
       <c r="B1602" t="str">
-        <f>IF(A1602="","",CHOOSE(MONTH(A1602),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1603" spans="2:2">
+        <f t="shared" ref="B1602:B1665" si="26">IF(A1602="","",CHOOSE(MONTH(A1602),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1602" s="5"/>
+      <c r="D1602" s="5"/>
+      <c r="E1602" s="5"/>
+      <c r="F1602" s="5"/>
+    </row>
+    <row r="1603" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1603" s="5"/>
       <c r="B1603" t="str">
-        <f>IF(A1603="","",CHOOSE(MONTH(A1603),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1604" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1603" s="5"/>
+      <c r="D1603" s="5"/>
+      <c r="E1603" s="5"/>
+      <c r="F1603" s="5"/>
+    </row>
+    <row r="1604" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1604" s="5"/>
       <c r="B1604" t="str">
-        <f>IF(A1604="","",CHOOSE(MONTH(A1604),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1605" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1604" s="5"/>
+      <c r="D1604" s="5"/>
+      <c r="E1604" s="5"/>
+      <c r="F1604" s="5"/>
+    </row>
+    <row r="1605" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1605" s="5"/>
       <c r="B1605" t="str">
-        <f>IF(A1605="","",CHOOSE(MONTH(A1605),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1606" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1605" s="5"/>
+      <c r="D1605" s="5"/>
+      <c r="E1605" s="5"/>
+      <c r="F1605" s="5"/>
+    </row>
+    <row r="1606" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1606" s="5"/>
       <c r="B1606" t="str">
-        <f>IF(A1606="","",CHOOSE(MONTH(A1606),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1607" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1606" s="5"/>
+      <c r="D1606" s="5"/>
+      <c r="E1606" s="5"/>
+      <c r="F1606" s="5"/>
+    </row>
+    <row r="1607" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1607" s="5"/>
       <c r="B1607" t="str">
-        <f>IF(A1607="","",CHOOSE(MONTH(A1607),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1608" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1607" s="5"/>
+      <c r="D1607" s="5"/>
+      <c r="E1607" s="5"/>
+      <c r="F1607" s="5"/>
+    </row>
+    <row r="1608" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1608" s="5"/>
       <c r="B1608" t="str">
-        <f>IF(A1608="","",CHOOSE(MONTH(A1608),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1609" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1608" s="5"/>
+      <c r="D1608" s="5"/>
+      <c r="E1608" s="5"/>
+      <c r="F1608" s="5"/>
+    </row>
+    <row r="1609" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1609" s="5"/>
       <c r="B1609" t="str">
-        <f>IF(A1609="","",CHOOSE(MONTH(A1609),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1610" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1609" s="5"/>
+      <c r="D1609" s="5"/>
+      <c r="E1609" s="5"/>
+      <c r="F1609" s="5"/>
+    </row>
+    <row r="1610" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1610" s="5"/>
       <c r="B1610" t="str">
-        <f>IF(A1610="","",CHOOSE(MONTH(A1610),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1611" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1610" s="5"/>
+      <c r="D1610" s="5"/>
+      <c r="E1610" s="5"/>
+      <c r="F1610" s="5"/>
+    </row>
+    <row r="1611" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1611" s="5"/>
       <c r="B1611" t="str">
-        <f>IF(A1611="","",CHOOSE(MONTH(A1611),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1612" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1611" s="5"/>
+      <c r="D1611" s="5"/>
+      <c r="E1611" s="5"/>
+      <c r="F1611" s="5"/>
+    </row>
+    <row r="1612" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1612" s="5"/>
       <c r="B1612" t="str">
-        <f>IF(A1612="","",CHOOSE(MONTH(A1612),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1613" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1612" s="5"/>
+      <c r="D1612" s="5"/>
+      <c r="E1612" s="5"/>
+      <c r="F1612" s="5"/>
+    </row>
+    <row r="1613" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1613" s="5"/>
       <c r="B1613" t="str">
-        <f>IF(A1613="","",CHOOSE(MONTH(A1613),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1614" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1613" s="5"/>
+      <c r="D1613" s="5"/>
+      <c r="E1613" s="5"/>
+      <c r="F1613" s="5"/>
+    </row>
+    <row r="1614" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1614" s="5"/>
       <c r="B1614" t="str">
-        <f>IF(A1614="","",CHOOSE(MONTH(A1614),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1615" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1614" s="5"/>
+      <c r="D1614" s="5"/>
+      <c r="E1614" s="5"/>
+      <c r="F1614" s="5"/>
+    </row>
+    <row r="1615" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1615" s="5"/>
       <c r="B1615" t="str">
-        <f>IF(A1615="","",CHOOSE(MONTH(A1615),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1616" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1615" s="5"/>
+      <c r="D1615" s="5"/>
+      <c r="E1615" s="5"/>
+      <c r="F1615" s="5"/>
+    </row>
+    <row r="1616" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1616" s="5"/>
       <c r="B1616" t="str">
-        <f>IF(A1616="","",CHOOSE(MONTH(A1616),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1617" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1616" s="5"/>
+      <c r="D1616" s="5"/>
+      <c r="E1616" s="5"/>
+      <c r="F1616" s="5"/>
+    </row>
+    <row r="1617" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1617" s="5"/>
       <c r="B1617" t="str">
-        <f>IF(A1617="","",CHOOSE(MONTH(A1617),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1618" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1617" s="5"/>
+      <c r="D1617" s="5"/>
+      <c r="E1617" s="5"/>
+      <c r="F1617" s="5"/>
+    </row>
+    <row r="1618" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1618" s="5"/>
       <c r="B1618" t="str">
-        <f>IF(A1618="","",CHOOSE(MONTH(A1618),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1619" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1618" s="5"/>
+      <c r="D1618" s="5"/>
+      <c r="E1618" s="5"/>
+      <c r="F1618" s="5"/>
+    </row>
+    <row r="1619" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1619" s="5"/>
       <c r="B1619" t="str">
-        <f>IF(A1619="","",CHOOSE(MONTH(A1619),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1620" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1619" s="5"/>
+      <c r="D1619" s="5"/>
+      <c r="E1619" s="5"/>
+      <c r="F1619" s="5"/>
+    </row>
+    <row r="1620" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1620" s="5"/>
       <c r="B1620" t="str">
-        <f>IF(A1620="","",CHOOSE(MONTH(A1620),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1621" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1620" s="5"/>
+      <c r="D1620" s="5"/>
+      <c r="E1620" s="5"/>
+      <c r="F1620" s="5"/>
+    </row>
+    <row r="1621" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1621" s="5"/>
       <c r="B1621" t="str">
-        <f>IF(A1621="","",CHOOSE(MONTH(A1621),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1622" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1621" s="5"/>
+      <c r="D1621" s="5"/>
+      <c r="E1621" s="5"/>
+      <c r="F1621" s="5"/>
+    </row>
+    <row r="1622" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1622" s="5"/>
       <c r="B1622" t="str">
-        <f>IF(A1622="","",CHOOSE(MONTH(A1622),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1623" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1622" s="5"/>
+      <c r="D1622" s="5"/>
+      <c r="E1622" s="5"/>
+      <c r="F1622" s="5"/>
+    </row>
+    <row r="1623" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1623" s="5"/>
       <c r="B1623" t="str">
-        <f>IF(A1623="","",CHOOSE(MONTH(A1623),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1624" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1623" s="5"/>
+      <c r="D1623" s="5"/>
+      <c r="E1623" s="5"/>
+      <c r="F1623" s="5"/>
+    </row>
+    <row r="1624" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1624" s="5"/>
       <c r="B1624" t="str">
-        <f>IF(A1624="","",CHOOSE(MONTH(A1624),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1625" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1624" s="5"/>
+      <c r="D1624" s="5"/>
+      <c r="E1624" s="5"/>
+      <c r="F1624" s="5"/>
+    </row>
+    <row r="1625" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1625" s="5"/>
       <c r="B1625" t="str">
-        <f>IF(A1625="","",CHOOSE(MONTH(A1625),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1626" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1625" s="5"/>
+      <c r="D1625" s="5"/>
+      <c r="E1625" s="5"/>
+      <c r="F1625" s="5"/>
+    </row>
+    <row r="1626" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1626" s="5"/>
       <c r="B1626" t="str">
-        <f>IF(A1626="","",CHOOSE(MONTH(A1626),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1627" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1626" s="5"/>
+      <c r="D1626" s="5"/>
+      <c r="E1626" s="5"/>
+      <c r="F1626" s="5"/>
+    </row>
+    <row r="1627" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1627" s="5"/>
       <c r="B1627" t="str">
-        <f>IF(A1627="","",CHOOSE(MONTH(A1627),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1628" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1627" s="5"/>
+      <c r="D1627" s="5"/>
+      <c r="E1627" s="5"/>
+      <c r="F1627" s="5"/>
+    </row>
+    <row r="1628" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1628" s="5"/>
       <c r="B1628" t="str">
-        <f>IF(A1628="","",CHOOSE(MONTH(A1628),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1629" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1628" s="5"/>
+      <c r="D1628" s="5"/>
+      <c r="E1628" s="5"/>
+      <c r="F1628" s="5"/>
+    </row>
+    <row r="1629" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1629" s="5"/>
       <c r="B1629" t="str">
-        <f>IF(A1629="","",CHOOSE(MONTH(A1629),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1630" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1629" s="5"/>
+      <c r="D1629" s="5"/>
+      <c r="E1629" s="5"/>
+      <c r="F1629" s="5"/>
+    </row>
+    <row r="1630" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1630" s="5"/>
       <c r="B1630" t="str">
-        <f>IF(A1630="","",CHOOSE(MONTH(A1630),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1631" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1630" s="5"/>
+      <c r="D1630" s="5"/>
+      <c r="E1630" s="5"/>
+      <c r="F1630" s="5"/>
+    </row>
+    <row r="1631" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1631" s="5"/>
       <c r="B1631" t="str">
-        <f>IF(A1631="","",CHOOSE(MONTH(A1631),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1632" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1631" s="5"/>
+      <c r="D1631" s="5"/>
+      <c r="E1631" s="5"/>
+      <c r="F1631" s="5"/>
+    </row>
+    <row r="1632" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1632" s="5"/>
       <c r="B1632" t="str">
-        <f>IF(A1632="","",CHOOSE(MONTH(A1632),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1633" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1632" s="5"/>
+      <c r="D1632" s="5"/>
+      <c r="E1632" s="5"/>
+      <c r="F1632" s="5"/>
+    </row>
+    <row r="1633" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1633" s="5"/>
       <c r="B1633" t="str">
-        <f>IF(A1633="","",CHOOSE(MONTH(A1633),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1634" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1633" s="5"/>
+      <c r="D1633" s="5"/>
+      <c r="E1633" s="5"/>
+      <c r="F1633" s="5"/>
+    </row>
+    <row r="1634" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1634" s="5"/>
       <c r="B1634" t="str">
-        <f>IF(A1634="","",CHOOSE(MONTH(A1634),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1635" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1634" s="5"/>
+      <c r="D1634" s="5"/>
+      <c r="E1634" s="5"/>
+      <c r="F1634" s="5"/>
+    </row>
+    <row r="1635" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1635" s="5"/>
       <c r="B1635" t="str">
-        <f>IF(A1635="","",CHOOSE(MONTH(A1635),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1636" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1635" s="5"/>
+      <c r="D1635" s="5"/>
+      <c r="E1635" s="5"/>
+      <c r="F1635" s="5"/>
+    </row>
+    <row r="1636" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1636" s="5"/>
       <c r="B1636" t="str">
-        <f>IF(A1636="","",CHOOSE(MONTH(A1636),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1637" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1636" s="5"/>
+      <c r="D1636" s="5"/>
+      <c r="E1636" s="5"/>
+      <c r="F1636" s="5"/>
+    </row>
+    <row r="1637" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1637" s="5"/>
       <c r="B1637" t="str">
-        <f>IF(A1637="","",CHOOSE(MONTH(A1637),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1638" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1637" s="5"/>
+      <c r="D1637" s="5"/>
+      <c r="E1637" s="5"/>
+      <c r="F1637" s="5"/>
+    </row>
+    <row r="1638" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1638" s="5"/>
       <c r="B1638" t="str">
-        <f>IF(A1638="","",CHOOSE(MONTH(A1638),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1639" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1638" s="5"/>
+      <c r="D1638" s="5"/>
+      <c r="E1638" s="5"/>
+      <c r="F1638" s="5"/>
+    </row>
+    <row r="1639" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1639" s="5"/>
       <c r="B1639" t="str">
-        <f>IF(A1639="","",CHOOSE(MONTH(A1639),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1640" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1639" s="5"/>
+      <c r="D1639" s="5"/>
+      <c r="E1639" s="5"/>
+      <c r="F1639" s="5"/>
+    </row>
+    <row r="1640" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1640" s="5"/>
       <c r="B1640" t="str">
-        <f>IF(A1640="","",CHOOSE(MONTH(A1640),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1641" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1640" s="5"/>
+      <c r="D1640" s="5"/>
+      <c r="E1640" s="5"/>
+      <c r="F1640" s="5"/>
+    </row>
+    <row r="1641" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1641" s="5"/>
       <c r="B1641" t="str">
-        <f>IF(A1641="","",CHOOSE(MONTH(A1641),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1642" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1641" s="5"/>
+      <c r="D1641" s="5"/>
+      <c r="E1641" s="5"/>
+      <c r="F1641" s="5"/>
+    </row>
+    <row r="1642" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1642" s="5"/>
       <c r="B1642" t="str">
-        <f>IF(A1642="","",CHOOSE(MONTH(A1642),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1643" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1642" s="5"/>
+      <c r="D1642" s="5"/>
+      <c r="E1642" s="5"/>
+      <c r="F1642" s="5"/>
+    </row>
+    <row r="1643" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1643" s="5"/>
       <c r="B1643" t="str">
-        <f>IF(A1643="","",CHOOSE(MONTH(A1643),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1644" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1643" s="5"/>
+      <c r="D1643" s="5"/>
+      <c r="E1643" s="5"/>
+      <c r="F1643" s="5"/>
+    </row>
+    <row r="1644" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1644" s="5"/>
       <c r="B1644" t="str">
-        <f>IF(A1644="","",CHOOSE(MONTH(A1644),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1645" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1644" s="5"/>
+      <c r="D1644" s="5"/>
+      <c r="E1644" s="5"/>
+      <c r="F1644" s="5"/>
+    </row>
+    <row r="1645" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1645" s="5"/>
       <c r="B1645" t="str">
-        <f>IF(A1645="","",CHOOSE(MONTH(A1645),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1646" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1645" s="5"/>
+      <c r="D1645" s="5"/>
+      <c r="E1645" s="5"/>
+      <c r="F1645" s="5"/>
+    </row>
+    <row r="1646" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1646" s="5"/>
       <c r="B1646" t="str">
-        <f>IF(A1646="","",CHOOSE(MONTH(A1646),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1647" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1646" s="5"/>
+      <c r="D1646" s="5"/>
+      <c r="E1646" s="5"/>
+      <c r="F1646" s="5"/>
+    </row>
+    <row r="1647" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1647" s="5"/>
       <c r="B1647" t="str">
-        <f>IF(A1647="","",CHOOSE(MONTH(A1647),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1648" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1647" s="5"/>
+      <c r="D1647" s="5"/>
+      <c r="E1647" s="5"/>
+      <c r="F1647" s="5"/>
+    </row>
+    <row r="1648" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1648" s="5"/>
       <c r="B1648" t="str">
-        <f>IF(A1648="","",CHOOSE(MONTH(A1648),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1649" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1648" s="5"/>
+      <c r="D1648" s="5"/>
+      <c r="E1648" s="5"/>
+      <c r="F1648" s="5"/>
+    </row>
+    <row r="1649" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1649" s="5"/>
       <c r="B1649" t="str">
-        <f>IF(A1649="","",CHOOSE(MONTH(A1649),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1650" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1649" s="5"/>
+      <c r="D1649" s="5"/>
+      <c r="E1649" s="5"/>
+      <c r="F1649" s="5"/>
+    </row>
+    <row r="1650" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1650" s="5"/>
       <c r="B1650" t="str">
-        <f>IF(A1650="","",CHOOSE(MONTH(A1650),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1651" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1650" s="5"/>
+      <c r="D1650" s="5"/>
+      <c r="E1650" s="5"/>
+      <c r="F1650" s="5"/>
+    </row>
+    <row r="1651" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1651" s="5"/>
       <c r="B1651" t="str">
-        <f>IF(A1651="","",CHOOSE(MONTH(A1651),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1652" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1651" s="5"/>
+      <c r="D1651" s="5"/>
+      <c r="E1651" s="5"/>
+      <c r="F1651" s="5"/>
+    </row>
+    <row r="1652" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1652" s="5"/>
       <c r="B1652" t="str">
-        <f>IF(A1652="","",CHOOSE(MONTH(A1652),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1653" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1652" s="5"/>
+      <c r="D1652" s="5"/>
+      <c r="E1652" s="5"/>
+      <c r="F1652" s="5"/>
+    </row>
+    <row r="1653" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1653" s="5"/>
       <c r="B1653" t="str">
-        <f>IF(A1653="","",CHOOSE(MONTH(A1653),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1654" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1653" s="5"/>
+      <c r="D1653" s="5"/>
+      <c r="E1653" s="5"/>
+      <c r="F1653" s="5"/>
+    </row>
+    <row r="1654" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1654" s="5"/>
       <c r="B1654" t="str">
-        <f>IF(A1654="","",CHOOSE(MONTH(A1654),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1655" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1654" s="5"/>
+      <c r="D1654" s="5"/>
+      <c r="E1654" s="5"/>
+      <c r="F1654" s="5"/>
+    </row>
+    <row r="1655" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1655" s="5"/>
       <c r="B1655" t="str">
-        <f>IF(A1655="","",CHOOSE(MONTH(A1655),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1656" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1655" s="5"/>
+      <c r="D1655" s="5"/>
+      <c r="E1655" s="5"/>
+      <c r="F1655" s="5"/>
+    </row>
+    <row r="1656" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1656" s="5"/>
       <c r="B1656" t="str">
-        <f>IF(A1656="","",CHOOSE(MONTH(A1656),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1657" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1656" s="5"/>
+      <c r="D1656" s="5"/>
+      <c r="E1656" s="5"/>
+      <c r="F1656" s="5"/>
+    </row>
+    <row r="1657" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1657" s="5"/>
       <c r="B1657" t="str">
-        <f>IF(A1657="","",CHOOSE(MONTH(A1657),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1658" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1657" s="5"/>
+      <c r="D1657" s="5"/>
+      <c r="E1657" s="5"/>
+      <c r="F1657" s="5"/>
+    </row>
+    <row r="1658" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1658" s="5"/>
       <c r="B1658" t="str">
-        <f>IF(A1658="","",CHOOSE(MONTH(A1658),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1659" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1658" s="5"/>
+      <c r="D1658" s="5"/>
+      <c r="E1658" s="5"/>
+      <c r="F1658" s="5"/>
+    </row>
+    <row r="1659" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1659" s="5"/>
       <c r="B1659" t="str">
-        <f>IF(A1659="","",CHOOSE(MONTH(A1659),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1660" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1659" s="5"/>
+      <c r="D1659" s="5"/>
+      <c r="E1659" s="5"/>
+      <c r="F1659" s="5"/>
+    </row>
+    <row r="1660" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1660" s="5"/>
       <c r="B1660" t="str">
-        <f>IF(A1660="","",CHOOSE(MONTH(A1660),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1661" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1660" s="5"/>
+      <c r="D1660" s="5"/>
+      <c r="E1660" s="5"/>
+      <c r="F1660" s="5"/>
+    </row>
+    <row r="1661" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1661" s="5"/>
       <c r="B1661" t="str">
-        <f>IF(A1661="","",CHOOSE(MONTH(A1661),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1662" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1661" s="5"/>
+      <c r="D1661" s="5"/>
+      <c r="E1661" s="5"/>
+      <c r="F1661" s="5"/>
+    </row>
+    <row r="1662" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1662" s="5"/>
       <c r="B1662" t="str">
-        <f>IF(A1662="","",CHOOSE(MONTH(A1662),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1663" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1662" s="5"/>
+      <c r="D1662" s="5"/>
+      <c r="E1662" s="5"/>
+      <c r="F1662" s="5"/>
+    </row>
+    <row r="1663" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1663" s="5"/>
       <c r="B1663" t="str">
-        <f>IF(A1663="","",CHOOSE(MONTH(A1663),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1664" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1663" s="5"/>
+      <c r="D1663" s="5"/>
+      <c r="E1663" s="5"/>
+      <c r="F1663" s="5"/>
+    </row>
+    <row r="1664" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1664" s="5"/>
       <c r="B1664" t="str">
-        <f>IF(A1664="","",CHOOSE(MONTH(A1664),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1665" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1664" s="5"/>
+      <c r="D1664" s="5"/>
+      <c r="E1664" s="5"/>
+      <c r="F1664" s="5"/>
+    </row>
+    <row r="1665" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1665" s="5"/>
       <c r="B1665" t="str">
-        <f>IF(A1665="","",CHOOSE(MONTH(A1665),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1666" spans="2:2">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="C1665" s="5"/>
+      <c r="D1665" s="5"/>
+      <c r="E1665" s="5"/>
+      <c r="F1665" s="5"/>
+    </row>
+    <row r="1666" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1666" s="5"/>
       <c r="B1666" t="str">
-        <f>IF(A1666="","",CHOOSE(MONTH(A1666),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1667" spans="2:2">
+        <f t="shared" ref="B1666:B1729" si="27">IF(A1666="","",CHOOSE(MONTH(A1666),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1666" s="5"/>
+      <c r="D1666" s="5"/>
+      <c r="E1666" s="5"/>
+      <c r="F1666" s="5"/>
+    </row>
+    <row r="1667" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1667" s="5"/>
       <c r="B1667" t="str">
-        <f>IF(A1667="","",CHOOSE(MONTH(A1667),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1668" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1667" s="5"/>
+      <c r="D1667" s="5"/>
+      <c r="E1667" s="5"/>
+      <c r="F1667" s="5"/>
+    </row>
+    <row r="1668" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1668" s="5"/>
       <c r="B1668" t="str">
-        <f>IF(A1668="","",CHOOSE(MONTH(A1668),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1669" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1668" s="5"/>
+      <c r="D1668" s="5"/>
+      <c r="E1668" s="5"/>
+      <c r="F1668" s="5"/>
+    </row>
+    <row r="1669" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1669" s="5"/>
       <c r="B1669" t="str">
-        <f>IF(A1669="","",CHOOSE(MONTH(A1669),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1670" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1669" s="5"/>
+      <c r="D1669" s="5"/>
+      <c r="E1669" s="5"/>
+      <c r="F1669" s="5"/>
+    </row>
+    <row r="1670" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1670" s="5"/>
       <c r="B1670" t="str">
-        <f>IF(A1670="","",CHOOSE(MONTH(A1670),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1671" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1670" s="5"/>
+      <c r="D1670" s="5"/>
+      <c r="E1670" s="5"/>
+      <c r="F1670" s="5"/>
+    </row>
+    <row r="1671" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1671" s="5"/>
       <c r="B1671" t="str">
-        <f>IF(A1671="","",CHOOSE(MONTH(A1671),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1672" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1671" s="5"/>
+      <c r="D1671" s="5"/>
+      <c r="E1671" s="5"/>
+      <c r="F1671" s="5"/>
+    </row>
+    <row r="1672" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1672" s="5"/>
       <c r="B1672" t="str">
-        <f>IF(A1672="","",CHOOSE(MONTH(A1672),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1673" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1672" s="5"/>
+      <c r="D1672" s="5"/>
+      <c r="E1672" s="5"/>
+      <c r="F1672" s="5"/>
+    </row>
+    <row r="1673" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1673" s="5"/>
       <c r="B1673" t="str">
-        <f>IF(A1673="","",CHOOSE(MONTH(A1673),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1674" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1673" s="5"/>
+      <c r="D1673" s="5"/>
+      <c r="E1673" s="5"/>
+      <c r="F1673" s="5"/>
+    </row>
+    <row r="1674" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1674" s="5"/>
       <c r="B1674" t="str">
-        <f>IF(A1674="","",CHOOSE(MONTH(A1674),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1675" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1674" s="5"/>
+      <c r="D1674" s="5"/>
+      <c r="E1674" s="5"/>
+      <c r="F1674" s="5"/>
+    </row>
+    <row r="1675" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1675" s="5"/>
       <c r="B1675" t="str">
-        <f>IF(A1675="","",CHOOSE(MONTH(A1675),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1676" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1675" s="5"/>
+      <c r="D1675" s="5"/>
+      <c r="E1675" s="5"/>
+      <c r="F1675" s="5"/>
+    </row>
+    <row r="1676" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1676" s="5"/>
       <c r="B1676" t="str">
-        <f>IF(A1676="","",CHOOSE(MONTH(A1676),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1677" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1676" s="5"/>
+      <c r="D1676" s="5"/>
+      <c r="E1676" s="5"/>
+      <c r="F1676" s="5"/>
+    </row>
+    <row r="1677" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1677" s="5"/>
       <c r="B1677" t="str">
-        <f>IF(A1677="","",CHOOSE(MONTH(A1677),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1678" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1677" s="5"/>
+      <c r="D1677" s="5"/>
+      <c r="E1677" s="5"/>
+      <c r="F1677" s="5"/>
+    </row>
+    <row r="1678" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1678" s="5"/>
       <c r="B1678" t="str">
-        <f>IF(A1678="","",CHOOSE(MONTH(A1678),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1679" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1678" s="5"/>
+      <c r="D1678" s="5"/>
+      <c r="E1678" s="5"/>
+      <c r="F1678" s="5"/>
+    </row>
+    <row r="1679" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1679" s="5"/>
       <c r="B1679" t="str">
-        <f>IF(A1679="","",CHOOSE(MONTH(A1679),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1680" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1679" s="5"/>
+      <c r="D1679" s="5"/>
+      <c r="E1679" s="5"/>
+      <c r="F1679" s="5"/>
+    </row>
+    <row r="1680" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1680" s="5"/>
       <c r="B1680" t="str">
-        <f>IF(A1680="","",CHOOSE(MONTH(A1680),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1681" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1680" s="5"/>
+      <c r="D1680" s="5"/>
+      <c r="E1680" s="5"/>
+      <c r="F1680" s="5"/>
+    </row>
+    <row r="1681" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1681" s="5"/>
       <c r="B1681" t="str">
-        <f>IF(A1681="","",CHOOSE(MONTH(A1681),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1682" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1681" s="5"/>
+      <c r="D1681" s="5"/>
+      <c r="E1681" s="5"/>
+      <c r="F1681" s="5"/>
+    </row>
+    <row r="1682" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1682" s="5"/>
       <c r="B1682" t="str">
-        <f>IF(A1682="","",CHOOSE(MONTH(A1682),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1683" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1682" s="5"/>
+      <c r="D1682" s="5"/>
+      <c r="E1682" s="5"/>
+      <c r="F1682" s="5"/>
+    </row>
+    <row r="1683" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1683" s="5"/>
       <c r="B1683" t="str">
-        <f>IF(A1683="","",CHOOSE(MONTH(A1683),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1684" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1683" s="5"/>
+      <c r="D1683" s="5"/>
+      <c r="E1683" s="5"/>
+      <c r="F1683" s="5"/>
+    </row>
+    <row r="1684" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1684" s="5"/>
       <c r="B1684" t="str">
-        <f>IF(A1684="","",CHOOSE(MONTH(A1684),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1685" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1684" s="5"/>
+      <c r="D1684" s="5"/>
+      <c r="E1684" s="5"/>
+      <c r="F1684" s="5"/>
+    </row>
+    <row r="1685" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1685" s="5"/>
       <c r="B1685" t="str">
-        <f>IF(A1685="","",CHOOSE(MONTH(A1685),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1686" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1685" s="5"/>
+      <c r="D1685" s="5"/>
+      <c r="E1685" s="5"/>
+      <c r="F1685" s="5"/>
+    </row>
+    <row r="1686" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1686" s="5"/>
       <c r="B1686" t="str">
-        <f>IF(A1686="","",CHOOSE(MONTH(A1686),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1687" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1686" s="5"/>
+      <c r="D1686" s="5"/>
+      <c r="E1686" s="5"/>
+      <c r="F1686" s="5"/>
+    </row>
+    <row r="1687" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1687" s="5"/>
       <c r="B1687" t="str">
-        <f>IF(A1687="","",CHOOSE(MONTH(A1687),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1688" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1687" s="5"/>
+      <c r="D1687" s="5"/>
+      <c r="E1687" s="5"/>
+      <c r="F1687" s="5"/>
+    </row>
+    <row r="1688" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1688" s="5"/>
       <c r="B1688" t="str">
-        <f>IF(A1688="","",CHOOSE(MONTH(A1688),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1689" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1688" s="5"/>
+      <c r="D1688" s="5"/>
+      <c r="E1688" s="5"/>
+      <c r="F1688" s="5"/>
+    </row>
+    <row r="1689" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1689" s="5"/>
       <c r="B1689" t="str">
-        <f>IF(A1689="","",CHOOSE(MONTH(A1689),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1690" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1689" s="5"/>
+      <c r="D1689" s="5"/>
+      <c r="E1689" s="5"/>
+      <c r="F1689" s="5"/>
+    </row>
+    <row r="1690" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1690" s="5"/>
       <c r="B1690" t="str">
-        <f>IF(A1690="","",CHOOSE(MONTH(A1690),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1691" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1690" s="5"/>
+      <c r="D1690" s="5"/>
+      <c r="E1690" s="5"/>
+      <c r="F1690" s="5"/>
+    </row>
+    <row r="1691" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1691" s="5"/>
       <c r="B1691" t="str">
-        <f>IF(A1691="","",CHOOSE(MONTH(A1691),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1692" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1691" s="5"/>
+      <c r="D1691" s="5"/>
+      <c r="E1691" s="5"/>
+      <c r="F1691" s="5"/>
+    </row>
+    <row r="1692" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1692" s="5"/>
       <c r="B1692" t="str">
-        <f>IF(A1692="","",CHOOSE(MONTH(A1692),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1693" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1692" s="5"/>
+      <c r="D1692" s="5"/>
+      <c r="E1692" s="5"/>
+      <c r="F1692" s="5"/>
+    </row>
+    <row r="1693" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1693" s="5"/>
       <c r="B1693" t="str">
-        <f>IF(A1693="","",CHOOSE(MONTH(A1693),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1694" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1693" s="5"/>
+      <c r="D1693" s="5"/>
+      <c r="E1693" s="5"/>
+      <c r="F1693" s="5"/>
+    </row>
+    <row r="1694" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1694" s="5"/>
       <c r="B1694" t="str">
-        <f>IF(A1694="","",CHOOSE(MONTH(A1694),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1695" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1694" s="5"/>
+      <c r="D1694" s="5"/>
+      <c r="E1694" s="5"/>
+      <c r="F1694" s="5"/>
+    </row>
+    <row r="1695" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1695" s="5"/>
       <c r="B1695" t="str">
-        <f>IF(A1695="","",CHOOSE(MONTH(A1695),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1696" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1695" s="5"/>
+      <c r="D1695" s="5"/>
+      <c r="E1695" s="5"/>
+      <c r="F1695" s="5"/>
+    </row>
+    <row r="1696" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1696" s="5"/>
       <c r="B1696" t="str">
-        <f>IF(A1696="","",CHOOSE(MONTH(A1696),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1697" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1696" s="5"/>
+      <c r="D1696" s="5"/>
+      <c r="E1696" s="5"/>
+      <c r="F1696" s="5"/>
+    </row>
+    <row r="1697" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1697" s="5"/>
       <c r="B1697" t="str">
-        <f>IF(A1697="","",CHOOSE(MONTH(A1697),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1698" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1697" s="5"/>
+      <c r="D1697" s="5"/>
+      <c r="E1697" s="5"/>
+      <c r="F1697" s="5"/>
+    </row>
+    <row r="1698" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1698" s="5"/>
       <c r="B1698" t="str">
-        <f>IF(A1698="","",CHOOSE(MONTH(A1698),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1699" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1698" s="5"/>
+      <c r="D1698" s="5"/>
+      <c r="E1698" s="5"/>
+      <c r="F1698" s="5"/>
+    </row>
+    <row r="1699" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1699" s="5"/>
       <c r="B1699" t="str">
-        <f>IF(A1699="","",CHOOSE(MONTH(A1699),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1700" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1699" s="5"/>
+      <c r="D1699" s="5"/>
+      <c r="E1699" s="5"/>
+      <c r="F1699" s="5"/>
+    </row>
+    <row r="1700" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1700" s="5"/>
       <c r="B1700" t="str">
-        <f>IF(A1700="","",CHOOSE(MONTH(A1700),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1701" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1700" s="5"/>
+      <c r="D1700" s="5"/>
+      <c r="E1700" s="5"/>
+      <c r="F1700" s="5"/>
+    </row>
+    <row r="1701" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1701" s="5"/>
       <c r="B1701" t="str">
-        <f>IF(A1701="","",CHOOSE(MONTH(A1701),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1702" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1701" s="5"/>
+      <c r="D1701" s="5"/>
+      <c r="E1701" s="5"/>
+      <c r="F1701" s="5"/>
+    </row>
+    <row r="1702" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1702" s="5"/>
       <c r="B1702" t="str">
-        <f>IF(A1702="","",CHOOSE(MONTH(A1702),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1703" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1702" s="5"/>
+      <c r="D1702" s="5"/>
+      <c r="E1702" s="5"/>
+      <c r="F1702" s="5"/>
+    </row>
+    <row r="1703" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1703" s="5"/>
       <c r="B1703" t="str">
-        <f>IF(A1703="","",CHOOSE(MONTH(A1703),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1704" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1703" s="5"/>
+      <c r="D1703" s="5"/>
+      <c r="E1703" s="5"/>
+      <c r="F1703" s="5"/>
+    </row>
+    <row r="1704" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1704" s="5"/>
       <c r="B1704" t="str">
-        <f>IF(A1704="","",CHOOSE(MONTH(A1704),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1705" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1704" s="5"/>
+      <c r="D1704" s="5"/>
+      <c r="E1704" s="5"/>
+      <c r="F1704" s="5"/>
+    </row>
+    <row r="1705" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1705" s="5"/>
       <c r="B1705" t="str">
-        <f>IF(A1705="","",CHOOSE(MONTH(A1705),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1706" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1705" s="5"/>
+      <c r="D1705" s="5"/>
+      <c r="E1705" s="5"/>
+      <c r="F1705" s="5"/>
+    </row>
+    <row r="1706" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1706" s="5"/>
       <c r="B1706" t="str">
-        <f>IF(A1706="","",CHOOSE(MONTH(A1706),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1707" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1706" s="5"/>
+      <c r="D1706" s="5"/>
+      <c r="E1706" s="5"/>
+      <c r="F1706" s="5"/>
+    </row>
+    <row r="1707" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1707" s="5"/>
       <c r="B1707" t="str">
-        <f>IF(A1707="","",CHOOSE(MONTH(A1707),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1708" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1707" s="5"/>
+      <c r="D1707" s="5"/>
+      <c r="E1707" s="5"/>
+      <c r="F1707" s="5"/>
+    </row>
+    <row r="1708" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1708" s="5"/>
       <c r="B1708" t="str">
-        <f>IF(A1708="","",CHOOSE(MONTH(A1708),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1709" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1708" s="5"/>
+      <c r="D1708" s="5"/>
+      <c r="E1708" s="5"/>
+      <c r="F1708" s="5"/>
+    </row>
+    <row r="1709" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1709" s="5"/>
       <c r="B1709" t="str">
-        <f>IF(A1709="","",CHOOSE(MONTH(A1709),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1710" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1709" s="5"/>
+      <c r="D1709" s="5"/>
+      <c r="E1709" s="5"/>
+      <c r="F1709" s="5"/>
+    </row>
+    <row r="1710" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1710" s="5"/>
       <c r="B1710" t="str">
-        <f>IF(A1710="","",CHOOSE(MONTH(A1710),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1711" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1710" s="5"/>
+      <c r="D1710" s="5"/>
+      <c r="E1710" s="5"/>
+      <c r="F1710" s="5"/>
+    </row>
+    <row r="1711" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1711" s="5"/>
       <c r="B1711" t="str">
-        <f>IF(A1711="","",CHOOSE(MONTH(A1711),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1712" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1711" s="5"/>
+      <c r="D1711" s="5"/>
+      <c r="E1711" s="5"/>
+      <c r="F1711" s="5"/>
+    </row>
+    <row r="1712" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1712" s="5"/>
       <c r="B1712" t="str">
-        <f>IF(A1712="","",CHOOSE(MONTH(A1712),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1713" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1712" s="5"/>
+      <c r="D1712" s="5"/>
+      <c r="E1712" s="5"/>
+      <c r="F1712" s="5"/>
+    </row>
+    <row r="1713" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1713" s="5"/>
       <c r="B1713" t="str">
-        <f>IF(A1713="","",CHOOSE(MONTH(A1713),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1714" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1713" s="5"/>
+      <c r="D1713" s="5"/>
+      <c r="E1713" s="5"/>
+      <c r="F1713" s="5"/>
+    </row>
+    <row r="1714" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1714" s="5"/>
       <c r="B1714" t="str">
-        <f>IF(A1714="","",CHOOSE(MONTH(A1714),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1715" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1714" s="5"/>
+      <c r="D1714" s="5"/>
+      <c r="E1714" s="5"/>
+      <c r="F1714" s="5"/>
+    </row>
+    <row r="1715" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1715" s="5"/>
       <c r="B1715" t="str">
-        <f>IF(A1715="","",CHOOSE(MONTH(A1715),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1716" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1715" s="5"/>
+      <c r="D1715" s="5"/>
+      <c r="E1715" s="5"/>
+      <c r="F1715" s="5"/>
+    </row>
+    <row r="1716" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1716" s="5"/>
       <c r="B1716" t="str">
-        <f>IF(A1716="","",CHOOSE(MONTH(A1716),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1717" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1716" s="5"/>
+      <c r="D1716" s="5"/>
+      <c r="E1716" s="5"/>
+      <c r="F1716" s="5"/>
+    </row>
+    <row r="1717" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1717" s="5"/>
       <c r="B1717" t="str">
-        <f>IF(A1717="","",CHOOSE(MONTH(A1717),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1718" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1717" s="5"/>
+      <c r="D1717" s="5"/>
+      <c r="E1717" s="5"/>
+      <c r="F1717" s="5"/>
+    </row>
+    <row r="1718" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1718" s="5"/>
       <c r="B1718" t="str">
-        <f>IF(A1718="","",CHOOSE(MONTH(A1718),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1719" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1718" s="5"/>
+      <c r="D1718" s="5"/>
+      <c r="E1718" s="5"/>
+      <c r="F1718" s="5"/>
+    </row>
+    <row r="1719" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1719" s="5"/>
       <c r="B1719" t="str">
-        <f>IF(A1719="","",CHOOSE(MONTH(A1719),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1720" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1719" s="5"/>
+      <c r="D1719" s="5"/>
+      <c r="E1719" s="5"/>
+      <c r="F1719" s="5"/>
+    </row>
+    <row r="1720" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1720" s="5"/>
       <c r="B1720" t="str">
-        <f>IF(A1720="","",CHOOSE(MONTH(A1720),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1721" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1720" s="5"/>
+      <c r="D1720" s="5"/>
+      <c r="E1720" s="5"/>
+      <c r="F1720" s="5"/>
+    </row>
+    <row r="1721" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1721" s="5"/>
       <c r="B1721" t="str">
-        <f>IF(A1721="","",CHOOSE(MONTH(A1721),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1722" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1721" s="5"/>
+      <c r="D1721" s="5"/>
+      <c r="E1721" s="5"/>
+      <c r="F1721" s="5"/>
+    </row>
+    <row r="1722" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1722" s="5"/>
       <c r="B1722" t="str">
-        <f>IF(A1722="","",CHOOSE(MONTH(A1722),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1723" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1722" s="5"/>
+      <c r="D1722" s="5"/>
+      <c r="E1722" s="5"/>
+      <c r="F1722" s="5"/>
+    </row>
+    <row r="1723" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1723" s="5"/>
       <c r="B1723" t="str">
-        <f>IF(A1723="","",CHOOSE(MONTH(A1723),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1724" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1723" s="5"/>
+      <c r="D1723" s="5"/>
+      <c r="E1723" s="5"/>
+      <c r="F1723" s="5"/>
+    </row>
+    <row r="1724" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1724" s="5"/>
       <c r="B1724" t="str">
-        <f>IF(A1724="","",CHOOSE(MONTH(A1724),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1725" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1724" s="5"/>
+      <c r="D1724" s="5"/>
+      <c r="E1724" s="5"/>
+      <c r="F1724" s="5"/>
+    </row>
+    <row r="1725" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1725" s="5"/>
       <c r="B1725" t="str">
-        <f>IF(A1725="","",CHOOSE(MONTH(A1725),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1726" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1725" s="5"/>
+      <c r="D1725" s="5"/>
+      <c r="E1725" s="5"/>
+      <c r="F1725" s="5"/>
+    </row>
+    <row r="1726" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1726" s="5"/>
       <c r="B1726" t="str">
-        <f>IF(A1726="","",CHOOSE(MONTH(A1726),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1727" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1726" s="5"/>
+      <c r="D1726" s="5"/>
+      <c r="E1726" s="5"/>
+      <c r="F1726" s="5"/>
+    </row>
+    <row r="1727" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1727" s="5"/>
       <c r="B1727" t="str">
-        <f>IF(A1727="","",CHOOSE(MONTH(A1727),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1728" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1727" s="5"/>
+      <c r="D1727" s="5"/>
+      <c r="E1727" s="5"/>
+      <c r="F1727" s="5"/>
+    </row>
+    <row r="1728" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1728" s="5"/>
       <c r="B1728" t="str">
-        <f>IF(A1728="","",CHOOSE(MONTH(A1728),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1729" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1728" s="5"/>
+      <c r="D1728" s="5"/>
+      <c r="E1728" s="5"/>
+      <c r="F1728" s="5"/>
+    </row>
+    <row r="1729" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1729" s="5"/>
       <c r="B1729" t="str">
-        <f>IF(A1729="","",CHOOSE(MONTH(A1729),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1730" spans="2:2">
+        <f t="shared" si="27"/>
+        <v/>
+      </c>
+      <c r="C1729" s="5"/>
+      <c r="D1729" s="5"/>
+      <c r="E1729" s="5"/>
+      <c r="F1729" s="5"/>
+    </row>
+    <row r="1730" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1730" s="5"/>
       <c r="B1730" t="str">
-        <f>IF(A1730="","",CHOOSE(MONTH(A1730),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1731" spans="2:2">
+        <f t="shared" ref="B1730:B1793" si="28">IF(A1730="","",CHOOSE(MONTH(A1730),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1730" s="5"/>
+      <c r="D1730" s="5"/>
+      <c r="E1730" s="5"/>
+      <c r="F1730" s="5"/>
+    </row>
+    <row r="1731" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1731" s="5"/>
       <c r="B1731" t="str">
-        <f>IF(A1731="","",CHOOSE(MONTH(A1731),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1732" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1731" s="5"/>
+      <c r="D1731" s="5"/>
+      <c r="E1731" s="5"/>
+      <c r="F1731" s="5"/>
+    </row>
+    <row r="1732" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1732" s="5"/>
       <c r="B1732" t="str">
-        <f>IF(A1732="","",CHOOSE(MONTH(A1732),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1733" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1732" s="5"/>
+      <c r="D1732" s="5"/>
+      <c r="E1732" s="5"/>
+      <c r="F1732" s="5"/>
+    </row>
+    <row r="1733" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1733" s="5"/>
       <c r="B1733" t="str">
-        <f>IF(A1733="","",CHOOSE(MONTH(A1733),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1734" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1733" s="5"/>
+      <c r="D1733" s="5"/>
+      <c r="E1733" s="5"/>
+      <c r="F1733" s="5"/>
+    </row>
+    <row r="1734" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1734" s="5"/>
       <c r="B1734" t="str">
-        <f>IF(A1734="","",CHOOSE(MONTH(A1734),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1735" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1734" s="5"/>
+      <c r="D1734" s="5"/>
+      <c r="E1734" s="5"/>
+      <c r="F1734" s="5"/>
+    </row>
+    <row r="1735" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1735" s="5"/>
       <c r="B1735" t="str">
-        <f>IF(A1735="","",CHOOSE(MONTH(A1735),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1736" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1735" s="5"/>
+      <c r="D1735" s="5"/>
+      <c r="E1735" s="5"/>
+      <c r="F1735" s="5"/>
+    </row>
+    <row r="1736" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1736" s="5"/>
       <c r="B1736" t="str">
-        <f>IF(A1736="","",CHOOSE(MONTH(A1736),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1737" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1736" s="5"/>
+      <c r="D1736" s="5"/>
+      <c r="E1736" s="5"/>
+      <c r="F1736" s="5"/>
+    </row>
+    <row r="1737" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1737" s="5"/>
       <c r="B1737" t="str">
-        <f>IF(A1737="","",CHOOSE(MONTH(A1737),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1738" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1737" s="5"/>
+      <c r="D1737" s="5"/>
+      <c r="E1737" s="5"/>
+      <c r="F1737" s="5"/>
+    </row>
+    <row r="1738" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1738" s="5"/>
       <c r="B1738" t="str">
-        <f>IF(A1738="","",CHOOSE(MONTH(A1738),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1739" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1738" s="5"/>
+      <c r="D1738" s="5"/>
+      <c r="E1738" s="5"/>
+      <c r="F1738" s="5"/>
+    </row>
+    <row r="1739" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1739" s="5"/>
       <c r="B1739" t="str">
-        <f>IF(A1739="","",CHOOSE(MONTH(A1739),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1740" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1739" s="5"/>
+      <c r="D1739" s="5"/>
+      <c r="E1739" s="5"/>
+      <c r="F1739" s="5"/>
+    </row>
+    <row r="1740" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1740" s="5"/>
       <c r="B1740" t="str">
-        <f>IF(A1740="","",CHOOSE(MONTH(A1740),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1741" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1740" s="5"/>
+      <c r="D1740" s="5"/>
+      <c r="E1740" s="5"/>
+      <c r="F1740" s="5"/>
+    </row>
+    <row r="1741" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1741" s="5"/>
       <c r="B1741" t="str">
-        <f>IF(A1741="","",CHOOSE(MONTH(A1741),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1742" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1741" s="5"/>
+      <c r="D1741" s="5"/>
+      <c r="E1741" s="5"/>
+      <c r="F1741" s="5"/>
+    </row>
+    <row r="1742" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1742" s="5"/>
       <c r="B1742" t="str">
-        <f>IF(A1742="","",CHOOSE(MONTH(A1742),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1743" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1742" s="5"/>
+      <c r="D1742" s="5"/>
+      <c r="E1742" s="5"/>
+      <c r="F1742" s="5"/>
+    </row>
+    <row r="1743" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1743" s="5"/>
       <c r="B1743" t="str">
-        <f>IF(A1743="","",CHOOSE(MONTH(A1743),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1744" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1743" s="5"/>
+      <c r="D1743" s="5"/>
+      <c r="E1743" s="5"/>
+      <c r="F1743" s="5"/>
+    </row>
+    <row r="1744" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1744" s="5"/>
       <c r="B1744" t="str">
-        <f>IF(A1744="","",CHOOSE(MONTH(A1744),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1745" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1744" s="5"/>
+      <c r="D1744" s="5"/>
+      <c r="E1744" s="5"/>
+      <c r="F1744" s="5"/>
+    </row>
+    <row r="1745" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1745" s="5"/>
       <c r="B1745" t="str">
-        <f>IF(A1745="","",CHOOSE(MONTH(A1745),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1746" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1745" s="5"/>
+      <c r="D1745" s="5"/>
+      <c r="E1745" s="5"/>
+      <c r="F1745" s="5"/>
+    </row>
+    <row r="1746" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1746" s="5"/>
       <c r="B1746" t="str">
-        <f>IF(A1746="","",CHOOSE(MONTH(A1746),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1747" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1746" s="5"/>
+      <c r="D1746" s="5"/>
+      <c r="E1746" s="5"/>
+      <c r="F1746" s="5"/>
+    </row>
+    <row r="1747" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1747" s="5"/>
       <c r="B1747" t="str">
-        <f>IF(A1747="","",CHOOSE(MONTH(A1747),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1748" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1747" s="5"/>
+      <c r="D1747" s="5"/>
+      <c r="E1747" s="5"/>
+      <c r="F1747" s="5"/>
+    </row>
+    <row r="1748" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1748" s="5"/>
       <c r="B1748" t="str">
-        <f>IF(A1748="","",CHOOSE(MONTH(A1748),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1749" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1748" s="5"/>
+      <c r="D1748" s="5"/>
+      <c r="E1748" s="5"/>
+      <c r="F1748" s="5"/>
+    </row>
+    <row r="1749" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1749" s="5"/>
       <c r="B1749" t="str">
-        <f>IF(A1749="","",CHOOSE(MONTH(A1749),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1750" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1749" s="5"/>
+      <c r="D1749" s="5"/>
+      <c r="E1749" s="5"/>
+      <c r="F1749" s="5"/>
+    </row>
+    <row r="1750" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1750" s="5"/>
       <c r="B1750" t="str">
-        <f>IF(A1750="","",CHOOSE(MONTH(A1750),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1751" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1750" s="5"/>
+      <c r="D1750" s="5"/>
+      <c r="E1750" s="5"/>
+      <c r="F1750" s="5"/>
+    </row>
+    <row r="1751" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1751" s="5"/>
       <c r="B1751" t="str">
-        <f>IF(A1751="","",CHOOSE(MONTH(A1751),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1752" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1751" s="5"/>
+      <c r="D1751" s="5"/>
+      <c r="E1751" s="5"/>
+      <c r="F1751" s="5"/>
+    </row>
+    <row r="1752" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1752" s="5"/>
       <c r="B1752" t="str">
-        <f>IF(A1752="","",CHOOSE(MONTH(A1752),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1753" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1752" s="5"/>
+      <c r="D1752" s="5"/>
+      <c r="E1752" s="5"/>
+      <c r="F1752" s="5"/>
+    </row>
+    <row r="1753" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1753" s="5"/>
       <c r="B1753" t="str">
-        <f>IF(A1753="","",CHOOSE(MONTH(A1753),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1754" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1753" s="5"/>
+      <c r="D1753" s="5"/>
+      <c r="E1753" s="5"/>
+      <c r="F1753" s="5"/>
+    </row>
+    <row r="1754" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1754" s="5"/>
       <c r="B1754" t="str">
-        <f>IF(A1754="","",CHOOSE(MONTH(A1754),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1755" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1754" s="5"/>
+      <c r="D1754" s="5"/>
+      <c r="E1754" s="5"/>
+      <c r="F1754" s="5"/>
+    </row>
+    <row r="1755" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1755" s="5"/>
       <c r="B1755" t="str">
-        <f>IF(A1755="","",CHOOSE(MONTH(A1755),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1756" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1755" s="5"/>
+      <c r="D1755" s="5"/>
+      <c r="E1755" s="5"/>
+      <c r="F1755" s="5"/>
+    </row>
+    <row r="1756" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1756" s="5"/>
       <c r="B1756" t="str">
-        <f>IF(A1756="","",CHOOSE(MONTH(A1756),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1757" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1756" s="5"/>
+      <c r="D1756" s="5"/>
+      <c r="E1756" s="5"/>
+      <c r="F1756" s="5"/>
+    </row>
+    <row r="1757" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1757" s="5"/>
       <c r="B1757" t="str">
-        <f>IF(A1757="","",CHOOSE(MONTH(A1757),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1758" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1757" s="5"/>
+      <c r="D1757" s="5"/>
+      <c r="E1757" s="5"/>
+      <c r="F1757" s="5"/>
+    </row>
+    <row r="1758" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1758" s="5"/>
       <c r="B1758" t="str">
-        <f>IF(A1758="","",CHOOSE(MONTH(A1758),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1759" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1758" s="5"/>
+      <c r="D1758" s="5"/>
+      <c r="E1758" s="5"/>
+      <c r="F1758" s="5"/>
+    </row>
+    <row r="1759" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1759" s="5"/>
       <c r="B1759" t="str">
-        <f>IF(A1759="","",CHOOSE(MONTH(A1759),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1760" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1759" s="5"/>
+      <c r="D1759" s="5"/>
+      <c r="E1759" s="5"/>
+      <c r="F1759" s="5"/>
+    </row>
+    <row r="1760" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1760" s="5"/>
       <c r="B1760" t="str">
-        <f>IF(A1760="","",CHOOSE(MONTH(A1760),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1761" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1760" s="5"/>
+      <c r="D1760" s="5"/>
+      <c r="E1760" s="5"/>
+      <c r="F1760" s="5"/>
+    </row>
+    <row r="1761" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1761" s="5"/>
       <c r="B1761" t="str">
-        <f>IF(A1761="","",CHOOSE(MONTH(A1761),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1762" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1761" s="5"/>
+      <c r="D1761" s="5"/>
+      <c r="E1761" s="5"/>
+      <c r="F1761" s="5"/>
+    </row>
+    <row r="1762" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1762" s="5"/>
       <c r="B1762" t="str">
-        <f>IF(A1762="","",CHOOSE(MONTH(A1762),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1763" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1762" s="5"/>
+      <c r="D1762" s="5"/>
+      <c r="E1762" s="5"/>
+      <c r="F1762" s="5"/>
+    </row>
+    <row r="1763" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1763" s="5"/>
       <c r="B1763" t="str">
-        <f>IF(A1763="","",CHOOSE(MONTH(A1763),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1764" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1763" s="5"/>
+      <c r="D1763" s="5"/>
+      <c r="E1763" s="5"/>
+      <c r="F1763" s="5"/>
+    </row>
+    <row r="1764" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1764" s="5"/>
       <c r="B1764" t="str">
-        <f>IF(A1764="","",CHOOSE(MONTH(A1764),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1765" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1764" s="5"/>
+      <c r="D1764" s="5"/>
+      <c r="E1764" s="5"/>
+      <c r="F1764" s="5"/>
+    </row>
+    <row r="1765" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1765" s="5"/>
       <c r="B1765" t="str">
-        <f>IF(A1765="","",CHOOSE(MONTH(A1765),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1766" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1765" s="5"/>
+      <c r="D1765" s="5"/>
+      <c r="E1765" s="5"/>
+      <c r="F1765" s="5"/>
+    </row>
+    <row r="1766" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1766" s="5"/>
       <c r="B1766" t="str">
-        <f>IF(A1766="","",CHOOSE(MONTH(A1766),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1767" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1766" s="5"/>
+      <c r="D1766" s="5"/>
+      <c r="E1766" s="5"/>
+      <c r="F1766" s="5"/>
+    </row>
+    <row r="1767" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1767" s="5"/>
       <c r="B1767" t="str">
-        <f>IF(A1767="","",CHOOSE(MONTH(A1767),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1768" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1767" s="5"/>
+      <c r="D1767" s="5"/>
+      <c r="E1767" s="5"/>
+      <c r="F1767" s="5"/>
+    </row>
+    <row r="1768" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1768" s="5"/>
       <c r="B1768" t="str">
-        <f>IF(A1768="","",CHOOSE(MONTH(A1768),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1769" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1768" s="5"/>
+      <c r="D1768" s="5"/>
+      <c r="E1768" s="5"/>
+      <c r="F1768" s="5"/>
+    </row>
+    <row r="1769" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1769" s="5"/>
       <c r="B1769" t="str">
-        <f>IF(A1769="","",CHOOSE(MONTH(A1769),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1770" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1769" s="5"/>
+      <c r="D1769" s="5"/>
+      <c r="E1769" s="5"/>
+      <c r="F1769" s="5"/>
+    </row>
+    <row r="1770" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1770" s="5"/>
       <c r="B1770" t="str">
-        <f>IF(A1770="","",CHOOSE(MONTH(A1770),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1771" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1770" s="5"/>
+      <c r="D1770" s="5"/>
+      <c r="E1770" s="5"/>
+      <c r="F1770" s="5"/>
+    </row>
+    <row r="1771" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1771" s="5"/>
       <c r="B1771" t="str">
-        <f>IF(A1771="","",CHOOSE(MONTH(A1771),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1772" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1771" s="5"/>
+      <c r="D1771" s="5"/>
+      <c r="E1771" s="5"/>
+      <c r="F1771" s="5"/>
+    </row>
+    <row r="1772" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1772" s="5"/>
       <c r="B1772" t="str">
-        <f>IF(A1772="","",CHOOSE(MONTH(A1772),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1773" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1772" s="5"/>
+      <c r="D1772" s="5"/>
+      <c r="E1772" s="5"/>
+      <c r="F1772" s="5"/>
+    </row>
+    <row r="1773" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1773" s="5"/>
       <c r="B1773" t="str">
-        <f>IF(A1773="","",CHOOSE(MONTH(A1773),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1774" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1773" s="5"/>
+      <c r="D1773" s="5"/>
+      <c r="E1773" s="5"/>
+      <c r="F1773" s="5"/>
+    </row>
+    <row r="1774" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1774" s="5"/>
       <c r="B1774" t="str">
-        <f>IF(A1774="","",CHOOSE(MONTH(A1774),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1775" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1774" s="5"/>
+      <c r="D1774" s="5"/>
+      <c r="E1774" s="5"/>
+      <c r="F1774" s="5"/>
+    </row>
+    <row r="1775" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1775" s="5"/>
       <c r="B1775" t="str">
-        <f>IF(A1775="","",CHOOSE(MONTH(A1775),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1776" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1775" s="5"/>
+      <c r="D1775" s="5"/>
+      <c r="E1775" s="5"/>
+      <c r="F1775" s="5"/>
+    </row>
+    <row r="1776" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1776" s="5"/>
       <c r="B1776" t="str">
-        <f>IF(A1776="","",CHOOSE(MONTH(A1776),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1777" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1776" s="5"/>
+      <c r="D1776" s="5"/>
+      <c r="E1776" s="5"/>
+      <c r="F1776" s="5"/>
+    </row>
+    <row r="1777" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1777" s="5"/>
       <c r="B1777" t="str">
-        <f>IF(A1777="","",CHOOSE(MONTH(A1777),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1778" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1777" s="5"/>
+      <c r="D1777" s="5"/>
+      <c r="E1777" s="5"/>
+      <c r="F1777" s="5"/>
+    </row>
+    <row r="1778" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1778" s="5"/>
       <c r="B1778" t="str">
-        <f>IF(A1778="","",CHOOSE(MONTH(A1778),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1779" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1778" s="5"/>
+      <c r="D1778" s="5"/>
+      <c r="E1778" s="5"/>
+      <c r="F1778" s="5"/>
+    </row>
+    <row r="1779" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1779" s="5"/>
       <c r="B1779" t="str">
-        <f>IF(A1779="","",CHOOSE(MONTH(A1779),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1780" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1779" s="5"/>
+      <c r="D1779" s="5"/>
+      <c r="E1779" s="5"/>
+      <c r="F1779" s="5"/>
+    </row>
+    <row r="1780" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1780" s="5"/>
       <c r="B1780" t="str">
-        <f>IF(A1780="","",CHOOSE(MONTH(A1780),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1781" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1780" s="5"/>
+      <c r="D1780" s="5"/>
+      <c r="E1780" s="5"/>
+      <c r="F1780" s="5"/>
+    </row>
+    <row r="1781" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1781" s="5"/>
       <c r="B1781" t="str">
-        <f>IF(A1781="","",CHOOSE(MONTH(A1781),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1782" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1781" s="5"/>
+      <c r="D1781" s="5"/>
+      <c r="E1781" s="5"/>
+      <c r="F1781" s="5"/>
+    </row>
+    <row r="1782" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1782" s="5"/>
       <c r="B1782" t="str">
-        <f>IF(A1782="","",CHOOSE(MONTH(A1782),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1783" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1782" s="5"/>
+      <c r="D1782" s="5"/>
+      <c r="E1782" s="5"/>
+      <c r="F1782" s="5"/>
+    </row>
+    <row r="1783" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1783" s="5"/>
       <c r="B1783" t="str">
-        <f>IF(A1783="","",CHOOSE(MONTH(A1783),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1784" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1783" s="5"/>
+      <c r="D1783" s="5"/>
+      <c r="E1783" s="5"/>
+      <c r="F1783" s="5"/>
+    </row>
+    <row r="1784" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1784" s="5"/>
       <c r="B1784" t="str">
-        <f>IF(A1784="","",CHOOSE(MONTH(A1784),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1785" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1784" s="5"/>
+      <c r="D1784" s="5"/>
+      <c r="E1784" s="5"/>
+      <c r="F1784" s="5"/>
+    </row>
+    <row r="1785" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1785" s="5"/>
       <c r="B1785" t="str">
-        <f>IF(A1785="","",CHOOSE(MONTH(A1785),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1786" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1785" s="5"/>
+      <c r="D1785" s="5"/>
+      <c r="E1785" s="5"/>
+      <c r="F1785" s="5"/>
+    </row>
+    <row r="1786" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1786" s="5"/>
       <c r="B1786" t="str">
-        <f>IF(A1786="","",CHOOSE(MONTH(A1786),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1787" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1786" s="5"/>
+      <c r="D1786" s="5"/>
+      <c r="E1786" s="5"/>
+      <c r="F1786" s="5"/>
+    </row>
+    <row r="1787" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1787" s="5"/>
       <c r="B1787" t="str">
-        <f>IF(A1787="","",CHOOSE(MONTH(A1787),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1788" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1787" s="5"/>
+      <c r="D1787" s="5"/>
+      <c r="E1787" s="5"/>
+      <c r="F1787" s="5"/>
+    </row>
+    <row r="1788" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1788" s="5"/>
       <c r="B1788" t="str">
-        <f>IF(A1788="","",CHOOSE(MONTH(A1788),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1789" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1788" s="5"/>
+      <c r="D1788" s="5"/>
+      <c r="E1788" s="5"/>
+      <c r="F1788" s="5"/>
+    </row>
+    <row r="1789" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1789" s="5"/>
       <c r="B1789" t="str">
-        <f>IF(A1789="","",CHOOSE(MONTH(A1789),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1790" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1789" s="5"/>
+      <c r="D1789" s="5"/>
+      <c r="E1789" s="5"/>
+      <c r="F1789" s="5"/>
+    </row>
+    <row r="1790" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1790" s="5"/>
       <c r="B1790" t="str">
-        <f>IF(A1790="","",CHOOSE(MONTH(A1790),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1791" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1790" s="5"/>
+      <c r="D1790" s="5"/>
+      <c r="E1790" s="5"/>
+      <c r="F1790" s="5"/>
+    </row>
+    <row r="1791" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1791" s="5"/>
       <c r="B1791" t="str">
-        <f>IF(A1791="","",CHOOSE(MONTH(A1791),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1792" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1791" s="5"/>
+      <c r="D1791" s="5"/>
+      <c r="E1791" s="5"/>
+      <c r="F1791" s="5"/>
+    </row>
+    <row r="1792" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1792" s="5"/>
       <c r="B1792" t="str">
-        <f>IF(A1792="","",CHOOSE(MONTH(A1792),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1793" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1792" s="5"/>
+      <c r="D1792" s="5"/>
+      <c r="E1792" s="5"/>
+      <c r="F1792" s="5"/>
+    </row>
+    <row r="1793" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1793" s="5"/>
       <c r="B1793" t="str">
-        <f>IF(A1793="","",CHOOSE(MONTH(A1793),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1794" spans="2:2">
+        <f t="shared" si="28"/>
+        <v/>
+      </c>
+      <c r="C1793" s="5"/>
+      <c r="D1793" s="5"/>
+      <c r="E1793" s="5"/>
+      <c r="F1793" s="5"/>
+    </row>
+    <row r="1794" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1794" s="5"/>
       <c r="B1794" t="str">
-        <f>IF(A1794="","",CHOOSE(MONTH(A1794),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1795" spans="2:2">
+        <f t="shared" ref="B1794:B1857" si="29">IF(A1794="","",CHOOSE(MONTH(A1794),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1794" s="5"/>
+      <c r="D1794" s="5"/>
+      <c r="E1794" s="5"/>
+      <c r="F1794" s="5"/>
+    </row>
+    <row r="1795" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1795" s="5"/>
       <c r="B1795" t="str">
-        <f>IF(A1795="","",CHOOSE(MONTH(A1795),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1796" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1795" s="5"/>
+      <c r="D1795" s="5"/>
+      <c r="E1795" s="5"/>
+      <c r="F1795" s="5"/>
+    </row>
+    <row r="1796" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1796" s="5"/>
       <c r="B1796" t="str">
-        <f>IF(A1796="","",CHOOSE(MONTH(A1796),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1797" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1796" s="5"/>
+      <c r="D1796" s="5"/>
+      <c r="E1796" s="5"/>
+      <c r="F1796" s="5"/>
+    </row>
+    <row r="1797" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1797" s="5"/>
       <c r="B1797" t="str">
-        <f>IF(A1797="","",CHOOSE(MONTH(A1797),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1798" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1797" s="5"/>
+      <c r="D1797" s="5"/>
+      <c r="E1797" s="5"/>
+      <c r="F1797" s="5"/>
+    </row>
+    <row r="1798" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1798" s="5"/>
       <c r="B1798" t="str">
-        <f>IF(A1798="","",CHOOSE(MONTH(A1798),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1799" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1798" s="5"/>
+      <c r="D1798" s="5"/>
+      <c r="E1798" s="5"/>
+      <c r="F1798" s="5"/>
+    </row>
+    <row r="1799" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1799" s="5"/>
       <c r="B1799" t="str">
-        <f>IF(A1799="","",CHOOSE(MONTH(A1799),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1800" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1799" s="5"/>
+      <c r="D1799" s="5"/>
+      <c r="E1799" s="5"/>
+      <c r="F1799" s="5"/>
+    </row>
+    <row r="1800" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1800" s="5"/>
       <c r="B1800" t="str">
-        <f>IF(A1800="","",CHOOSE(MONTH(A1800),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1801" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1800" s="5"/>
+      <c r="D1800" s="5"/>
+      <c r="E1800" s="5"/>
+      <c r="F1800" s="5"/>
+    </row>
+    <row r="1801" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1801" s="5"/>
       <c r="B1801" t="str">
-        <f>IF(A1801="","",CHOOSE(MONTH(A1801),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1802" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1801" s="5"/>
+      <c r="D1801" s="5"/>
+      <c r="E1801" s="5"/>
+      <c r="F1801" s="5"/>
+    </row>
+    <row r="1802" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1802" s="5"/>
       <c r="B1802" t="str">
-        <f>IF(A1802="","",CHOOSE(MONTH(A1802),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1803" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1802" s="5"/>
+      <c r="D1802" s="5"/>
+      <c r="E1802" s="5"/>
+      <c r="F1802" s="5"/>
+    </row>
+    <row r="1803" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1803" s="5"/>
       <c r="B1803" t="str">
-        <f>IF(A1803="","",CHOOSE(MONTH(A1803),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1804" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1803" s="5"/>
+      <c r="D1803" s="5"/>
+      <c r="E1803" s="5"/>
+      <c r="F1803" s="5"/>
+    </row>
+    <row r="1804" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1804" s="5"/>
       <c r="B1804" t="str">
-        <f>IF(A1804="","",CHOOSE(MONTH(A1804),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1805" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1804" s="5"/>
+      <c r="D1804" s="5"/>
+      <c r="E1804" s="5"/>
+      <c r="F1804" s="5"/>
+    </row>
+    <row r="1805" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1805" s="5"/>
       <c r="B1805" t="str">
-        <f>IF(A1805="","",CHOOSE(MONTH(A1805),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1806" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1805" s="5"/>
+      <c r="D1805" s="5"/>
+      <c r="E1805" s="5"/>
+      <c r="F1805" s="5"/>
+    </row>
+    <row r="1806" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1806" s="5"/>
       <c r="B1806" t="str">
-        <f>IF(A1806="","",CHOOSE(MONTH(A1806),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1807" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1806" s="5"/>
+      <c r="D1806" s="5"/>
+      <c r="E1806" s="5"/>
+      <c r="F1806" s="5"/>
+    </row>
+    <row r="1807" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1807" s="5"/>
       <c r="B1807" t="str">
-        <f>IF(A1807="","",CHOOSE(MONTH(A1807),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1808" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1807" s="5"/>
+      <c r="D1807" s="5"/>
+      <c r="E1807" s="5"/>
+      <c r="F1807" s="5"/>
+    </row>
+    <row r="1808" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1808" s="5"/>
       <c r="B1808" t="str">
-        <f>IF(A1808="","",CHOOSE(MONTH(A1808),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1809" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1808" s="5"/>
+      <c r="D1808" s="5"/>
+      <c r="E1808" s="5"/>
+      <c r="F1808" s="5"/>
+    </row>
+    <row r="1809" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1809" s="5"/>
       <c r="B1809" t="str">
-        <f>IF(A1809="","",CHOOSE(MONTH(A1809),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1810" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1809" s="5"/>
+      <c r="D1809" s="5"/>
+      <c r="E1809" s="5"/>
+      <c r="F1809" s="5"/>
+    </row>
+    <row r="1810" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1810" s="5"/>
       <c r="B1810" t="str">
-        <f>IF(A1810="","",CHOOSE(MONTH(A1810),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1811" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1810" s="5"/>
+      <c r="D1810" s="5"/>
+      <c r="E1810" s="5"/>
+      <c r="F1810" s="5"/>
+    </row>
+    <row r="1811" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1811" s="5"/>
       <c r="B1811" t="str">
-        <f>IF(A1811="","",CHOOSE(MONTH(A1811),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1812" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1811" s="5"/>
+      <c r="D1811" s="5"/>
+      <c r="E1811" s="5"/>
+      <c r="F1811" s="5"/>
+    </row>
+    <row r="1812" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1812" s="5"/>
       <c r="B1812" t="str">
-        <f>IF(A1812="","",CHOOSE(MONTH(A1812),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1813" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1812" s="5"/>
+      <c r="D1812" s="5"/>
+      <c r="E1812" s="5"/>
+      <c r="F1812" s="5"/>
+    </row>
+    <row r="1813" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1813" s="5"/>
       <c r="B1813" t="str">
-        <f>IF(A1813="","",CHOOSE(MONTH(A1813),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1814" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1813" s="5"/>
+      <c r="D1813" s="5"/>
+      <c r="E1813" s="5"/>
+      <c r="F1813" s="5"/>
+    </row>
+    <row r="1814" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1814" s="5"/>
       <c r="B1814" t="str">
-        <f>IF(A1814="","",CHOOSE(MONTH(A1814),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1815" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1814" s="5"/>
+      <c r="D1814" s="5"/>
+      <c r="E1814" s="5"/>
+      <c r="F1814" s="5"/>
+    </row>
+    <row r="1815" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1815" s="5"/>
       <c r="B1815" t="str">
-        <f>IF(A1815="","",CHOOSE(MONTH(A1815),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1816" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1815" s="5"/>
+      <c r="D1815" s="5"/>
+      <c r="E1815" s="5"/>
+      <c r="F1815" s="5"/>
+    </row>
+    <row r="1816" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1816" s="5"/>
       <c r="B1816" t="str">
-        <f>IF(A1816="","",CHOOSE(MONTH(A1816),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1817" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1816" s="5"/>
+      <c r="D1816" s="5"/>
+      <c r="E1816" s="5"/>
+      <c r="F1816" s="5"/>
+    </row>
+    <row r="1817" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1817" s="5"/>
       <c r="B1817" t="str">
-        <f>IF(A1817="","",CHOOSE(MONTH(A1817),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1818" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1817" s="5"/>
+      <c r="D1817" s="5"/>
+      <c r="E1817" s="5"/>
+      <c r="F1817" s="5"/>
+    </row>
+    <row r="1818" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1818" s="5"/>
       <c r="B1818" t="str">
-        <f>IF(A1818="","",CHOOSE(MONTH(A1818),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1819" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1818" s="5"/>
+      <c r="D1818" s="5"/>
+      <c r="E1818" s="5"/>
+      <c r="F1818" s="5"/>
+    </row>
+    <row r="1819" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1819" s="5"/>
       <c r="B1819" t="str">
-        <f>IF(A1819="","",CHOOSE(MONTH(A1819),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1820" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1819" s="5"/>
+      <c r="D1819" s="5"/>
+      <c r="E1819" s="5"/>
+      <c r="F1819" s="5"/>
+    </row>
+    <row r="1820" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1820" s="5"/>
       <c r="B1820" t="str">
-        <f>IF(A1820="","",CHOOSE(MONTH(A1820),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1821" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1820" s="5"/>
+      <c r="D1820" s="5"/>
+      <c r="E1820" s="5"/>
+      <c r="F1820" s="5"/>
+    </row>
+    <row r="1821" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1821" s="5"/>
       <c r="B1821" t="str">
-        <f>IF(A1821="","",CHOOSE(MONTH(A1821),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1822" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1821" s="5"/>
+      <c r="D1821" s="5"/>
+      <c r="E1821" s="5"/>
+      <c r="F1821" s="5"/>
+    </row>
+    <row r="1822" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1822" s="5"/>
       <c r="B1822" t="str">
-        <f>IF(A1822="","",CHOOSE(MONTH(A1822),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1823" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1822" s="5"/>
+      <c r="D1822" s="5"/>
+      <c r="E1822" s="5"/>
+      <c r="F1822" s="5"/>
+    </row>
+    <row r="1823" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1823" s="5"/>
       <c r="B1823" t="str">
-        <f>IF(A1823="","",CHOOSE(MONTH(A1823),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1824" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1823" s="5"/>
+      <c r="D1823" s="5"/>
+      <c r="E1823" s="5"/>
+      <c r="F1823" s="5"/>
+    </row>
+    <row r="1824" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1824" s="5"/>
       <c r="B1824" t="str">
-        <f>IF(A1824="","",CHOOSE(MONTH(A1824),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1825" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1824" s="5"/>
+      <c r="D1824" s="5"/>
+      <c r="E1824" s="5"/>
+      <c r="F1824" s="5"/>
+    </row>
+    <row r="1825" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1825" s="5"/>
       <c r="B1825" t="str">
-        <f>IF(A1825="","",CHOOSE(MONTH(A1825),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1826" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1825" s="5"/>
+      <c r="D1825" s="5"/>
+      <c r="E1825" s="5"/>
+      <c r="F1825" s="5"/>
+    </row>
+    <row r="1826" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1826" s="5"/>
       <c r="B1826" t="str">
-        <f>IF(A1826="","",CHOOSE(MONTH(A1826),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1827" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1826" s="5"/>
+      <c r="D1826" s="5"/>
+      <c r="E1826" s="5"/>
+      <c r="F1826" s="5"/>
+    </row>
+    <row r="1827" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1827" s="5"/>
       <c r="B1827" t="str">
-        <f>IF(A1827="","",CHOOSE(MONTH(A1827),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1828" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1827" s="5"/>
+      <c r="D1827" s="5"/>
+      <c r="E1827" s="5"/>
+      <c r="F1827" s="5"/>
+    </row>
+    <row r="1828" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1828" s="5"/>
       <c r="B1828" t="str">
-        <f>IF(A1828="","",CHOOSE(MONTH(A1828),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1829" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1828" s="5"/>
+      <c r="D1828" s="5"/>
+      <c r="E1828" s="5"/>
+      <c r="F1828" s="5"/>
+    </row>
+    <row r="1829" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1829" s="5"/>
       <c r="B1829" t="str">
-        <f>IF(A1829="","",CHOOSE(MONTH(A1829),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1830" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1829" s="5"/>
+      <c r="D1829" s="5"/>
+      <c r="E1829" s="5"/>
+      <c r="F1829" s="5"/>
+    </row>
+    <row r="1830" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1830" s="5"/>
       <c r="B1830" t="str">
-        <f>IF(A1830="","",CHOOSE(MONTH(A1830),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1831" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1830" s="5"/>
+      <c r="D1830" s="5"/>
+      <c r="E1830" s="5"/>
+      <c r="F1830" s="5"/>
+    </row>
+    <row r="1831" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1831" s="5"/>
       <c r="B1831" t="str">
-        <f>IF(A1831="","",CHOOSE(MONTH(A1831),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1832" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1831" s="5"/>
+      <c r="D1831" s="5"/>
+      <c r="E1831" s="5"/>
+      <c r="F1831" s="5"/>
+    </row>
+    <row r="1832" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1832" s="5"/>
       <c r="B1832" t="str">
-        <f>IF(A1832="","",CHOOSE(MONTH(A1832),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1833" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1832" s="5"/>
+      <c r="D1832" s="5"/>
+      <c r="E1832" s="5"/>
+      <c r="F1832" s="5"/>
+    </row>
+    <row r="1833" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1833" s="5"/>
       <c r="B1833" t="str">
-        <f>IF(A1833="","",CHOOSE(MONTH(A1833),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1834" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1833" s="5"/>
+      <c r="D1833" s="5"/>
+      <c r="E1833" s="5"/>
+      <c r="F1833" s="5"/>
+    </row>
+    <row r="1834" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1834" s="5"/>
       <c r="B1834" t="str">
-        <f>IF(A1834="","",CHOOSE(MONTH(A1834),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1835" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1834" s="5"/>
+      <c r="D1834" s="5"/>
+      <c r="E1834" s="5"/>
+      <c r="F1834" s="5"/>
+    </row>
+    <row r="1835" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1835" s="5"/>
       <c r="B1835" t="str">
-        <f>IF(A1835="","",CHOOSE(MONTH(A1835),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1836" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1835" s="5"/>
+      <c r="D1835" s="5"/>
+      <c r="E1835" s="5"/>
+      <c r="F1835" s="5"/>
+    </row>
+    <row r="1836" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1836" s="5"/>
       <c r="B1836" t="str">
-        <f>IF(A1836="","",CHOOSE(MONTH(A1836),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1837" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1836" s="5"/>
+      <c r="D1836" s="5"/>
+      <c r="E1836" s="5"/>
+      <c r="F1836" s="5"/>
+    </row>
+    <row r="1837" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1837" s="5"/>
       <c r="B1837" t="str">
-        <f>IF(A1837="","",CHOOSE(MONTH(A1837),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1838" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1837" s="5"/>
+      <c r="D1837" s="5"/>
+      <c r="E1837" s="5"/>
+      <c r="F1837" s="5"/>
+    </row>
+    <row r="1838" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1838" s="5"/>
       <c r="B1838" t="str">
-        <f>IF(A1838="","",CHOOSE(MONTH(A1838),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1839" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1838" s="5"/>
+      <c r="D1838" s="5"/>
+      <c r="E1838" s="5"/>
+      <c r="F1838" s="5"/>
+    </row>
+    <row r="1839" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1839" s="5"/>
       <c r="B1839" t="str">
-        <f>IF(A1839="","",CHOOSE(MONTH(A1839),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1840" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1839" s="5"/>
+      <c r="D1839" s="5"/>
+      <c r="E1839" s="5"/>
+      <c r="F1839" s="5"/>
+    </row>
+    <row r="1840" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1840" s="5"/>
       <c r="B1840" t="str">
-        <f>IF(A1840="","",CHOOSE(MONTH(A1840),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1841" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1840" s="5"/>
+      <c r="D1840" s="5"/>
+      <c r="E1840" s="5"/>
+      <c r="F1840" s="5"/>
+    </row>
+    <row r="1841" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1841" s="5"/>
       <c r="B1841" t="str">
-        <f>IF(A1841="","",CHOOSE(MONTH(A1841),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1842" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1841" s="5"/>
+      <c r="D1841" s="5"/>
+      <c r="E1841" s="5"/>
+      <c r="F1841" s="5"/>
+    </row>
+    <row r="1842" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1842" s="5"/>
       <c r="B1842" t="str">
-        <f>IF(A1842="","",CHOOSE(MONTH(A1842),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1843" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1842" s="5"/>
+      <c r="D1842" s="5"/>
+      <c r="E1842" s="5"/>
+      <c r="F1842" s="5"/>
+    </row>
+    <row r="1843" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1843" s="5"/>
       <c r="B1843" t="str">
-        <f>IF(A1843="","",CHOOSE(MONTH(A1843),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1844" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1843" s="5"/>
+      <c r="D1843" s="5"/>
+      <c r="E1843" s="5"/>
+      <c r="F1843" s="5"/>
+    </row>
+    <row r="1844" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1844" s="5"/>
       <c r="B1844" t="str">
-        <f>IF(A1844="","",CHOOSE(MONTH(A1844),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1845" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1844" s="5"/>
+      <c r="D1844" s="5"/>
+      <c r="E1844" s="5"/>
+      <c r="F1844" s="5"/>
+    </row>
+    <row r="1845" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1845" s="5"/>
       <c r="B1845" t="str">
-        <f>IF(A1845="","",CHOOSE(MONTH(A1845),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1846" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1845" s="5"/>
+      <c r="D1845" s="5"/>
+      <c r="E1845" s="5"/>
+      <c r="F1845" s="5"/>
+    </row>
+    <row r="1846" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1846" s="5"/>
       <c r="B1846" t="str">
-        <f>IF(A1846="","",CHOOSE(MONTH(A1846),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1847" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1846" s="5"/>
+      <c r="D1846" s="5"/>
+      <c r="E1846" s="5"/>
+      <c r="F1846" s="5"/>
+    </row>
+    <row r="1847" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1847" s="5"/>
       <c r="B1847" t="str">
-        <f>IF(A1847="","",CHOOSE(MONTH(A1847),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1848" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1847" s="5"/>
+      <c r="D1847" s="5"/>
+      <c r="E1847" s="5"/>
+      <c r="F1847" s="5"/>
+    </row>
+    <row r="1848" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1848" s="5"/>
       <c r="B1848" t="str">
-        <f>IF(A1848="","",CHOOSE(MONTH(A1848),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1849" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1848" s="5"/>
+      <c r="D1848" s="5"/>
+      <c r="E1848" s="5"/>
+      <c r="F1848" s="5"/>
+    </row>
+    <row r="1849" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1849" s="5"/>
       <c r="B1849" t="str">
-        <f>IF(A1849="","",CHOOSE(MONTH(A1849),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1850" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1849" s="5"/>
+      <c r="D1849" s="5"/>
+      <c r="E1849" s="5"/>
+      <c r="F1849" s="5"/>
+    </row>
+    <row r="1850" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1850" s="5"/>
       <c r="B1850" t="str">
-        <f>IF(A1850="","",CHOOSE(MONTH(A1850),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1851" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1850" s="5"/>
+      <c r="D1850" s="5"/>
+      <c r="E1850" s="5"/>
+      <c r="F1850" s="5"/>
+    </row>
+    <row r="1851" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1851" s="5"/>
       <c r="B1851" t="str">
-        <f>IF(A1851="","",CHOOSE(MONTH(A1851),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1852" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1851" s="5"/>
+      <c r="D1851" s="5"/>
+      <c r="E1851" s="5"/>
+      <c r="F1851" s="5"/>
+    </row>
+    <row r="1852" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1852" s="5"/>
       <c r="B1852" t="str">
-        <f>IF(A1852="","",CHOOSE(MONTH(A1852),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1853" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1852" s="5"/>
+      <c r="D1852" s="5"/>
+      <c r="E1852" s="5"/>
+      <c r="F1852" s="5"/>
+    </row>
+    <row r="1853" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1853" s="5"/>
       <c r="B1853" t="str">
-        <f>IF(A1853="","",CHOOSE(MONTH(A1853),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1854" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1853" s="5"/>
+      <c r="D1853" s="5"/>
+      <c r="E1853" s="5"/>
+      <c r="F1853" s="5"/>
+    </row>
+    <row r="1854" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1854" s="5"/>
       <c r="B1854" t="str">
-        <f>IF(A1854="","",CHOOSE(MONTH(A1854),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1855" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1854" s="5"/>
+      <c r="D1854" s="5"/>
+      <c r="E1854" s="5"/>
+      <c r="F1854" s="5"/>
+    </row>
+    <row r="1855" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1855" s="5"/>
       <c r="B1855" t="str">
-        <f>IF(A1855="","",CHOOSE(MONTH(A1855),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1856" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1855" s="5"/>
+      <c r="D1855" s="5"/>
+      <c r="E1855" s="5"/>
+      <c r="F1855" s="5"/>
+    </row>
+    <row r="1856" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1856" s="5"/>
       <c r="B1856" t="str">
-        <f>IF(A1856="","",CHOOSE(MONTH(A1856),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1857" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1856" s="5"/>
+      <c r="D1856" s="5"/>
+      <c r="E1856" s="5"/>
+      <c r="F1856" s="5"/>
+    </row>
+    <row r="1857" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1857" s="5"/>
       <c r="B1857" t="str">
-        <f>IF(A1857="","",CHOOSE(MONTH(A1857),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1858" spans="2:2">
+        <f t="shared" si="29"/>
+        <v/>
+      </c>
+      <c r="C1857" s="5"/>
+      <c r="D1857" s="5"/>
+      <c r="E1857" s="5"/>
+      <c r="F1857" s="5"/>
+    </row>
+    <row r="1858" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1858" s="5"/>
       <c r="B1858" t="str">
-        <f>IF(A1858="","",CHOOSE(MONTH(A1858),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1859" spans="2:2">
+        <f t="shared" ref="B1858:B1921" si="30">IF(A1858="","",CHOOSE(MONTH(A1858),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1858" s="5"/>
+      <c r="D1858" s="5"/>
+      <c r="E1858" s="5"/>
+      <c r="F1858" s="5"/>
+    </row>
+    <row r="1859" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1859" s="5"/>
       <c r="B1859" t="str">
-        <f>IF(A1859="","",CHOOSE(MONTH(A1859),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1860" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1859" s="5"/>
+      <c r="D1859" s="5"/>
+      <c r="E1859" s="5"/>
+      <c r="F1859" s="5"/>
+    </row>
+    <row r="1860" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1860" s="5"/>
       <c r="B1860" t="str">
-        <f>IF(A1860="","",CHOOSE(MONTH(A1860),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1861" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1860" s="5"/>
+      <c r="D1860" s="5"/>
+      <c r="E1860" s="5"/>
+      <c r="F1860" s="5"/>
+    </row>
+    <row r="1861" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1861" s="5"/>
       <c r="B1861" t="str">
-        <f>IF(A1861="","",CHOOSE(MONTH(A1861),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1862" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1861" s="5"/>
+      <c r="D1861" s="5"/>
+      <c r="E1861" s="5"/>
+      <c r="F1861" s="5"/>
+    </row>
+    <row r="1862" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1862" s="5"/>
       <c r="B1862" t="str">
-        <f>IF(A1862="","",CHOOSE(MONTH(A1862),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1863" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1862" s="5"/>
+      <c r="D1862" s="5"/>
+      <c r="E1862" s="5"/>
+      <c r="F1862" s="5"/>
+    </row>
+    <row r="1863" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1863" s="5"/>
       <c r="B1863" t="str">
-        <f>IF(A1863="","",CHOOSE(MONTH(A1863),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1864" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1863" s="5"/>
+      <c r="D1863" s="5"/>
+      <c r="E1863" s="5"/>
+      <c r="F1863" s="5"/>
+    </row>
+    <row r="1864" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1864" s="5"/>
       <c r="B1864" t="str">
-        <f>IF(A1864="","",CHOOSE(MONTH(A1864),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1865" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1864" s="5"/>
+      <c r="D1864" s="5"/>
+      <c r="E1864" s="5"/>
+      <c r="F1864" s="5"/>
+    </row>
+    <row r="1865" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1865" s="5"/>
       <c r="B1865" t="str">
-        <f>IF(A1865="","",CHOOSE(MONTH(A1865),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1866" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1865" s="5"/>
+      <c r="D1865" s="5"/>
+      <c r="E1865" s="5"/>
+      <c r="F1865" s="5"/>
+    </row>
+    <row r="1866" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1866" s="5"/>
       <c r="B1866" t="str">
-        <f>IF(A1866="","",CHOOSE(MONTH(A1866),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1867" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1866" s="5"/>
+      <c r="D1866" s="5"/>
+      <c r="E1866" s="5"/>
+      <c r="F1866" s="5"/>
+    </row>
+    <row r="1867" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1867" s="5"/>
       <c r="B1867" t="str">
-        <f>IF(A1867="","",CHOOSE(MONTH(A1867),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1868" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1867" s="5"/>
+      <c r="D1867" s="5"/>
+      <c r="E1867" s="5"/>
+      <c r="F1867" s="5"/>
+    </row>
+    <row r="1868" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1868" s="5"/>
       <c r="B1868" t="str">
-        <f>IF(A1868="","",CHOOSE(MONTH(A1868),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1869" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1868" s="5"/>
+      <c r="D1868" s="5"/>
+      <c r="E1868" s="5"/>
+      <c r="F1868" s="5"/>
+    </row>
+    <row r="1869" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1869" s="5"/>
       <c r="B1869" t="str">
-        <f>IF(A1869="","",CHOOSE(MONTH(A1869),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1870" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1869" s="5"/>
+      <c r="D1869" s="5"/>
+      <c r="E1869" s="5"/>
+      <c r="F1869" s="5"/>
+    </row>
+    <row r="1870" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1870" s="5"/>
       <c r="B1870" t="str">
-        <f>IF(A1870="","",CHOOSE(MONTH(A1870),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1871" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1870" s="5"/>
+      <c r="D1870" s="5"/>
+      <c r="E1870" s="5"/>
+      <c r="F1870" s="5"/>
+    </row>
+    <row r="1871" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1871" s="5"/>
       <c r="B1871" t="str">
-        <f>IF(A1871="","",CHOOSE(MONTH(A1871),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1872" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1871" s="5"/>
+      <c r="D1871" s="5"/>
+      <c r="E1871" s="5"/>
+      <c r="F1871" s="5"/>
+    </row>
+    <row r="1872" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1872" s="5"/>
       <c r="B1872" t="str">
-        <f>IF(A1872="","",CHOOSE(MONTH(A1872),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1873" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1872" s="5"/>
+      <c r="D1872" s="5"/>
+      <c r="E1872" s="5"/>
+      <c r="F1872" s="5"/>
+    </row>
+    <row r="1873" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1873" s="5"/>
       <c r="B1873" t="str">
-        <f>IF(A1873="","",CHOOSE(MONTH(A1873),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1874" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1873" s="5"/>
+      <c r="D1873" s="5"/>
+      <c r="E1873" s="5"/>
+      <c r="F1873" s="5"/>
+    </row>
+    <row r="1874" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1874" s="5"/>
       <c r="B1874" t="str">
-        <f>IF(A1874="","",CHOOSE(MONTH(A1874),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1875" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1874" s="5"/>
+      <c r="D1874" s="5"/>
+      <c r="E1874" s="5"/>
+      <c r="F1874" s="5"/>
+    </row>
+    <row r="1875" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1875" s="5"/>
       <c r="B1875" t="str">
-        <f>IF(A1875="","",CHOOSE(MONTH(A1875),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1876" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1875" s="5"/>
+      <c r="D1875" s="5"/>
+      <c r="E1875" s="5"/>
+      <c r="F1875" s="5"/>
+    </row>
+    <row r="1876" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1876" s="5"/>
       <c r="B1876" t="str">
-        <f>IF(A1876="","",CHOOSE(MONTH(A1876),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1877" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1876" s="5"/>
+      <c r="D1876" s="5"/>
+      <c r="E1876" s="5"/>
+      <c r="F1876" s="5"/>
+    </row>
+    <row r="1877" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1877" s="5"/>
       <c r="B1877" t="str">
-        <f>IF(A1877="","",CHOOSE(MONTH(A1877),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1878" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1877" s="5"/>
+      <c r="D1877" s="5"/>
+      <c r="E1877" s="5"/>
+      <c r="F1877" s="5"/>
+    </row>
+    <row r="1878" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1878" s="5"/>
       <c r="B1878" t="str">
-        <f>IF(A1878="","",CHOOSE(MONTH(A1878),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1879" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1878" s="5"/>
+      <c r="D1878" s="5"/>
+      <c r="E1878" s="5"/>
+      <c r="F1878" s="5"/>
+    </row>
+    <row r="1879" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1879" s="5"/>
       <c r="B1879" t="str">
-        <f>IF(A1879="","",CHOOSE(MONTH(A1879),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1880" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1879" s="5"/>
+      <c r="D1879" s="5"/>
+      <c r="E1879" s="5"/>
+      <c r="F1879" s="5"/>
+    </row>
+    <row r="1880" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1880" s="5"/>
       <c r="B1880" t="str">
-        <f>IF(A1880="","",CHOOSE(MONTH(A1880),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1881" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1880" s="5"/>
+      <c r="D1880" s="5"/>
+      <c r="E1880" s="5"/>
+      <c r="F1880" s="5"/>
+    </row>
+    <row r="1881" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1881" s="5"/>
       <c r="B1881" t="str">
-        <f>IF(A1881="","",CHOOSE(MONTH(A1881),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1882" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1881" s="5"/>
+      <c r="D1881" s="5"/>
+      <c r="E1881" s="5"/>
+      <c r="F1881" s="5"/>
+    </row>
+    <row r="1882" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1882" s="5"/>
       <c r="B1882" t="str">
-        <f>IF(A1882="","",CHOOSE(MONTH(A1882),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1883" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1882" s="5"/>
+      <c r="D1882" s="5"/>
+      <c r="E1882" s="5"/>
+      <c r="F1882" s="5"/>
+    </row>
+    <row r="1883" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1883" s="5"/>
       <c r="B1883" t="str">
-        <f>IF(A1883="","",CHOOSE(MONTH(A1883),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1884" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1883" s="5"/>
+      <c r="D1883" s="5"/>
+      <c r="E1883" s="5"/>
+      <c r="F1883" s="5"/>
+    </row>
+    <row r="1884" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1884" s="5"/>
       <c r="B1884" t="str">
-        <f>IF(A1884="","",CHOOSE(MONTH(A1884),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1885" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1884" s="5"/>
+      <c r="D1884" s="5"/>
+      <c r="E1884" s="5"/>
+      <c r="F1884" s="5"/>
+    </row>
+    <row r="1885" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1885" s="5"/>
       <c r="B1885" t="str">
-        <f>IF(A1885="","",CHOOSE(MONTH(A1885),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1886" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1885" s="5"/>
+      <c r="D1885" s="5"/>
+      <c r="E1885" s="5"/>
+      <c r="F1885" s="5"/>
+    </row>
+    <row r="1886" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1886" s="5"/>
       <c r="B1886" t="str">
-        <f>IF(A1886="","",CHOOSE(MONTH(A1886),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1887" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1886" s="5"/>
+      <c r="D1886" s="5"/>
+      <c r="E1886" s="5"/>
+      <c r="F1886" s="5"/>
+    </row>
+    <row r="1887" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1887" s="5"/>
       <c r="B1887" t="str">
-        <f>IF(A1887="","",CHOOSE(MONTH(A1887),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1888" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1887" s="5"/>
+      <c r="D1887" s="5"/>
+      <c r="E1887" s="5"/>
+      <c r="F1887" s="5"/>
+    </row>
+    <row r="1888" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1888" s="5"/>
       <c r="B1888" t="str">
-        <f>IF(A1888="","",CHOOSE(MONTH(A1888),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1889" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1888" s="5"/>
+      <c r="D1888" s="5"/>
+      <c r="E1888" s="5"/>
+      <c r="F1888" s="5"/>
+    </row>
+    <row r="1889" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1889" s="5"/>
       <c r="B1889" t="str">
-        <f>IF(A1889="","",CHOOSE(MONTH(A1889),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1890" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1889" s="5"/>
+      <c r="D1889" s="5"/>
+      <c r="E1889" s="5"/>
+      <c r="F1889" s="5"/>
+    </row>
+    <row r="1890" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1890" s="5"/>
       <c r="B1890" t="str">
-        <f>IF(A1890="","",CHOOSE(MONTH(A1890),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1891" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1890" s="5"/>
+      <c r="D1890" s="5"/>
+      <c r="E1890" s="5"/>
+      <c r="F1890" s="5"/>
+    </row>
+    <row r="1891" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1891" s="5"/>
       <c r="B1891" t="str">
-        <f>IF(A1891="","",CHOOSE(MONTH(A1891),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1892" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1891" s="5"/>
+      <c r="D1891" s="5"/>
+      <c r="E1891" s="5"/>
+      <c r="F1891" s="5"/>
+    </row>
+    <row r="1892" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1892" s="5"/>
       <c r="B1892" t="str">
-        <f>IF(A1892="","",CHOOSE(MONTH(A1892),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1893" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1892" s="5"/>
+      <c r="D1892" s="5"/>
+      <c r="E1892" s="5"/>
+      <c r="F1892" s="5"/>
+    </row>
+    <row r="1893" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1893" s="5"/>
       <c r="B1893" t="str">
-        <f>IF(A1893="","",CHOOSE(MONTH(A1893),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1894" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1893" s="5"/>
+      <c r="D1893" s="5"/>
+      <c r="E1893" s="5"/>
+      <c r="F1893" s="5"/>
+    </row>
+    <row r="1894" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1894" s="5"/>
       <c r="B1894" t="str">
-        <f>IF(A1894="","",CHOOSE(MONTH(A1894),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1895" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1894" s="5"/>
+      <c r="D1894" s="5"/>
+      <c r="E1894" s="5"/>
+      <c r="F1894" s="5"/>
+    </row>
+    <row r="1895" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1895" s="5"/>
       <c r="B1895" t="str">
-        <f>IF(A1895="","",CHOOSE(MONTH(A1895),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1896" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1895" s="5"/>
+      <c r="D1895" s="5"/>
+      <c r="E1895" s="5"/>
+      <c r="F1895" s="5"/>
+    </row>
+    <row r="1896" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1896" s="5"/>
       <c r="B1896" t="str">
-        <f>IF(A1896="","",CHOOSE(MONTH(A1896),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1897" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1896" s="5"/>
+      <c r="D1896" s="5"/>
+      <c r="E1896" s="5"/>
+      <c r="F1896" s="5"/>
+    </row>
+    <row r="1897" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1897" s="5"/>
       <c r="B1897" t="str">
-        <f>IF(A1897="","",CHOOSE(MONTH(A1897),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1898" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1897" s="5"/>
+      <c r="D1897" s="5"/>
+      <c r="E1897" s="5"/>
+      <c r="F1897" s="5"/>
+    </row>
+    <row r="1898" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1898" s="5"/>
       <c r="B1898" t="str">
-        <f>IF(A1898="","",CHOOSE(MONTH(A1898),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1899" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1898" s="5"/>
+      <c r="D1898" s="5"/>
+      <c r="E1898" s="5"/>
+      <c r="F1898" s="5"/>
+    </row>
+    <row r="1899" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1899" s="5"/>
       <c r="B1899" t="str">
-        <f>IF(A1899="","",CHOOSE(MONTH(A1899),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1900" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1899" s="5"/>
+      <c r="D1899" s="5"/>
+      <c r="E1899" s="5"/>
+      <c r="F1899" s="5"/>
+    </row>
+    <row r="1900" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1900" s="5"/>
       <c r="B1900" t="str">
-        <f>IF(A1900="","",CHOOSE(MONTH(A1900),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1901" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1900" s="5"/>
+      <c r="D1900" s="5"/>
+      <c r="E1900" s="5"/>
+      <c r="F1900" s="5"/>
+    </row>
+    <row r="1901" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1901" s="5"/>
       <c r="B1901" t="str">
-        <f>IF(A1901="","",CHOOSE(MONTH(A1901),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1902" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1901" s="5"/>
+      <c r="D1901" s="5"/>
+      <c r="E1901" s="5"/>
+      <c r="F1901" s="5"/>
+    </row>
+    <row r="1902" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1902" s="5"/>
       <c r="B1902" t="str">
-        <f>IF(A1902="","",CHOOSE(MONTH(A1902),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1903" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1902" s="5"/>
+      <c r="D1902" s="5"/>
+      <c r="E1902" s="5"/>
+      <c r="F1902" s="5"/>
+    </row>
+    <row r="1903" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1903" s="5"/>
       <c r="B1903" t="str">
-        <f>IF(A1903="","",CHOOSE(MONTH(A1903),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1904" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1903" s="5"/>
+      <c r="D1903" s="5"/>
+      <c r="E1903" s="5"/>
+      <c r="F1903" s="5"/>
+    </row>
+    <row r="1904" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1904" s="5"/>
       <c r="B1904" t="str">
-        <f>IF(A1904="","",CHOOSE(MONTH(A1904),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1905" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1904" s="5"/>
+      <c r="D1904" s="5"/>
+      <c r="E1904" s="5"/>
+      <c r="F1904" s="5"/>
+    </row>
+    <row r="1905" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1905" s="5"/>
       <c r="B1905" t="str">
-        <f>IF(A1905="","",CHOOSE(MONTH(A1905),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1906" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1905" s="5"/>
+      <c r="D1905" s="5"/>
+      <c r="E1905" s="5"/>
+      <c r="F1905" s="5"/>
+    </row>
+    <row r="1906" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1906" s="5"/>
       <c r="B1906" t="str">
-        <f>IF(A1906="","",CHOOSE(MONTH(A1906),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1907" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1906" s="5"/>
+      <c r="D1906" s="5"/>
+      <c r="E1906" s="5"/>
+      <c r="F1906" s="5"/>
+    </row>
+    <row r="1907" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1907" s="5"/>
       <c r="B1907" t="str">
-        <f>IF(A1907="","",CHOOSE(MONTH(A1907),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1908" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1907" s="5"/>
+      <c r="D1907" s="5"/>
+      <c r="E1907" s="5"/>
+      <c r="F1907" s="5"/>
+    </row>
+    <row r="1908" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1908" s="5"/>
       <c r="B1908" t="str">
-        <f>IF(A1908="","",CHOOSE(MONTH(A1908),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1909" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1908" s="5"/>
+      <c r="D1908" s="5"/>
+      <c r="E1908" s="5"/>
+      <c r="F1908" s="5"/>
+    </row>
+    <row r="1909" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1909" s="5"/>
       <c r="B1909" t="str">
-        <f>IF(A1909="","",CHOOSE(MONTH(A1909),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1910" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1909" s="5"/>
+      <c r="D1909" s="5"/>
+      <c r="E1909" s="5"/>
+      <c r="F1909" s="5"/>
+    </row>
+    <row r="1910" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1910" s="5"/>
       <c r="B1910" t="str">
-        <f>IF(A1910="","",CHOOSE(MONTH(A1910),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1911" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1910" s="5"/>
+      <c r="D1910" s="5"/>
+      <c r="E1910" s="5"/>
+      <c r="F1910" s="5"/>
+    </row>
+    <row r="1911" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1911" s="5"/>
       <c r="B1911" t="str">
-        <f>IF(A1911="","",CHOOSE(MONTH(A1911),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1912" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1911" s="5"/>
+      <c r="D1911" s="5"/>
+      <c r="E1911" s="5"/>
+      <c r="F1911" s="5"/>
+    </row>
+    <row r="1912" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1912" s="5"/>
       <c r="B1912" t="str">
-        <f>IF(A1912="","",CHOOSE(MONTH(A1912),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1913" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1912" s="5"/>
+      <c r="D1912" s="5"/>
+      <c r="E1912" s="5"/>
+      <c r="F1912" s="5"/>
+    </row>
+    <row r="1913" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1913" s="5"/>
       <c r="B1913" t="str">
-        <f>IF(A1913="","",CHOOSE(MONTH(A1913),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1914" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1913" s="5"/>
+      <c r="D1913" s="5"/>
+      <c r="E1913" s="5"/>
+      <c r="F1913" s="5"/>
+    </row>
+    <row r="1914" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1914" s="5"/>
       <c r="B1914" t="str">
-        <f>IF(A1914="","",CHOOSE(MONTH(A1914),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1915" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1914" s="5"/>
+      <c r="D1914" s="5"/>
+      <c r="E1914" s="5"/>
+      <c r="F1914" s="5"/>
+    </row>
+    <row r="1915" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1915" s="5"/>
       <c r="B1915" t="str">
-        <f>IF(A1915="","",CHOOSE(MONTH(A1915),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1916" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1915" s="5"/>
+      <c r="D1915" s="5"/>
+      <c r="E1915" s="5"/>
+      <c r="F1915" s="5"/>
+    </row>
+    <row r="1916" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1916" s="5"/>
       <c r="B1916" t="str">
-        <f>IF(A1916="","",CHOOSE(MONTH(A1916),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1917" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1916" s="5"/>
+      <c r="D1916" s="5"/>
+      <c r="E1916" s="5"/>
+      <c r="F1916" s="5"/>
+    </row>
+    <row r="1917" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1917" s="5"/>
       <c r="B1917" t="str">
-        <f>IF(A1917="","",CHOOSE(MONTH(A1917),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1918" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1917" s="5"/>
+      <c r="D1917" s="5"/>
+      <c r="E1917" s="5"/>
+      <c r="F1917" s="5"/>
+    </row>
+    <row r="1918" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1918" s="5"/>
       <c r="B1918" t="str">
-        <f>IF(A1918="","",CHOOSE(MONTH(A1918),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1919" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1918" s="5"/>
+      <c r="D1918" s="5"/>
+      <c r="E1918" s="5"/>
+      <c r="F1918" s="5"/>
+    </row>
+    <row r="1919" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1919" s="5"/>
       <c r="B1919" t="str">
-        <f>IF(A1919="","",CHOOSE(MONTH(A1919),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1920" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1919" s="5"/>
+      <c r="D1919" s="5"/>
+      <c r="E1919" s="5"/>
+      <c r="F1919" s="5"/>
+    </row>
+    <row r="1920" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1920" s="5"/>
       <c r="B1920" t="str">
-        <f>IF(A1920="","",CHOOSE(MONTH(A1920),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1921" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1920" s="5"/>
+      <c r="D1920" s="5"/>
+      <c r="E1920" s="5"/>
+      <c r="F1920" s="5"/>
+    </row>
+    <row r="1921" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1921" s="5"/>
       <c r="B1921" t="str">
-        <f>IF(A1921="","",CHOOSE(MONTH(A1921),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1922" spans="2:2">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="C1921" s="5"/>
+      <c r="D1921" s="5"/>
+      <c r="E1921" s="5"/>
+      <c r="F1921" s="5"/>
+    </row>
+    <row r="1922" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1922" s="5"/>
       <c r="B1922" t="str">
-        <f>IF(A1922="","",CHOOSE(MONTH(A1922),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1923" spans="2:2">
+        <f t="shared" ref="B1922:B1985" si="31">IF(A1922="","",CHOOSE(MONTH(A1922),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1922" s="5"/>
+      <c r="D1922" s="5"/>
+      <c r="E1922" s="5"/>
+      <c r="F1922" s="5"/>
+    </row>
+    <row r="1923" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1923" s="5"/>
       <c r="B1923" t="str">
-        <f>IF(A1923="","",CHOOSE(MONTH(A1923),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1924" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1923" s="5"/>
+      <c r="D1923" s="5"/>
+      <c r="E1923" s="5"/>
+      <c r="F1923" s="5"/>
+    </row>
+    <row r="1924" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1924" s="5"/>
       <c r="B1924" t="str">
-        <f>IF(A1924="","",CHOOSE(MONTH(A1924),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1925" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1924" s="5"/>
+      <c r="D1924" s="5"/>
+      <c r="E1924" s="5"/>
+      <c r="F1924" s="5"/>
+    </row>
+    <row r="1925" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1925" s="5"/>
       <c r="B1925" t="str">
-        <f>IF(A1925="","",CHOOSE(MONTH(A1925),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1926" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1925" s="5"/>
+      <c r="D1925" s="5"/>
+      <c r="E1925" s="5"/>
+      <c r="F1925" s="5"/>
+    </row>
+    <row r="1926" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1926" s="5"/>
       <c r="B1926" t="str">
-        <f>IF(A1926="","",CHOOSE(MONTH(A1926),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1927" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1926" s="5"/>
+      <c r="D1926" s="5"/>
+      <c r="E1926" s="5"/>
+      <c r="F1926" s="5"/>
+    </row>
+    <row r="1927" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1927" s="5"/>
       <c r="B1927" t="str">
-        <f>IF(A1927="","",CHOOSE(MONTH(A1927),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1928" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1927" s="5"/>
+      <c r="D1927" s="5"/>
+      <c r="E1927" s="5"/>
+      <c r="F1927" s="5"/>
+    </row>
+    <row r="1928" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1928" s="5"/>
       <c r="B1928" t="str">
-        <f>IF(A1928="","",CHOOSE(MONTH(A1928),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1929" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1928" s="5"/>
+      <c r="D1928" s="5"/>
+      <c r="E1928" s="5"/>
+      <c r="F1928" s="5"/>
+    </row>
+    <row r="1929" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1929" s="5"/>
       <c r="B1929" t="str">
-        <f>IF(A1929="","",CHOOSE(MONTH(A1929),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1930" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1929" s="5"/>
+      <c r="D1929" s="5"/>
+      <c r="E1929" s="5"/>
+      <c r="F1929" s="5"/>
+    </row>
+    <row r="1930" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1930" s="5"/>
       <c r="B1930" t="str">
-        <f>IF(A1930="","",CHOOSE(MONTH(A1930),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1931" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1930" s="5"/>
+      <c r="D1930" s="5"/>
+      <c r="E1930" s="5"/>
+      <c r="F1930" s="5"/>
+    </row>
+    <row r="1931" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1931" s="5"/>
       <c r="B1931" t="str">
-        <f>IF(A1931="","",CHOOSE(MONTH(A1931),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1932" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1931" s="5"/>
+      <c r="D1931" s="5"/>
+      <c r="E1931" s="5"/>
+      <c r="F1931" s="5"/>
+    </row>
+    <row r="1932" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1932" s="5"/>
       <c r="B1932" t="str">
-        <f>IF(A1932="","",CHOOSE(MONTH(A1932),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1933" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1932" s="5"/>
+      <c r="D1932" s="5"/>
+      <c r="E1932" s="5"/>
+      <c r="F1932" s="5"/>
+    </row>
+    <row r="1933" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1933" s="5"/>
       <c r="B1933" t="str">
-        <f>IF(A1933="","",CHOOSE(MONTH(A1933),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1934" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1933" s="5"/>
+      <c r="D1933" s="5"/>
+      <c r="E1933" s="5"/>
+      <c r="F1933" s="5"/>
+    </row>
+    <row r="1934" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1934" s="5"/>
       <c r="B1934" t="str">
-        <f>IF(A1934="","",CHOOSE(MONTH(A1934),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1935" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1934" s="5"/>
+      <c r="D1934" s="5"/>
+      <c r="E1934" s="5"/>
+      <c r="F1934" s="5"/>
+    </row>
+    <row r="1935" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1935" s="5"/>
       <c r="B1935" t="str">
-        <f>IF(A1935="","",CHOOSE(MONTH(A1935),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1936" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1935" s="5"/>
+      <c r="D1935" s="5"/>
+      <c r="E1935" s="5"/>
+      <c r="F1935" s="5"/>
+    </row>
+    <row r="1936" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1936" s="5"/>
       <c r="B1936" t="str">
-        <f>IF(A1936="","",CHOOSE(MONTH(A1936),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1937" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1936" s="5"/>
+      <c r="D1936" s="5"/>
+      <c r="E1936" s="5"/>
+      <c r="F1936" s="5"/>
+    </row>
+    <row r="1937" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1937" s="5"/>
       <c r="B1937" t="str">
-        <f>IF(A1937="","",CHOOSE(MONTH(A1937),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1938" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1937" s="5"/>
+      <c r="D1937" s="5"/>
+      <c r="E1937" s="5"/>
+      <c r="F1937" s="5"/>
+    </row>
+    <row r="1938" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1938" s="5"/>
       <c r="B1938" t="str">
-        <f>IF(A1938="","",CHOOSE(MONTH(A1938),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1939" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1938" s="5"/>
+      <c r="D1938" s="5"/>
+      <c r="E1938" s="5"/>
+      <c r="F1938" s="5"/>
+    </row>
+    <row r="1939" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1939" s="5"/>
       <c r="B1939" t="str">
-        <f>IF(A1939="","",CHOOSE(MONTH(A1939),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1940" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1939" s="5"/>
+      <c r="D1939" s="5"/>
+      <c r="E1939" s="5"/>
+      <c r="F1939" s="5"/>
+    </row>
+    <row r="1940" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1940" s="5"/>
       <c r="B1940" t="str">
-        <f>IF(A1940="","",CHOOSE(MONTH(A1940),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1941" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1940" s="5"/>
+      <c r="D1940" s="5"/>
+      <c r="E1940" s="5"/>
+      <c r="F1940" s="5"/>
+    </row>
+    <row r="1941" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1941" s="5"/>
       <c r="B1941" t="str">
-        <f>IF(A1941="","",CHOOSE(MONTH(A1941),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1942" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1941" s="5"/>
+      <c r="D1941" s="5"/>
+      <c r="E1941" s="5"/>
+      <c r="F1941" s="5"/>
+    </row>
+    <row r="1942" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1942" s="5"/>
       <c r="B1942" t="str">
-        <f>IF(A1942="","",CHOOSE(MONTH(A1942),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1943" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1942" s="5"/>
+      <c r="D1942" s="5"/>
+      <c r="E1942" s="5"/>
+      <c r="F1942" s="5"/>
+    </row>
+    <row r="1943" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1943" s="5"/>
       <c r="B1943" t="str">
-        <f>IF(A1943="","",CHOOSE(MONTH(A1943),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1944" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1943" s="5"/>
+      <c r="D1943" s="5"/>
+      <c r="E1943" s="5"/>
+      <c r="F1943" s="5"/>
+    </row>
+    <row r="1944" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1944" s="5"/>
       <c r="B1944" t="str">
-        <f>IF(A1944="","",CHOOSE(MONTH(A1944),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1945" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1944" s="5"/>
+      <c r="D1944" s="5"/>
+      <c r="E1944" s="5"/>
+      <c r="F1944" s="5"/>
+    </row>
+    <row r="1945" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1945" s="5"/>
       <c r="B1945" t="str">
-        <f>IF(A1945="","",CHOOSE(MONTH(A1945),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1946" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1945" s="5"/>
+      <c r="D1945" s="5"/>
+      <c r="E1945" s="5"/>
+      <c r="F1945" s="5"/>
+    </row>
+    <row r="1946" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1946" s="5"/>
       <c r="B1946" t="str">
-        <f>IF(A1946="","",CHOOSE(MONTH(A1946),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1947" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1946" s="5"/>
+      <c r="D1946" s="5"/>
+      <c r="E1946" s="5"/>
+      <c r="F1946" s="5"/>
+    </row>
+    <row r="1947" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1947" s="5"/>
       <c r="B1947" t="str">
-        <f>IF(A1947="","",CHOOSE(MONTH(A1947),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1948" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1947" s="5"/>
+      <c r="D1947" s="5"/>
+      <c r="E1947" s="5"/>
+      <c r="F1947" s="5"/>
+    </row>
+    <row r="1948" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1948" s="5"/>
       <c r="B1948" t="str">
-        <f>IF(A1948="","",CHOOSE(MONTH(A1948),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1949" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1948" s="5"/>
+      <c r="D1948" s="5"/>
+      <c r="E1948" s="5"/>
+      <c r="F1948" s="5"/>
+    </row>
+    <row r="1949" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1949" s="5"/>
       <c r="B1949" t="str">
-        <f>IF(A1949="","",CHOOSE(MONTH(A1949),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1950" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1949" s="5"/>
+      <c r="D1949" s="5"/>
+      <c r="E1949" s="5"/>
+      <c r="F1949" s="5"/>
+    </row>
+    <row r="1950" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1950" s="5"/>
       <c r="B1950" t="str">
-        <f>IF(A1950="","",CHOOSE(MONTH(A1950),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1951" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1950" s="5"/>
+      <c r="D1950" s="5"/>
+      <c r="E1950" s="5"/>
+      <c r="F1950" s="5"/>
+    </row>
+    <row r="1951" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1951" s="5"/>
       <c r="B1951" t="str">
-        <f>IF(A1951="","",CHOOSE(MONTH(A1951),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1952" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1951" s="5"/>
+      <c r="D1951" s="5"/>
+      <c r="E1951" s="5"/>
+      <c r="F1951" s="5"/>
+    </row>
+    <row r="1952" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1952" s="5"/>
       <c r="B1952" t="str">
-        <f>IF(A1952="","",CHOOSE(MONTH(A1952),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1953" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1952" s="5"/>
+      <c r="D1952" s="5"/>
+      <c r="E1952" s="5"/>
+      <c r="F1952" s="5"/>
+    </row>
+    <row r="1953" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1953" s="5"/>
       <c r="B1953" t="str">
-        <f>IF(A1953="","",CHOOSE(MONTH(A1953),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1954" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1953" s="5"/>
+      <c r="D1953" s="5"/>
+      <c r="E1953" s="5"/>
+      <c r="F1953" s="5"/>
+    </row>
+    <row r="1954" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1954" s="5"/>
       <c r="B1954" t="str">
-        <f>IF(A1954="","",CHOOSE(MONTH(A1954),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1955" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1954" s="5"/>
+      <c r="D1954" s="5"/>
+      <c r="E1954" s="5"/>
+      <c r="F1954" s="5"/>
+    </row>
+    <row r="1955" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1955" s="5"/>
       <c r="B1955" t="str">
-        <f>IF(A1955="","",CHOOSE(MONTH(A1955),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1956" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1955" s="5"/>
+      <c r="D1955" s="5"/>
+      <c r="E1955" s="5"/>
+      <c r="F1955" s="5"/>
+    </row>
+    <row r="1956" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1956" s="5"/>
       <c r="B1956" t="str">
-        <f>IF(A1956="","",CHOOSE(MONTH(A1956),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1957" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1956" s="5"/>
+      <c r="D1956" s="5"/>
+      <c r="E1956" s="5"/>
+      <c r="F1956" s="5"/>
+    </row>
+    <row r="1957" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1957" s="5"/>
       <c r="B1957" t="str">
-        <f>IF(A1957="","",CHOOSE(MONTH(A1957),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1958" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1957" s="5"/>
+      <c r="D1957" s="5"/>
+      <c r="E1957" s="5"/>
+      <c r="F1957" s="5"/>
+    </row>
+    <row r="1958" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1958" s="5"/>
       <c r="B1958" t="str">
-        <f>IF(A1958="","",CHOOSE(MONTH(A1958),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1959" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1958" s="5"/>
+      <c r="D1958" s="5"/>
+      <c r="E1958" s="5"/>
+      <c r="F1958" s="5"/>
+    </row>
+    <row r="1959" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1959" s="5"/>
       <c r="B1959" t="str">
-        <f>IF(A1959="","",CHOOSE(MONTH(A1959),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1960" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1959" s="5"/>
+      <c r="D1959" s="5"/>
+      <c r="E1959" s="5"/>
+      <c r="F1959" s="5"/>
+    </row>
+    <row r="1960" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1960" s="5"/>
       <c r="B1960" t="str">
-        <f>IF(A1960="","",CHOOSE(MONTH(A1960),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1961" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1960" s="5"/>
+      <c r="D1960" s="5"/>
+      <c r="E1960" s="5"/>
+      <c r="F1960" s="5"/>
+    </row>
+    <row r="1961" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1961" s="5"/>
       <c r="B1961" t="str">
-        <f>IF(A1961="","",CHOOSE(MONTH(A1961),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1962" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1961" s="5"/>
+      <c r="D1961" s="5"/>
+      <c r="E1961" s="5"/>
+      <c r="F1961" s="5"/>
+    </row>
+    <row r="1962" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1962" s="5"/>
       <c r="B1962" t="str">
-        <f>IF(A1962="","",CHOOSE(MONTH(A1962),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1963" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1962" s="5"/>
+      <c r="D1962" s="5"/>
+      <c r="E1962" s="5"/>
+      <c r="F1962" s="5"/>
+    </row>
+    <row r="1963" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1963" s="5"/>
       <c r="B1963" t="str">
-        <f>IF(A1963="","",CHOOSE(MONTH(A1963),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1964" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1963" s="5"/>
+      <c r="D1963" s="5"/>
+      <c r="E1963" s="5"/>
+      <c r="F1963" s="5"/>
+    </row>
+    <row r="1964" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1964" s="5"/>
       <c r="B1964" t="str">
-        <f>IF(A1964="","",CHOOSE(MONTH(A1964),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1965" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1964" s="5"/>
+      <c r="D1964" s="5"/>
+      <c r="E1964" s="5"/>
+      <c r="F1964" s="5"/>
+    </row>
+    <row r="1965" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1965" s="5"/>
       <c r="B1965" t="str">
-        <f>IF(A1965="","",CHOOSE(MONTH(A1965),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1966" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1965" s="5"/>
+      <c r="D1965" s="5"/>
+      <c r="E1965" s="5"/>
+      <c r="F1965" s="5"/>
+    </row>
+    <row r="1966" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1966" s="5"/>
       <c r="B1966" t="str">
-        <f>IF(A1966="","",CHOOSE(MONTH(A1966),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1967" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1966" s="5"/>
+      <c r="D1966" s="5"/>
+      <c r="E1966" s="5"/>
+      <c r="F1966" s="5"/>
+    </row>
+    <row r="1967" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1967" s="5"/>
       <c r="B1967" t="str">
-        <f>IF(A1967="","",CHOOSE(MONTH(A1967),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1968" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1967" s="5"/>
+      <c r="D1967" s="5"/>
+      <c r="E1967" s="5"/>
+      <c r="F1967" s="5"/>
+    </row>
+    <row r="1968" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1968" s="5"/>
       <c r="B1968" t="str">
-        <f>IF(A1968="","",CHOOSE(MONTH(A1968),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1969" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1968" s="5"/>
+      <c r="D1968" s="5"/>
+      <c r="E1968" s="5"/>
+      <c r="F1968" s="5"/>
+    </row>
+    <row r="1969" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1969" s="5"/>
       <c r="B1969" t="str">
-        <f>IF(A1969="","",CHOOSE(MONTH(A1969),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1970" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1969" s="5"/>
+      <c r="D1969" s="5"/>
+      <c r="E1969" s="5"/>
+      <c r="F1969" s="5"/>
+    </row>
+    <row r="1970" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1970" s="5"/>
       <c r="B1970" t="str">
-        <f>IF(A1970="","",CHOOSE(MONTH(A1970),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1971" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1970" s="5"/>
+      <c r="D1970" s="5"/>
+      <c r="E1970" s="5"/>
+      <c r="F1970" s="5"/>
+    </row>
+    <row r="1971" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1971" s="5"/>
       <c r="B1971" t="str">
-        <f>IF(A1971="","",CHOOSE(MONTH(A1971),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1972" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1971" s="5"/>
+      <c r="D1971" s="5"/>
+      <c r="E1971" s="5"/>
+      <c r="F1971" s="5"/>
+    </row>
+    <row r="1972" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1972" s="5"/>
       <c r="B1972" t="str">
-        <f>IF(A1972="","",CHOOSE(MONTH(A1972),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1973" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1972" s="5"/>
+      <c r="D1972" s="5"/>
+      <c r="E1972" s="5"/>
+      <c r="F1972" s="5"/>
+    </row>
+    <row r="1973" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1973" s="5"/>
       <c r="B1973" t="str">
-        <f>IF(A1973="","",CHOOSE(MONTH(A1973),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1974" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1973" s="5"/>
+      <c r="D1973" s="5"/>
+      <c r="E1973" s="5"/>
+      <c r="F1973" s="5"/>
+    </row>
+    <row r="1974" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1974" s="5"/>
       <c r="B1974" t="str">
-        <f>IF(A1974="","",CHOOSE(MONTH(A1974),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1975" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1974" s="5"/>
+      <c r="D1974" s="5"/>
+      <c r="E1974" s="5"/>
+      <c r="F1974" s="5"/>
+    </row>
+    <row r="1975" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1975" s="5"/>
       <c r="B1975" t="str">
-        <f>IF(A1975="","",CHOOSE(MONTH(A1975),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1976" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1975" s="5"/>
+      <c r="D1975" s="5"/>
+      <c r="E1975" s="5"/>
+      <c r="F1975" s="5"/>
+    </row>
+    <row r="1976" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1976" s="5"/>
       <c r="B1976" t="str">
-        <f>IF(A1976="","",CHOOSE(MONTH(A1976),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1977" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1976" s="5"/>
+      <c r="D1976" s="5"/>
+      <c r="E1976" s="5"/>
+      <c r="F1976" s="5"/>
+    </row>
+    <row r="1977" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1977" s="5"/>
       <c r="B1977" t="str">
-        <f>IF(A1977="","",CHOOSE(MONTH(A1977),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1978" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1977" s="5"/>
+      <c r="D1977" s="5"/>
+      <c r="E1977" s="5"/>
+      <c r="F1977" s="5"/>
+    </row>
+    <row r="1978" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1978" s="5"/>
       <c r="B1978" t="str">
-        <f>IF(A1978="","",CHOOSE(MONTH(A1978),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1979" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1978" s="5"/>
+      <c r="D1978" s="5"/>
+      <c r="E1978" s="5"/>
+      <c r="F1978" s="5"/>
+    </row>
+    <row r="1979" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1979" s="5"/>
       <c r="B1979" t="str">
-        <f>IF(A1979="","",CHOOSE(MONTH(A1979),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1980" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1979" s="5"/>
+      <c r="D1979" s="5"/>
+      <c r="E1979" s="5"/>
+      <c r="F1979" s="5"/>
+    </row>
+    <row r="1980" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1980" s="5"/>
       <c r="B1980" t="str">
-        <f>IF(A1980="","",CHOOSE(MONTH(A1980),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1981" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1980" s="5"/>
+      <c r="D1980" s="5"/>
+      <c r="E1980" s="5"/>
+      <c r="F1980" s="5"/>
+    </row>
+    <row r="1981" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1981" s="5"/>
       <c r="B1981" t="str">
-        <f>IF(A1981="","",CHOOSE(MONTH(A1981),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1982" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1981" s="5"/>
+      <c r="D1981" s="5"/>
+      <c r="E1981" s="5"/>
+      <c r="F1981" s="5"/>
+    </row>
+    <row r="1982" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1982" s="5"/>
       <c r="B1982" t="str">
-        <f>IF(A1982="","",CHOOSE(MONTH(A1982),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1983" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1982" s="5"/>
+      <c r="D1982" s="5"/>
+      <c r="E1982" s="5"/>
+      <c r="F1982" s="5"/>
+    </row>
+    <row r="1983" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1983" s="5"/>
       <c r="B1983" t="str">
-        <f>IF(A1983="","",CHOOSE(MONTH(A1983),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1984" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1983" s="5"/>
+      <c r="D1983" s="5"/>
+      <c r="E1983" s="5"/>
+      <c r="F1983" s="5"/>
+    </row>
+    <row r="1984" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1984" s="5"/>
       <c r="B1984" t="str">
-        <f>IF(A1984="","",CHOOSE(MONTH(A1984),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1985" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1984" s="5"/>
+      <c r="D1984" s="5"/>
+      <c r="E1984" s="5"/>
+      <c r="F1984" s="5"/>
+    </row>
+    <row r="1985" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1985" s="5"/>
       <c r="B1985" t="str">
-        <f>IF(A1985="","",CHOOSE(MONTH(A1985),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1986" spans="2:2">
+        <f t="shared" si="31"/>
+        <v/>
+      </c>
+      <c r="C1985" s="5"/>
+      <c r="D1985" s="5"/>
+      <c r="E1985" s="5"/>
+      <c r="F1985" s="5"/>
+    </row>
+    <row r="1986" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1986" s="5"/>
       <c r="B1986" t="str">
-        <f>IF(A1986="","",CHOOSE(MONTH(A1986),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1987" spans="2:2">
+        <f t="shared" ref="B1986:B2000" si="32">IF(A1986="","",CHOOSE(MONTH(A1986),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
+        <v/>
+      </c>
+      <c r="C1986" s="5"/>
+      <c r="D1986" s="5"/>
+      <c r="E1986" s="5"/>
+      <c r="F1986" s="5"/>
+    </row>
+    <row r="1987" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1987" s="5"/>
       <c r="B1987" t="str">
-        <f>IF(A1987="","",CHOOSE(MONTH(A1987),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1988" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1987" s="5"/>
+      <c r="D1987" s="5"/>
+      <c r="E1987" s="5"/>
+      <c r="F1987" s="5"/>
+    </row>
+    <row r="1988" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1988" s="5"/>
       <c r="B1988" t="str">
-        <f>IF(A1988="","",CHOOSE(MONTH(A1988),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1989" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1988" s="5"/>
+      <c r="D1988" s="5"/>
+      <c r="E1988" s="5"/>
+      <c r="F1988" s="5"/>
+    </row>
+    <row r="1989" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1989" s="5"/>
       <c r="B1989" t="str">
-        <f>IF(A1989="","",CHOOSE(MONTH(A1989),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1990" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1989" s="5"/>
+      <c r="D1989" s="5"/>
+      <c r="E1989" s="5"/>
+      <c r="F1989" s="5"/>
+    </row>
+    <row r="1990" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1990" s="5"/>
       <c r="B1990" t="str">
-        <f>IF(A1990="","",CHOOSE(MONTH(A1990),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1991" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1990" s="5"/>
+      <c r="D1990" s="5"/>
+      <c r="E1990" s="5"/>
+      <c r="F1990" s="5"/>
+    </row>
+    <row r="1991" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1991" s="5"/>
       <c r="B1991" t="str">
-        <f>IF(A1991="","",CHOOSE(MONTH(A1991),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1992" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1991" s="5"/>
+      <c r="D1991" s="5"/>
+      <c r="E1991" s="5"/>
+      <c r="F1991" s="5"/>
+    </row>
+    <row r="1992" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1992" s="5"/>
       <c r="B1992" t="str">
-        <f>IF(A1992="","",CHOOSE(MONTH(A1992),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1993" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1992" s="5"/>
+      <c r="D1992" s="5"/>
+      <c r="E1992" s="5"/>
+      <c r="F1992" s="5"/>
+    </row>
+    <row r="1993" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1993" s="5"/>
       <c r="B1993" t="str">
-        <f>IF(A1993="","",CHOOSE(MONTH(A1993),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1994" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1993" s="5"/>
+      <c r="D1993" s="5"/>
+      <c r="E1993" s="5"/>
+      <c r="F1993" s="5"/>
+    </row>
+    <row r="1994" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1994" s="5"/>
       <c r="B1994" t="str">
-        <f>IF(A1994="","",CHOOSE(MONTH(A1994),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1995" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1994" s="5"/>
+      <c r="D1994" s="5"/>
+      <c r="E1994" s="5"/>
+      <c r="F1994" s="5"/>
+    </row>
+    <row r="1995" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1995" s="5"/>
       <c r="B1995" t="str">
-        <f>IF(A1995="","",CHOOSE(MONTH(A1995),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1996" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1995" s="5"/>
+      <c r="D1995" s="5"/>
+      <c r="E1995" s="5"/>
+      <c r="F1995" s="5"/>
+    </row>
+    <row r="1996" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1996" s="5"/>
       <c r="B1996" t="str">
-        <f>IF(A1996="","",CHOOSE(MONTH(A1996),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1997" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1996" s="5"/>
+      <c r="D1996" s="5"/>
+      <c r="E1996" s="5"/>
+      <c r="F1996" s="5"/>
+    </row>
+    <row r="1997" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1997" s="5"/>
       <c r="B1997" t="str">
-        <f>IF(A1997="","",CHOOSE(MONTH(A1997),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1998" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1997" s="5"/>
+      <c r="D1997" s="5"/>
+      <c r="E1997" s="5"/>
+      <c r="F1997" s="5"/>
+    </row>
+    <row r="1998" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1998" s="5"/>
       <c r="B1998" t="str">
-        <f>IF(A1998="","",CHOOSE(MONTH(A1998),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="1999" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1998" s="5"/>
+      <c r="D1998" s="5"/>
+      <c r="E1998" s="5"/>
+      <c r="F1998" s="5"/>
+    </row>
+    <row r="1999" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1999" s="5"/>
       <c r="B1999" t="str">
-        <f>IF(A1999="","",CHOOSE(MONTH(A1999),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...3 lines deleted...]
-    <row r="2000" spans="2:2">
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C1999" s="5"/>
+      <c r="D1999" s="5"/>
+      <c r="E1999" s="5"/>
+      <c r="F1999" s="5"/>
+    </row>
+    <row r="2000" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2000" s="5"/>
       <c r="B2000" t="str">
-        <f>IF(A2000="","",CHOOSE(MONTH(A2000),"Januari","Februari","Mars","April","Maj","Juni","Juli","Augusti","September","Oktober","November","December"))</f>
-[...1 lines deleted...]
-      </c>
+        <f t="shared" si="32"/>
+        <v/>
+      </c>
+      <c r="C2000" s="5"/>
+      <c r="D2000" s="5"/>
+      <c r="E2000" s="5"/>
+      <c r="F2000" s="5"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <dataValidations count="2">
+    <dataValidation type="list" sqref="C2:C501" xr:uid="{0BEEAC85-EC08-455C-9144-9A7BD8FA4272}">
+      <formula1>"Inkomst,Utgift"</formula1>
+    </dataValidation>
+    <dataValidation type="list" sqref="D2:D552" xr:uid="{FC396689-E9BB-4C27-9522-AFF9FE265186}">
+      <formula1>INDIRECT($C2)</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Aptos"&amp;10&amp;K000000 Informationsbedömning: Ej bedömd&amp;1#_x000D_</oddHeader>
+  </headerFooter>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" xr:uid="{00000000-0002-0000-0100-000000000000}">
           <x14:formula1>
-            <xm:f>Register!$A$2:$A$3</xm:f>
+            <xm:f>Register!#REF!</xm:f>
           </x14:formula1>
-          <xm:sqref>C2:C2000</xm:sqref>
+          <xm:sqref>C502:C2000</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" xr:uid="{00000000-0002-0000-0100-000001000000}">
           <x14:formula1>
-            <xm:f>Register!$F$2:$F$33</xm:f>
+            <xm:f>Register!$E$2:$E$33</xm:f>
           </x14:formula1>
-          <xm:sqref>D2:D2000</xm:sqref>
+          <xm:sqref>D553:D2000</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:B38"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B38" sqref="B38"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="39" width="24" customWidth="1"/>
+    <col min="1" max="1" width="24" customWidth="1"/>
+    <col min="2" max="2" width="48.140625" customWidth="1"/>
+    <col min="3" max="38" width="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>13</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B2" t="s">
         <v>14</v>
       </c>
-      <c r="D2" t="s">
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="F2" t="s">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="B20" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
-[...7 lines deleted...]
-      <c r="D4" t="s">
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...7 lines deleted...]
-      <c r="D5" t="s">
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" t="s">
         <v>22</v>
       </c>
-      <c r="F5" t="s">
-[...7 lines deleted...]
-      <c r="D6" t="s">
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" t="s">
         <v>24</v>
       </c>
-      <c r="F6" t="s">
-[...7 lines deleted...]
-      <c r="D7" t="s">
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" t="s">
         <v>26</v>
       </c>
-      <c r="F7" t="s">
-[...7 lines deleted...]
-      <c r="D8" t="s">
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" t="s">
         <v>28</v>
       </c>
-      <c r="F8" t="s">
-[...7 lines deleted...]
-      <c r="D9" t="s">
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" t="s">
         <v>30</v>
       </c>
-      <c r="F9" t="s">
-[...7 lines deleted...]
-      <c r="D10" t="s">
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" t="s">
         <v>32</v>
       </c>
-      <c r="F10" t="s">
-[...7 lines deleted...]
-      <c r="D11" t="s">
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" t="s">
         <v>34</v>
       </c>
-      <c r="F11" t="s">
-[...7 lines deleted...]
-      <c r="D12" t="s">
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" t="s">
         <v>36</v>
       </c>
-      <c r="F12" t="s">
-[...7 lines deleted...]
-      <c r="D13" t="s">
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" t="s">
         <v>38</v>
       </c>
-      <c r="F13" t="s">
-[...7 lines deleted...]
-      <c r="D14" t="s">
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" t="s">
         <v>40</v>
       </c>
-      <c r="F14" t="s">
-[...7 lines deleted...]
-      <c r="D15" t="s">
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" t="s">
         <v>42</v>
       </c>
-      <c r="F15" t="s">
-[...7 lines deleted...]
-      <c r="D16" t="s">
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" t="s">
         <v>44</v>
       </c>
-      <c r="F16" t="s">
-[...4 lines deleted...]
-      <c r="D17" t="s">
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" t="s">
         <v>45</v>
       </c>
-      <c r="F17" t="s">
-[...4 lines deleted...]
-      <c r="D18" t="s">
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" t="s">
         <v>46</v>
       </c>
-      <c r="F18" t="s">
-[...4 lines deleted...]
-      <c r="D19" t="s">
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" t="s">
         <v>47</v>
       </c>
-      <c r="F19" t="s">
-[...75 lines deleted...]
-        <v>47</v>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:A34" xr:uid="{AFBA3C28-EEE9-4668-A8D2-5E433613FE0B}">
+      <formula1>"Inkomst,Utgift"</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Aptos"&amp;10&amp;K000000 Informationsbedömning: Ej bedömd&amp;1#_x000D_</oddHeader>
+  </headerFooter>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:R14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F11" sqref="F11"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="39" width="24" customWidth="1"/>
+    <col min="1" max="14" width="24" customWidth="1"/>
+    <col min="15" max="15" width="18.5703125" customWidth="1"/>
+    <col min="16" max="39" width="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
-      <c r="A1" t="s">
+    <row r="1" spans="1:18" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="7" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="Q1" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="R1" s="7" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A2" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B2">
-[...61 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B3">
-[...61 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B4">
-[...61 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B5">
-[...61 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B6">
-[...61 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B7">
-[...61 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B8">
-[...61 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B9">
-[...61 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="B10">
-[...61 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B11">
-[...61 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="B12">
-[...61 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B13">
-[...56 lines deleted...]
-        <f>SUMIFS(Transaktioner!$F:$F,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,P$1)</f>
+      <c r="B13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="7">
+        <f>SUM(B2:B13)</f>
+        <v>0</v>
+      </c>
+      <c r="C14" s="7">
+        <f>SUM(C2:C13)</f>
+        <v>0</v>
+      </c>
+      <c r="D14" s="7">
+        <f t="shared" ref="D14:P14" si="0">SUM(D2:D13)</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="Q14" s="7">
+        <f t="shared" ref="Q14" si="1">SUM(Q2:Q13)</f>
+        <v>0</v>
+      </c>
+      <c r="R14" s="7">
+        <f t="shared" ref="R14" si="2">SUM(R2:R13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <dataValidations count="1">
+    <dataValidation type="list" sqref="Q1:R1" xr:uid="{D5062FFB-EDE4-4D07-899C-168AE97BC1DF}">
+      <formula1>INDIRECT($C1)</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Aptos"&amp;10&amp;K000000 Informationsbedömning: Ej bedömd&amp;1#_x000D_</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:S13"/>
+  <dimension ref="A1:U14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D31" sqref="D31"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="39" width="24" customWidth="1"/>
+    <col min="1" max="17" width="24" style="8" customWidth="1"/>
+    <col min="18" max="18" width="13.42578125" style="8" customWidth="1"/>
+    <col min="19" max="39" width="24" style="8" customWidth="1"/>
+    <col min="40" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
-      <c r="A1" t="s">
+    <row r="1" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="7" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="T1" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="U1" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A2" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B2">
-[...73 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U2" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A2,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B3">
-[...73 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U3" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A3,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B4">
-[...73 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U4" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A4,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B5">
-[...73 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U5" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A5,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B6">
-[...73 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U6" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A6,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B7">
-[...73 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U7" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A7,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B8">
-[...73 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U8" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A8,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B9">
-[...73 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U9" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A9,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="B10">
-[...73 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U10" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A10,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B11">
-[...73 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U11" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A11,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="B12">
-[...73 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U12" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A12,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B13">
-[...68 lines deleted...]
-        <f>SUMIFS(Transaktioner!$F:$F,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,S$1)</f>
+      <c r="B13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,B$1)</f>
+        <v>0</v>
+      </c>
+      <c r="C13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,C$1)</f>
+        <v>0</v>
+      </c>
+      <c r="D13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,D$1)</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,E$1)</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,F$1)</f>
+        <v>0</v>
+      </c>
+      <c r="G13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,G$1)</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,H$1)</f>
+        <v>0</v>
+      </c>
+      <c r="I13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,I$1)</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,J$1)</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,K$1)</f>
+        <v>0</v>
+      </c>
+      <c r="L13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,L$1)</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,M$1)</f>
+        <v>0</v>
+      </c>
+      <c r="N13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,N$1)</f>
+        <v>0</v>
+      </c>
+      <c r="O13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,O$1)</f>
+        <v>0</v>
+      </c>
+      <c r="P13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,P$1)</f>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,Q$1)</f>
+        <v>0</v>
+      </c>
+      <c r="R13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,R$1)</f>
+        <v>0</v>
+      </c>
+      <c r="S13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,S$1)</f>
+        <v>0</v>
+      </c>
+      <c r="T13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,T$1)</f>
+        <v>0</v>
+      </c>
+      <c r="U13" s="8">
+        <f>SUMIFS(Transaktioner!$E:$E,Transaktioner!$B:$B,$A13,Transaktioner!$D:$D,U$1)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" s="7">
+        <f>SUM(B2:B13)</f>
+        <v>0</v>
+      </c>
+      <c r="C14" s="7">
+        <f t="shared" ref="C14:U14" si="0">SUM(C2:C13)</f>
+        <v>0</v>
+      </c>
+      <c r="D14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="Q14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="S14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="T14" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="U14" s="7">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Aptos"&amp;10&amp;K000000 Informationsbedömning: Ej bedömd&amp;1#_x000D_</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Kalkylblad</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Namngivna områden</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Årsräkningskontroll</vt:lpstr>
+      <vt:lpstr>Transaktioner</vt:lpstr>
+      <vt:lpstr>Register</vt:lpstr>
+      <vt:lpstr>Specifikation inkomster</vt:lpstr>
+      <vt:lpstr>Specifikation utgifter</vt:lpstr>
+      <vt:lpstr>Inkomst</vt:lpstr>
+      <vt:lpstr>Utgift</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jonas Wetterlundh</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4ad38674-13ad-422d-871f-1ba1b2c751a3_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4ad38674-13ad-422d-871f-1ba1b2c751a3_SetDate">
+    <vt:lpwstr>2026-09-29T13:52:58Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4ad38674-13ad-422d-871f-1ba1b2c751a3_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4ad38674-13ad-422d-871f-1ba1b2c751a3_Name">
+    <vt:lpwstr>Arkiv - filer som inte innehåller aktuell information</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4ad38674-13ad-422d-871f-1ba1b2c751a3_SiteId">
+    <vt:lpwstr>7fca6e02-1766-4269-a5bf-d4bc44ce5ff7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4ad38674-13ad-422d-871f-1ba1b2c751a3_ActionId">
+    <vt:lpwstr>7f94523b-e399-4da2-ba44-6c8f19ee6e00</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4ad38674-13ad-422d-871f-1ba1b2c751a3_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4ad38674-13ad-422d-871f-1ba1b2c751a3_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>